--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K594"/>
+  <dimension ref="A1:K609"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 19:47:32</t>
+          <t>Exported on: 2026-10-21 13:14:23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3136,98 +3136,98 @@
       <c r="J70" s="3" t="n">
         <v>45145</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>45795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/22012035079484 — Kapildhara kup nirman borli pandya arya</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>235656.75</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>100275.45</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/22012035079486 — Kapildhara kup nirman borli gopal arya</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>235656.75</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>168809.56</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45206</v>
@@ -3465,51 +3465,51 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/22012035252395 — पशु शेड निर्माण संजय आर्य बोरली</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>129285.24</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>13743.24</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45604</v>
@@ -3849,51 +3849,51 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/22012035546456 — JGSA खेत तालाब निर्माण लताबाई रामदास सेकेडमोहली बोरली</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45800</v>
@@ -3945,98 +3945,98 @@
       <c r="J87" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/22012035567177 — JGSA खेत तालाब निर्माण मोतिरम कनोजे सेकेडमोहली बोरली</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/22012035569199 — JGSA खेत तालाब निर्माण कुवरसिंघ गुलाब सेकेडमोहली बोरली</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45819</v>
@@ -4088,73 +4088,73 @@
       <c r="J90" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/22012035569203 — JGSA खेत तालाब निर्माण मोतिरम रामा सेकेडमोहली बोरली</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>67356.02</v>
       </c>
       <c r="I91" s="2" t="n">
-        <v>54158.5</v>
+        <v>57758.5</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -5802,51 +5802,51 @@
       <c r="J126" s="3" t="n">
         <v>45531</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>45801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/205383 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/50</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>13989</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45534</v>
@@ -16188,51 +16188,51 @@
       <c r="J338" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/4825361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122790468</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45611</v>
@@ -16384,78 +16384,80 @@
       <c r="J342" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/4826629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125818154</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45627</v>
       </c>
-      <c r="K343" s="3"/>
+      <c r="K343" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16970,51 +16972,51 @@
       <c r="J354" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>45780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/4888756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122244852</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>10935</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45729</v>
@@ -17458,73 +17460,73 @@
       <c r="J364" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5490910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122792490</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>19926</v>
+        <v>22026</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17897,51 +17899,51 @@
       <c r="J373" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5492372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121995823</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>22068</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45792</v>
@@ -18387,78 +18389,80 @@
       <c r="J383" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5494292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125710319</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>19656</v>
+        <v>22656</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45792</v>
       </c>
-      <c r="K384" s="3"/>
+      <c r="K384" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18924,51 +18928,51 @@
       <c r="J394" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5653146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125540029</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45988</v>
@@ -19069,51 +19073,51 @@
       <c r="J397" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5653385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126046371</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>21411</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45890</v>
@@ -19461,174 +19465,178 @@
       <c r="J405" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5654102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118860622</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>18054</v>
+        <v>23454</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45817</v>
       </c>
-      <c r="K406" s="3"/>
+      <c r="K406" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5654104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118864129</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>13256</v>
+        <v>19556</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5654105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118865407</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>22455</v>
+        <v>22755</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45817</v>
       </c>
-      <c r="K408" s="3"/>
+      <c r="K408" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19898,73 +19906,73 @@
       <c r="J414" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5655533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122266218</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>18675</v>
+        <v>21375</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20141,51 +20149,51 @@
       <c r="J419" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5655607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117390713</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45817</v>
@@ -20288,51 +20296,51 @@
       <c r="J422" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5655620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120807974</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>20529</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45833</v>
@@ -20384,73 +20392,73 @@
       <c r="J424" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5655744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755413</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>21951</v>
+        <v>22851</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
@@ -20629,98 +20637,100 @@
       <c r="J429" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5691502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123241410</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>22341</v>
+        <v>22941</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45903</v>
       </c>
-      <c r="K430" s="3"/>
+      <c r="K430" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5691506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122244330</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45903</v>
@@ -20774,51 +20784,51 @@
       <c r="J432" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5691593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123240620</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45890</v>
@@ -20968,100 +20978,100 @@
       <c r="J436" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5715958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117010675</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>22077</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5715960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117010780</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>21915</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45890</v>
@@ -21115,51 +21125,51 @@
       <c r="J439" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>46000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5716023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118865869</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45871</v>
@@ -21213,51 +21223,51 @@
       <c r="J441" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5716291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125314149</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45898</v>
@@ -21311,78 +21321,80 @@
       <c r="J443" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5721775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125697898</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>8115</v>
+        <v>20715</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K444" s="3"/>
+      <c r="K444" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21407,267 +21419,269 @@
       <c r="J445" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5724139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117390716</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5734298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125712966</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5734299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125854186</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46119</v>
       </c>
-      <c r="K448" s="3"/>
+      <c r="K448" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5734355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117010775</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5734382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125694151</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>21366</v>
+        <v>23916</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
@@ -21797,78 +21811,80 @@
       <c r="J453" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5817671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127108901</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>19032</v>
+        <v>23532</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45995</v>
       </c>
-      <c r="K454" s="3"/>
+      <c r="K454" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21893,78 +21909,80 @@
       <c r="J455" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>46100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5817769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118862594</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45927</v>
       </c>
-      <c r="K456" s="3"/>
+      <c r="K456" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21989,98 +22007,100 @@
       <c r="J457" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5817833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117390787</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>14811</v>
+        <v>21311</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K458" s="3"/>
+      <c r="K458" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5817892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122245580</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45927</v>
@@ -22134,267 +22154,269 @@
       <c r="J460" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5817919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122266681</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5818130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126129611</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>12279</v>
+        <v>24579</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>46215</v>
+        <v>46296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5818141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117010698</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>20247</v>
+        <v>23247</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5818181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126130033</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>18009</v>
+        <v>22959</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45936</v>
       </c>
-      <c r="K464" s="3"/>
+      <c r="K464" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5818501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125818846</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>17517</v>
+        <v>22317</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
@@ -22426,51 +22448,51 @@
       <c r="J466" s="3" t="n">
         <v>42792</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5859831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120808052</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>12267</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46099</v>
@@ -22573,270 +22595,276 @@
       <c r="J469" s="3" t="n">
         <v>42792</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5873303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127075326</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>14628</v>
+        <v>21278</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K470" s="3"/>
+      <c r="K470" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5873310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125731747</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>22274</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5873312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122758088</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>15144</v>
+        <v>21894</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5873361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127058001</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>14307</v>
+        <v>23307</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K473" s="3"/>
+      <c r="K473" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/5873364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128025181</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>15933</v>
+        <v>21783</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>46124</v>
       </c>
-      <c r="K474" s="3"/>
+      <c r="K474" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22861,5804 +22889,6511 @@
       <c r="J475" s="3" t="n">
         <v>42792</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/6082696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755977</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>15057</v>
+        <v>23757</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K476" s="3"/>
+      <c r="K476" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1742006005/IF/IAY/6086634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125715119</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>8376</v>
+        <v>24576</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/77201 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/193</t>
+          <t>1742006005/IF/IAY/6253265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117010627</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>1900</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>46063</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/77203 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/94</t>
+          <t>1742006005/IF/IAY/6253266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117010721</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42780</v>
+        <v>46153</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/77206 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/23</t>
+          <t>1742006005/IF/IAY/6256259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118860705</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>1140</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/77209 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/281</t>
+          <t>1742006005/IF/IAY/6258474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120808101</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>15498</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>45503</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/821815 — Construction of IAY House -IAY REG. NO. MP2405744</t>
+          <t>1742006005/IF/IAY/6258704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122001190</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>13584</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46098</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/822127 — Construction of IAY House -IAY REG. NO. MP2438595</t>
+          <t>1742006005/IF/IAY/6259405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122242085</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>17946</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46153</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/822482 — Construction of IAY House -IAY REG. NO. MP2485083</t>
+          <t>1742006005/IF/IAY/6259408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122245990</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>14388</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/822676 — Construction of IAY House -IAY REG. NO. MP2517754</t>
+          <t>1742006005/IF/IAY/6259415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122270884</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>13452</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/822708 — Construction of IAY House -IAY REG. NO. MP2525084</t>
+          <t>1742006005/IF/IAY/6259664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121666313</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15412</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/822854 — Construction of IAY House -IAY REG. NO. MP2549019</t>
+          <t>1742006005/IF/IAY/6263741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125698496</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>13710</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/822902 — Construction of IAY House -IAY REG. NO. MP2557568</t>
+          <t>1742006005/IF/IAY/6287821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123017595</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>13170</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/825158 — Construction of IAY House -IAY REG. NO. MP2943151</t>
+          <t>1742006005/IF/IAY/6304170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118725420</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>16890</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/825159 — Construction of IAY House -IAY REG. NO. MP2943234</t>
+          <t>1742006005/IF/IAY/6306972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124190721</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>13908</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/825486 — Construction of IAY House -IAY REG. NO. MP3007525</t>
+          <t>1742006005/IF/IAY/6307477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125702762</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>14580</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/825608 — Construction of IAY House -IAY REG. NO. MP3033214</t>
+          <t>1742006005/IF/IAY/6307482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122245238</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>14604</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46063</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/825691 — Construction of IAY House -IAY REG. NO. MP3047437</t>
+          <t>1742006005/IF/IAY/77201 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/193</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>15648</v>
+        <v>1900</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42949</v>
+        <v>44517</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>43418</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/825709 — Construction of IAY House -IAY REG. NO. MP3050965</t>
+          <t>1742006005/IF/IAY/77203 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/94</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>14604</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>42780</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/825921 — Construction of IAY House -IAY REG. NO. MP3089911</t>
+          <t>1742006005/IF/IAY/77206 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/23</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>15439</v>
+        <v>1140</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42949</v>
+        <v>44517</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43440</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/826037 — Construction of IAY House -IAY REG. NO. MP3104592</t>
+          <t>1742006005/IF/IAY/77209 — Construction of IAY House -IAY REG. NO. MP-42-006-005-002/281</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>15480</v>
+        <v>23490</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>16450</v>
+        <v>15498</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42863</v>
+        <v>45503</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43379</v>
+        <v>45801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/828356 — Construction of IAY House -IAY REG. NO. MP3579732</t>
+          <t>1742006005/IF/IAY/821815 — Construction of IAY House -IAY REG. NO. MP2405744</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>17130</v>
+        <v>13584</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42949</v>
+        <v>42863</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>43434</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/828895 — Construction of IAY House -IAY REG. NO. MP3741345</t>
+          <t>1742006005/IF/IAY/822127 — Construction of IAY House -IAY REG. NO. MP2438595</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>13734</v>
+        <v>17946</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43445</v>
+        <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/897253 — Construction of IAY House -IAY REG. NO. MP2098815</t>
+          <t>1742006005/IF/IAY/822482 — Construction of IAY House -IAY REG. NO. MP2485083</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>15486</v>
+        <v>14388</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43054</v>
+        <v>42949</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43654</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/927392 — Construction of IAY House -IAY REG. NO. MP2553759</t>
+          <t>1742006005/IF/IAY/822676 — Construction of IAY House -IAY REG. NO. MP2517754</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>13734</v>
+        <v>13452</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43445</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/953421 — Construction of IAY House -IAY REG. NO. MP3132726</t>
+          <t>1742006005/IF/IAY/822708 — Construction of IAY House -IAY REG. NO. MP2525084</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>15480</v>
+        <v>15412</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42949</v>
+        <v>42866</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43440</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/985448 — Construction of IAY House -IAY REG. NO. MP2997644</t>
+          <t>1742006005/IF/IAY/822854 — Construction of IAY House -IAY REG. NO. MP2549019</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>14580</v>
+        <v>13710</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42949</v>
+        <v>42863</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43462</v>
+        <v>43445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/985544 — Construction of IAY House -IAY REG. NO. MP3104594</t>
+          <t>1742006005/IF/IAY/822902 — Construction of IAY House -IAY REG. NO. MP2557568</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>16704</v>
+        <v>13170</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43096</v>
+        <v>42863</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43249</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/985550 — Construction of IAY House -IAY REG. NO. MP3108794</t>
+          <t>1742006005/IF/IAY/825158 — Construction of IAY House -IAY REG. NO. MP2943151</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>14604</v>
+        <v>16890</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42949</v>
+        <v>42863</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43462</v>
+        <v>43417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/985551 — Construction of IAY House -IAY REG. NO. MP3108796</t>
+          <t>1742006005/IF/IAY/825159 — Construction of IAY House -IAY REG. NO. MP2943234</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>14616</v>
+        <v>13908</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43472</v>
+        <v>42863</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43516</v>
+        <v>43445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/985563 — Construction of IAY House -IAY REG. NO. MP3124899</t>
+          <t>1742006005/IF/IAY/825486 — Construction of IAY House -IAY REG. NO. MP3007525</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>14604</v>
+        <v>14580</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>42949</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/985568 — Construction of IAY House -IAY REG. NO. MP3127254</t>
+          <t>1742006005/IF/IAY/825608 — Construction of IAY House -IAY REG. NO. MP3033214</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>13758</v>
+        <v>14604</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42863</v>
+        <v>42949</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43445</v>
+        <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1742006005/IF/IAY/986017 — Construction of IAY House -IAY REG. NO. MP3740909</t>
+          <t>1742006005/IF/IAY/825691 — Construction of IAY House -IAY REG. NO. MP3047437</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>13560</v>
+        <v>15648</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>42949</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>43471</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1742006005/LD/22012034300939 — शांति धाम निर्माण</t>
+          <t>1742006005/IF/IAY/825709 — Construction of IAY House -IAY REG. NO. MP3050965</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>14604</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42592</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>42949</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>43462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1742006005/LD/22012034303345 — shanti dham gram borli</t>
+          <t>1742006005/IF/IAY/825921 — Construction of IAY House -IAY REG. NO. MP3089911</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>15439</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42794</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>42949</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>43440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1742006005/LD/22012034568438 — माँ की बगिया आंगनवाड़ी भवन पटेल फलिया बोरली</t>
+          <t>1742006005/IF/IAY/826037 — Construction of IAY House -IAY REG. NO. MP3104592</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>10527.31</v>
+        <v>15480</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>3230</v>
+        <v>16450</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44428</v>
+        <v>42863</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>45226</v>
+        <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1742006005/LD/55 — शांतिधाम निर्माण नदी के पास सेकडमुहाली बोरली</t>
+          <t>1742006005/IF/IAY/828356 — Construction of IAY House -IAY REG. NO. MP3579732</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>431000</v>
+        <v>15480</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>140144.83</v>
+        <v>17130</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41008</v>
+        <v>42949</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>42535</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1742006005/LD/64 — खेल मैदान निर्माण कनास्‍या फल्‍या बोरली</t>
+          <t>1742006005/IF/IAY/828895 — Construction of IAY House -IAY REG. NO. MP3741345</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>409166</v>
+        <v>13734</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41050</v>
+        <v>42863</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>42535</v>
+        <v>43445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/03 — घाट कटींग पंचायत भवन के पास बोरली</t>
+          <t>1742006005/IF/IAY/897253 — Construction of IAY House -IAY REG. NO. MP2098815</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>286000</v>
+        <v>15480</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>274068</v>
+        <v>15486</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39510</v>
+        <v>43054</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>39598</v>
+        <v>43654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034174670 — आंतरिक पथ सी सी रोड निर्माण हेडपंप से रेसला के मका</t>
+          <t>1742006005/IF/IAY/927392 — Construction of IAY House -IAY REG. NO. MP2553759</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>150000</v>
+        <v>15480</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>69845</v>
+        <v>13734</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>41467</v>
+        <v>42863</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>42378</v>
+        <v>43445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034196759 — आंतरिक पथ सी सी रोड निर्माण होलकारिया के मकान से ट</t>
+          <t>1742006005/IF/IAY/953421 — Construction of IAY House -IAY REG. NO. MP3132726</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>75000</v>
+        <v>15480</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>41641</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>42949</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>43440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034206771 — ग्रेवल सडक निर्माण रिछिया के मकान से अन्‍तरसिंह के मकान तक बोरली</t>
+          <t>1742006005/IF/IAY/985448 — Construction of IAY House -IAY REG. NO. MP2997644</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>906000</v>
+        <v>15480</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>409256</v>
+        <v>14580</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41704</v>
+        <v>42949</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>43529</v>
+        <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034294511 — आन्‍तरिक पथ सी सी रोड निर्माण प्राथमिक स्‍कुल से हरिया मुसा के घर तक बाेरली</t>
+          <t>1742006005/IF/IAY/985544 — Construction of IAY House -IAY REG. NO. MP3104594</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>175000</v>
+        <v>15480</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>45189</v>
+        <v>16704</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42404</v>
+        <v>43096</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>43014</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034324122 — आंतरिक पथ सीसी रोड सहनाली निर्माण खुमसिं‍ह के घर से सिंगा के घर तक पटेल फल्या बोरली</t>
+          <t>1742006005/IF/IAY/985550 — Construction of IAY House -IAY REG. NO. MP3108794</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>120000</v>
+        <v>15480</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>38940</v>
+        <v>14604</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42772</v>
+        <v>42949</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43759</v>
+        <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034330268 — आंतरिक पथ सीसी रोड निर्माण सह नाली निर्माण मेन रोड से नाथू के घर तक सेकडमोहाली</t>
+          <t>1742006005/IF/IAY/985551 — Construction of IAY House -IAY REG. NO. MP3108796</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>70000</v>
+        <v>15480</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>32492</v>
+        <v>14616</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42803</v>
+        <v>43472</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>44027</v>
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034338879 — सुदूर सडक निर्माण बोरली मेन रोड से सिंगा के घर तक बोरली</t>
+          <t>1742006005/IF/IAY/985563 — Construction of IAY House -IAY REG. NO. MP3124899</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>1210000</v>
+        <v>15480</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>738010.12</v>
+        <v>14604</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42881</v>
+        <v>42949</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>43790</v>
+        <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034365483 — सी.सी.रोड हेडपम्प से पर्वत के घर तक बोरली</t>
+          <t>1742006005/IF/IAY/985568 — Construction of IAY House -IAY REG. NO. MP3127254</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>52000</v>
+        <v>15480</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>13758</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>43445</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034372864 — सी सी रोड निर्माण्‍ versing ke ghar se anganwadi tak</t>
+          <t>1742006005/IF/IAY/986017 — Construction of IAY House -IAY REG. NO. MP3740909</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>401000</v>
+        <v>15480</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>13560</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>43100</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>42949</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>43471</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034379526 — c. c. road nirman versing ke ghar se aanganvadi bhawn tak borli gram panchyat borli</t>
+          <t>1742006005/LD/22012034300939 — शांति धाम निर्माण</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>41000</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42761</v>
+        <v>42592</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034390662 — ce ce road nirman versing ke ghar se angnwadi bhawn tak</t>
+          <t>1742006005/LD/22012034303345 — shanti dham gram borli</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>43204</v>
+        <v>42794</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034390663 — ce ce road  nirman versing ke ghar se angnwadi bhawan tak</t>
+          <t>1742006005/LD/22012034568438 — माँ की बगिया आंगनवाड़ी भवन पटेल फलिया बोरली</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>60000</v>
+        <v>10527.31</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>61790</v>
+        <v>3230</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43990</v>
+        <v>44428</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>44768</v>
+        <v>45226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034437196 — सी.सी.रोड. मैन रोड से माला चमारिया के घर तक</t>
+          <t>1742006005/LD/55 — शांतिधाम निर्माण नदी के पास सेकडमुहाली बोरली</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>431000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>140144.83</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43559</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>41008</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>42535</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034438876 — सी. सी रोड निर्माण सह नाली निर्माण बलराम के घर से गेंदराम के घर तक लागत 6.50 लाख बोरली</t>
+          <t>1742006005/LD/64 — खेल मैदान निर्माण कनास्‍या फल्‍या बोरली</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>97500</v>
+        <v>500000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>63468</v>
+        <v>409166</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43533</v>
+        <v>41050</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>44027</v>
+        <v>42535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034463474 — cc road Ekram ke ghar se jetram ke ghar tak</t>
+          <t>1742006005/RC/03 — घाट कटींग पंचायत भवन के पास बोरली</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>650000</v>
+        <v>286000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>274068</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>39510</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>39598</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034463477 — cc road dilip ke ghar se dayaram ke ghar tak</t>
+          <t>1742006005/RC/22012034174670 — आंतरिक पथ सी सी रोड निर्माण हेडपंप से रेसला के मका</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>975000</v>
+        <v>150000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>80640</v>
+        <v>69845</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>43666</v>
+        <v>41467</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>44158</v>
+        <v>42378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034469912 — सी.सी.रोड निर्माण मेन रोड से माला के घर तक हरिजन फल्या 7.05000 लाख</t>
+          <t>1742006005/RC/22012034196759 — आंतरिक पथ सी सी रोड निर्माण होलकारिया के मकान से ट</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>106000</v>
+        <v>75000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>43575</v>
+        <v>41641</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034535608 — CC road praksh themriya ke ghar se vesta ke ghar tak (new Patel faliya) borali</t>
+          <t>1742006005/RC/22012034206771 — ग्रेवल सडक निर्माण रिछिया के मकान से अन्‍तरसिंह के मकान तक बोरली</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>97500</v>
+        <v>906000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>100835</v>
+        <v>409256</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44079</v>
+        <v>41704</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>44768</v>
+        <v>43529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034583628 — सी.सी.रोड निर्माण रामसिंग के मकान से हेडपंप तक हरिजन फल्या बोरली</t>
+          <t>1742006005/RC/22012034294511 — आन्‍तरिक पथ सी सी रोड निर्माण प्राथमिक स्‍कुल से हरिया मुसा के घर तक बाेरली</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>40000</v>
+        <v>175000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>45189</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>42404</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>43014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034624795 — सी.सी.रोड निर्माण लक्ष्यमण के घर से बोर तक सेंकडमोहाली बोरली</t>
+          <t>1742006005/RC/22012034324122 — आंतरिक पथ सीसी रोड सहनाली निर्माण खुमसिं‍ह के घर से सिंगा के घर तक पटेल फल्या बोरली</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>48000</v>
+        <v>120000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>47982</v>
+        <v>38940</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45117</v>
+        <v>42772</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>45287</v>
+        <v>43759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034669781 — सिमेंट कांक्रीट मार्ग निर्माण नाया के घर से भायराम के घर तक बोरली</t>
+          <t>1742006005/RC/22012034330268 — आंतरिक पथ सीसी रोड निर्माण सह नाली निर्माण मेन रोड से नाथू के घर तक सेकडमोहाली</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>45000</v>
+        <v>70000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>44861</v>
+        <v>32492</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45270</v>
+        <v>42803</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>45422</v>
+        <v>44027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034669783 — सिमेंट कांक्रीट मार्ग निर्माण शोभाराम के घर से गंगाराम के घर तक बोरली</t>
+          <t>1742006005/RC/22012034338879 — सुदूर सडक निर्माण बोरली मेन रोड से सिंगा के घर तक बोरली</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>44000</v>
+        <v>1210000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>43971</v>
+        <v>738010.12</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45279</v>
+        <v>42881</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>45450</v>
+        <v>43790</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/22012034828655 — Cement concreted marg nirman Puliya se Navtirya faliy tak Sekandmuhali Borali</t>
+          <t>1742006005/RC/22012034365483 — सी.सी.रोड हेडपम्प से पर्वत के घर तक बोरली</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>135000</v>
+        <v>52000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>117388.34</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45594</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/286 — Rapat Nirman Borlee</t>
+          <t>1742006005/RC/22012034372864 — सी सी रोड निर्माण्‍ versing ke ghar se anganwadi tak</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>220000</v>
+        <v>401000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>38838</v>
-[...3 lines deleted...]
-      </c>
+        <v>43100</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/300 — घाट कटिंग कम अर्थवर्क बोरली</t>
+          <t>1742006005/RC/22012034379526 — c. c. road nirman versing ke ghar se aanganvadi bhawn tak borli gram panchyat borli</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>220000</v>
+        <v>41000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>38908</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/459 — जी एस बी मार्ग पुजारीया फल्‍या से पटेल फल्‍या बोरली</t>
+          <t>1742006005/RC/22012034390662 — ce ce road nirman versing ke ghar se angnwadi bhawn tak</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>432589</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39991</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/460 — पाईप कलर्वट पुलिया निर्माण सिलदड रोड से हरिजन फल्‍या बोरली</t>
+          <t>1742006005/RC/22012034390663 — ce ce road  nirman versing ke ghar se angnwadi bhawan tak</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>499000</v>
+        <v>60000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>495196.12</v>
+        <v>61790</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39937</v>
+        <v>43990</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>39989</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/487 — जी एस बी मार्ग नवतरिया फल्‍या से काली फल्‍या बोरली</t>
+          <t>1742006005/RC/22012034437196 — सी.सी.रोड. मैन रोड से माला चमारिया के घर तक</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>476000</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>502697</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39982</v>
-[...3 lines deleted...]
-      </c>
+        <v>43559</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/581 — पाईप कलवर्ट तडवी फल्‍या बोरली</t>
+          <t>1742006005/RC/22012034438876 — सी. सी रोड निर्माण सह नाली निर्माण बलराम के घर से गेंदराम के घर तक लागत 6.50 लाख बोरली</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>493000</v>
+        <v>97500</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>332196.6</v>
+        <v>63468</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40553</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>44027</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/605 — जी एस बी मार्ग तडवी फ से बोरली नसरी तक बोरली</t>
+          <t>1742006005/RC/22012034463474 — cc road Ekram ke ghar se jetram ke ghar tak</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>349000</v>
+        <v>650000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>147020</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40544</v>
+        <v>43491</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/610 — स्‍लेब कलवर्ट सेकडमोहली डावरिया फ बोरली</t>
+          <t>1742006005/RC/22012034463477 — cc road dilip ke ghar se dayaram ke ghar tak</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>487000</v>
+        <v>975000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>233492</v>
+        <v>80640</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40561</v>
+        <v>43666</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>42535</v>
+        <v>44158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/648 — अर्थवर्क रोड निर्माण्‍ा कनास्‍या फल्‍या सेकडमोहाली बोरली</t>
+          <t>1742006005/RC/22012034469912 — सी.सी.रोड निर्माण मेन रोड से माला के घर तक हरिजन फल्या 7.05000 लाख</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>106000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>40405</v>
+        <v>43575</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/649 — अर्थवर्क रोड निर्माण्‍ा कनास्‍या फल्‍या सेकडमोहाली बोरली</t>
+          <t>1742006005/RC/22012034535608 — CC road praksh themriya ke ghar se vesta ke ghar tak (new Patel faliya) borali</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>493000</v>
+        <v>97500</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>281811</v>
+        <v>100835</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>40687</v>
+        <v>44079</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>42514</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/671 — Sleb kalvart tadavi F borli</t>
+          <t>1742006005/RC/22012034583628 — सी.सी.रोड निर्माण रामसिंग के मकान से हेडपंप तक हरिजन फल्या बोरली</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>489000</v>
+        <v>40000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>365179</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40658</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/762 — घाट कटिंग कार्य नदी के पास शमशान घाट सेकडमोहाली बोरली</t>
+          <t>1742006005/RC/22012034624795 — सी.सी.रोड निर्माण लक्ष्यमण के घर से बोर तक सेंकडमोहाली बोरली</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>262000</v>
+        <v>48000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>55704</v>
+        <v>47982</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41036</v>
+        <v>45117</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>42505</v>
+        <v>45287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RC/763 — मिटटी मुरूम मार्ग हेडपम्‍प से नदी तक सेकडमोहाली बोरली</t>
+          <t>1742006005/RC/22012034669781 — सिमेंट कांक्रीट मार्ग निर्माण नाया के घर से भायराम के घर तक बोरली</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>301000</v>
+        <v>45000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>150216</v>
+        <v>44861</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41036</v>
+        <v>45270</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>42514</v>
+        <v>45422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1742006005/RS/22012034617171 — सामुदायिक सेटेरी काम्पलेक्स ( टायलेट ) चौकीदार फल्या रामलाल के घर के पास बोरली</t>
+          <t>1742006005/RC/22012034669783 — सिमेंट कांक्रीट मार्ग निर्माण शोभाराम के घर से गंगाराम के घर तक बोरली</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>43700</v>
+        <v>44000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>4940</v>
+        <v>43971</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44517</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>45279</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>45450</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/1102 — निस्‍तार तालाब निर्माण सेंकडमोहाली सरदार के खेतपास पटेल फ बोरली</t>
+          <t>1742006005/RC/22012034828655 — Cement concreted marg nirman Puliya se Navtirya faliy tak Sekandmuhali Borali</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>406000</v>
+        <v>135000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>241250</v>
+        <v>117388.34</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40287</v>
+        <v>45594</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>40476</v>
+        <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/1103 — निस्‍तार तालाब निर्माण कनास्‍या फल्‍या बोरली</t>
+          <t>1742006005/RC/286 — Rapat Nirman Borlee</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>466000</v>
+        <v>220000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>256400</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>40293</v>
+        <v>38838</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>40747</v>
+        <v>39015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/1151 — निस्‍तार तालाब निर्माण अवाया फल्‍या बोरली</t>
+          <t>1742006005/RC/300 — घाट कटिंग कम अर्थवर्क बोरली</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>370000</v>
+        <v>220000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>245750</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40318</v>
+        <v>38908</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>40532</v>
+        <v>39081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/1152 — निस्‍तार तालाब निर्माण मुली फल्‍या सेकडमुहाली बोरली</t>
+          <t>1742006005/RC/459 — जी एस बी मार्ग पुजारीया फल्‍या से पटेल फल्‍या बोरली</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>485000</v>
+        <v>499000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>268000</v>
+        <v>432589</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>40323</v>
+        <v>39991</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>40502</v>
+        <v>40040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/1226 — निस्‍तार तालाब निर्माण तडवी फल्‍या बोरली</t>
+          <t>1742006005/RC/460 — पाईप कलर्वट पुलिया निर्माण सिलदड रोड से हरिजन फल्‍या बोरली</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>451000</v>
+        <v>499000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>316778</v>
+        <v>495196.12</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>40687</v>
+        <v>39937</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>41036</v>
+        <v>39989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/1227 — निस्‍तार तालाब निर्माण सेकडमुहाली नदीपास बोरली</t>
+          <t>1742006005/RC/487 — जी एस बी मार्ग नवतरिया फल्‍या से काली फल्‍या बोरली</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>491000</v>
+        <v>476000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>314108</v>
+        <v>502697</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>40687</v>
+        <v>39982</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>40758</v>
+        <v>40057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/123 — तालाब I सेकडमुहाली ग्राम पंचायत बोरली</t>
+          <t>1742006005/RC/581 — पाईप कलवर्ट तडवी फल्‍या बोरली</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>300000</v>
+        <v>493000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>128564.26</v>
+        <v>332196.6</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>39507</v>
-[...3 lines deleted...]
-      </c>
+        <v>40553</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/1279 — बोल्‍डर चेक डेम निर्माण बोरली</t>
+          <t>1742006005/RC/605 — जी एस बी मार्ग तडवी फ से बोरली नसरी तक बोरली</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>492000</v>
+        <v>349000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>418030</v>
+        <v>147020</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>40664</v>
-[...3 lines deleted...]
-      </c>
+        <v>40544</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/1280 — Nistar talab nirman borli</t>
+          <t>1742006005/RC/610 — स्‍लेब कलवर्ट सेकडमोहली डावरिया फ बोरली</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>499000</v>
+        <v>487000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>412553.8</v>
+        <v>233492</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>40699</v>
+        <v>40561</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>40799</v>
+        <v>42535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/22012034380048 — निस्तार तालाब निर्माण</t>
+          <t>1742006005/RC/648 — अर्थवर्क रोड निर्माण्‍ा कनास्‍या फल्‍या सेकडमोहाली बोरली</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43099</v>
+        <v>40405</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/22012034510760 — Nirmal Neer Dawriya faliya nadi pass sekadmuhali</t>
+          <t>1742006005/RC/649 — अर्थवर्क रोड निर्माण्‍ा कनास्‍या फल्‍या सेकडमोहाली बोरली</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>541990.78</v>
+        <v>493000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>281811</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>40687</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>42514</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/22012034559810 — cpt Nirman Kolipura pahadi par Sekadmuhali</t>
+          <t>1742006005/RC/671 — Sleb kalvart tadavi F borli</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>274238.73</v>
+        <v>489000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>225125</v>
+        <v>365179</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44011</v>
+        <v>40658</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>45713</v>
+        <v>40742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/22012034567211 — Cct&amp;sct kary mal beydi faliya borli</t>
+          <t>1742006005/RC/762 — घाट कटिंग कार्य नदी के पास शमशान घाट सेकडमोहाली बोरली</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>312149.84</v>
+        <v>262000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>207280</v>
+        <v>55704</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44037</v>
+        <v>41036</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>44854</v>
+        <v>42505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/22012034579570 — Sct&amp;cct kary pujara faliya pass wali pahadi par borli</t>
+          <t>1742006005/RC/763 — मिटटी मुरूम मार्ग हेडपम्‍प से नदी तक सेकडमोहाली बोरली</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>314451.6</v>
+        <v>301000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>273233</v>
+        <v>150216</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44084</v>
+        <v>41036</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>44824</v>
+        <v>42514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/22012034600663 — सामुदायिक खेत तालाब बोरली</t>
+          <t>1742006005/RS/22012034617171 — सामुदायिक सेटेरी काम्पलेक्स ( टायलेट ) चौकीदार फल्या रामलाल के घर के पास बोरली</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>109055.32</v>
+        <v>43700</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>67584.42</v>
+        <v>4940</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44223</v>
+        <v>44517</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/22012034812015 — CTR-GIS SCT KARY TADVI FALIYA BORLI</t>
+          <t>1742006005/WC/1102 — निस्‍तार तालाब निर्माण सेंकडमोहाली सरदार के खेतपास पटेल फ बोरली</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>290946.99</v>
+        <v>406000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>124605</v>
+        <v>241250</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44457</v>
+        <v>40287</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>45785</v>
+        <v>40476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/288 — जिर्णोधार कार्य नहर बोरली</t>
+          <t>1742006005/WC/1103 — निस्‍तार तालाब निर्माण कनास्‍या फल्‍या बोरली</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>173600</v>
+        <v>466000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>256400</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>39000</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>40293</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>40747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/300 — जीर्णोद्धार नहर बोरली</t>
+          <t>1742006005/WC/1151 — निस्‍तार तालाब निर्माण अवाया फल्‍या बोरली</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>173600</v>
+        <v>370000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>0</v>
+        <v>245750</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>39019</v>
-[...1 lines deleted...]
-      <c r="K569" s="3"/>
+        <v>40318</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>40532</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/634 — भायंला गडा कपिल धारा बोरली</t>
+          <t>1742006005/WC/1152 — निस्‍तार तालाब निर्माण मुली फल्‍या सेकडमुहाली बोरली</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>72000</v>
+        <v>485000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>26004</v>
+        <v>268000</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>39560</v>
+        <v>40323</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>39995</v>
+        <v>40502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/635 — इसराम खजान कपिल धारा बोरली</t>
+          <t>1742006005/WC/1226 — निस्‍तार तालाब निर्माण तडवी फल्‍या बोरली</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>72000</v>
+        <v>451000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>62639</v>
+        <v>316778</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>39560</v>
+        <v>40687</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>40806</v>
+        <v>41036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/636 — बारका दशरथ कपिल धारा बोरली</t>
+          <t>1742006005/WC/1227 — निस्‍तार तालाब निर्माण सेकडमुहाली नदीपास बोरली</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>72000</v>
+        <v>491000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>65018</v>
+        <v>314108</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>39560</v>
+        <v>40687</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>40775</v>
+        <v>40758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/637 — जेतराम खजान कपिल धारा बोरली</t>
+          <t>1742006005/WC/123 — तालाब I सेकडमुहाली ग्राम पंचायत बोरली</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>72000</v>
+        <v>300000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>25110</v>
+        <v>128564.26</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>39560</v>
+        <v>39507</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>41327</v>
+        <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/638 — नहारसिग मलु कपिल धारा बोरली</t>
+          <t>1742006005/WC/1279 — बोल्‍डर चेक डेम निर्माण बोरली</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>72000</v>
+        <v>492000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>65278</v>
+        <v>418030</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>39560</v>
+        <v>40664</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>39872</v>
+        <v>42522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/639 — मदन दगडिया कपिल धारा बोरली</t>
+          <t>1742006005/WC/1280 — Nistar talab nirman borli</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>72000</v>
+        <v>499000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>60845</v>
+        <v>412553.8</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>39560</v>
+        <v>40699</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>40806</v>
+        <v>40799</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/813 — गंगादास भाया कपिल धारा बोरली</t>
+          <t>1742006005/WC/22012034380048 — निस्तार तालाब निर्माण</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>72000</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>25398</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>39560</v>
-[...3 lines deleted...]
-      </c>
+        <v>43099</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/828 — शारदाबाई रियासिग कपिल धारा बोरली</t>
+          <t>1742006005/WC/22012034510760 — Nirmal Neer Dawriya faliya nadi pass sekadmuhali</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>541990.78</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>39530</v>
+        <v>43740</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WC/9993661507 — सीसीटी सीपीटी पुजारा फल्‍या के पास वाली पहाडी बोरली</t>
+          <t>1742006005/WC/22012034559810 — cpt Nirman Kolipura pahadi par Sekadmuhali</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>157000</v>
+        <v>274238.73</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>66925</v>
+        <v>225125</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42353</v>
+        <v>44011</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>42580</v>
+        <v>45713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WH/19961757 — nistar talab jindaor marmant gandaram ke khat ke pash</t>
+          <t>1742006005/WC/22012034567211 — Cct&amp;sct kary mal beydi faliya borli</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>49000</v>
+        <v>312149.84</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>334</v>
+        <v>207280</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42881</v>
+        <v>44037</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>43502</v>
+        <v>44854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WH/19961787 — तालाब जीर्णोद्धार मुकाती के खेत के पास सेकडमुहाली</t>
+          <t>1742006005/WC/22012034579570 — Sct&amp;cct kary pujara faliya pass wali pahadi par borli</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>48000</v>
+        <v>314451.6</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>273233</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42881</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>44084</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>44824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WH/22 — Talab Navinikarn sekadmohali borli</t>
+          <t>1742006005/WC/22012034600663 — सामुदायिक खेत तालाब बोरली</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>127000</v>
+        <v>109055.32</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>105164</v>
+        <v>67584.42</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>40729</v>
-[...3 lines deleted...]
-      </c>
+        <v>44223</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WH/47 — निस्‍तार तालाब सुद्रढीकरण कार्य रियासिंग सरपंच के खेतपास सेकडमोहली बोरली</t>
+          <t>1742006005/WC/22012034812015 — CTR-GIS SCT KARY TADVI FALIYA BORLI</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>390000</v>
+        <v>290946.99</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>240768</v>
+        <v>124605</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41036</v>
+        <v>44457</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>42522</v>
+        <v>45785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1742006005/WH/57 — तालाब सुद्रढीकरण कनासिया फल्‍या बोरली</t>
+          <t>1742006005/WC/288 — जिर्णोधार कार्य नहर बोरली</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>118000</v>
+        <v>173600</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>83772</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41043</v>
-[...3 lines deleted...]
-      </c>
+        <v>39000</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Land development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1742006/DP/313 — डायवर्शेन चेनल कार्य बोरली</t>
+          <t>1742006005/WC/300 — जीर्णोद्धार नहर बोरली</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>419000</v>
+        <v>173600</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>352256</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>39212</v>
-[...3 lines deleted...]
-      </c>
+        <v>39019</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1742006/IF/22012034653309 — निजी खेत फलउद्वायान तेरसिंह नुरा के खेत पर</t>
+          <t>1742006005/WC/634 — भायंला गडा कपिल धारा बोरली</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>141868</v>
+        <v>72000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>54305</v>
+        <v>26004</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44263</v>
+        <v>39560</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>45576</v>
+        <v>39995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1742006/WC/1002 — स्‍टाप डेम (दो) सेकडमोहाली (मिली वॉटर शेड) बोरली</t>
+          <t>1742006005/WC/635 — इसराम खजान कपिल धारा बोरली</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>500000</v>
+        <v>72000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>337993.03</v>
+        <v>62639</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>39966</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>39560</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>40806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1742006/WC/1003 — स्‍टाप डेम(1)(मिली वॉटर शेड) सेकडमोहाली बोरली</t>
+          <t>1742006005/WC/636 — बारका दशरथ कपिल धारा बोरली</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>500000</v>
+        <v>72000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>354032.16</v>
+        <v>65018</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>39965</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>39560</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>40775</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1742006/WC/1025 — Satap Dem (Water Sed) No.1Sekadamohali Borli</t>
+          <t>1742006005/WC/637 — जेतराम खजान कपिल धारा बोरली</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>500000</v>
+        <v>72000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>424128.83</v>
+        <v>25110</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>39965</v>
+        <v>39560</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>42576</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1742006/WC/1026 — Satap Dem No.2 (Water Sed) Sekadamohali Borli</t>
+          <t>1742006005/WC/638 — नहारसिग मलु कपिल धारा बोरली</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>500000</v>
+        <v>72000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>438786.74</v>
+        <v>65278</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>39965</v>
+        <v>39560</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>42576</v>
+        <v>39872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1742006/WC/1200 — स्‍टाप डेम भाग 3 मिली वाटर शेड सेकडमोहाली बोरली</t>
+          <t>1742006005/WC/639 — मदन दगडिया कपिल धारा बोरली</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>500000</v>
+        <v>72000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>330035.84</v>
+        <v>60845</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>40548</v>
+        <v>39560</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>42518</v>
+        <v>40806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1742006/WC/791 — बोरली तालाब निर्माण</t>
+          <t>1742006005/WC/813 — गंगादास भाया कपिल धारा बोरली</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>500000</v>
+        <v>72000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>374258.28</v>
+        <v>25398</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>39203</v>
+        <v>39560</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>42826</v>
+        <v>40775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1742006/WC/806 — बोल्‍डर चेक कार्य बोरली</t>
+          <t>1742006005/WC/828 — शारदाबाई रियासिग कपिल धारा बोरली</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>360000</v>
+        <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>102234.51</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>39212</v>
-[...3 lines deleted...]
-      </c>
+        <v>39530</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1742/WC/9993629448 — R.M.S. Nirman sekharmohali (borli)</t>
+          <t>1742006005/WC/9993661507 — सीसीटी सीपीटी पुजारा फल्‍या के पास वाली पहाडी बोरली</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>385000</v>
+        <v>157000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>256108.22</v>
+        <v>66925</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41320</v>
-[...1 lines deleted...]
-      <c r="K593" s="3"/>
+        <v>42353</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>42580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BARWANI / NEWALI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1742006005/WH/19961757 — nistar talab jindaor marmant gandaram ke khat ke pash</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>49000</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>334</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>42881</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>43502</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1742006005/WH/19961787 — तालाब जीर्णोद्धार मुकाती के खेत के पास सेकडमुहाली</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>48000</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>42881</v>
+      </c>
+      <c r="K595" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1742006005/WH/22 — Talab Navinikarn sekadmohali borli</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>127000</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>105164</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>40729</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>40787</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C594" s="1" t="inlineStr">
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1742006005/WH/47 — निस्‍तार तालाब सुद्रढीकरण कार्य रियासिंग सरपंच के खेतपास सेकडमोहली बोरली</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>390000</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>240768</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>41036</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>42522</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1742006005/WH/57 — तालाब सुद्रढीकरण कनासिया फल्‍या बोरली</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>118000</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>83772</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>41043</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>42505</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Land development / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1742006/DP/313 — डायवर्शेन चेनल कार्य बोरली</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>419000</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>352256</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>39212</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>42826</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1742006/IF/22012034653309 — निजी खेत फलउद्वायान तेरसिंह नुरा के खेत पर</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>141868</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>54305</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>44263</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>45576</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>1742006/WC/1002 — स्‍टाप डेम (दो) सेकडमोहाली (मिली वॉटर शेड) बोरली</t>
+        </is>
+      </c>
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I601" s="2" t="n">
+        <v>337993.03</v>
+      </c>
+      <c r="J601" s="3" t="n">
+        <v>39966</v>
+      </c>
+      <c r="K601" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>1742006/WC/1003 — स्‍टाप डेम(1)(मिली वॉटर शेड) सेकडमोहाली बोरली</t>
+        </is>
+      </c>
+      <c r="G602" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I602" s="2" t="n">
+        <v>354032.16</v>
+      </c>
+      <c r="J602" s="3" t="n">
+        <v>39965</v>
+      </c>
+      <c r="K602" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C603" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D603" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E603" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F603" s="1" t="inlineStr">
+        <is>
+          <t>1742006/WC/1025 — Satap Dem (Water Sed) No.1Sekadamohali Borli</t>
+        </is>
+      </c>
+      <c r="G603" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I603" s="2" t="n">
+        <v>424128.83</v>
+      </c>
+      <c r="J603" s="3" t="n">
+        <v>39965</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>42576</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C604" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D604" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E604" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F604" s="1" t="inlineStr">
+        <is>
+          <t>1742006/WC/1026 — Satap Dem No.2 (Water Sed) Sekadamohali Borli</t>
+        </is>
+      </c>
+      <c r="G604" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I604" s="2" t="n">
+        <v>438786.74</v>
+      </c>
+      <c r="J604" s="3" t="n">
+        <v>39965</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>42576</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C605" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D605" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E605" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F605" s="1" t="inlineStr">
+        <is>
+          <t>1742006/WC/1200 — स्‍टाप डेम भाग 3 मिली वाटर शेड सेकडमोहाली बोरली</t>
+        </is>
+      </c>
+      <c r="G605" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I605" s="2" t="n">
+        <v>330035.84</v>
+      </c>
+      <c r="J605" s="3" t="n">
+        <v>40548</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>42518</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C606" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D606" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E606" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F606" s="1" t="inlineStr">
+        <is>
+          <t>1742006/WC/791 — बोरली तालाब निर्माण</t>
+        </is>
+      </c>
+      <c r="G606" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I606" s="2" t="n">
+        <v>374258.28</v>
+      </c>
+      <c r="J606" s="3" t="n">
+        <v>39203</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>42826</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C607" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D607" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E607" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F607" s="1" t="inlineStr">
+        <is>
+          <t>1742006/WC/806 — बोल्‍डर चेक कार्य बोरली</t>
+        </is>
+      </c>
+      <c r="G607" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="n">
+        <v>360000</v>
+      </c>
+      <c r="I607" s="2" t="n">
+        <v>102234.51</v>
+      </c>
+      <c r="J607" s="3" t="n">
+        <v>39212</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>42826</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C608" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D608" s="1" t="inlineStr">
+        <is>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+        </is>
+      </c>
+      <c r="E608" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F608" s="1" t="inlineStr">
+        <is>
+          <t>1742/WC/9993629448 — R.M.S. Nirman sekharmohali (borli)</t>
+        </is>
+      </c>
+      <c r="G608" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="n">
+        <v>385000</v>
+      </c>
+      <c r="I608" s="2" t="n">
+        <v>256108.22</v>
+      </c>
+      <c r="J608" s="3" t="n">
+        <v>41320</v>
+      </c>
+      <c r="K608" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / NEWALI</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D594" s="1" t="inlineStr">
+      <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="E594" s="1" t="inlineStr">
+      <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="F594" s="1" t="inlineStr">
+      <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1742/WC/9993629456 — R.M.S.Nirman 2 sekharmohali (Borli)</t>
         </is>
       </c>
-      <c r="G594" s="1" t="inlineStr">
+      <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H594" s="2" t="n">
+      <c r="H609" s="2" t="n">
         <v>295000</v>
       </c>
-      <c r="I594" s="2" t="n">
+      <c r="I609" s="2" t="n">
         <v>193664</v>
       </c>
-      <c r="J594" s="3" t="n">
+      <c r="J609" s="3" t="n">
         <v>41334</v>
       </c>
-      <c r="K594" s="3"/>
+      <c r="K609" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>