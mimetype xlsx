--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K1022"/>
+  <dimension ref="A1:K1046"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:42:48</t>
+          <t>Exported on: 2026-10-19 00:19:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -792,51 +792,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45145</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1742007002/IC/22012034891122 — Nirmal Neer Kapildhara Kup Husnya  Lahriya ke khet ke pass Aadnadi</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45767</v>
@@ -1523,51 +1523,51 @@
       <c r="J37" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>45711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034338333 — kapil dhara kup nirman(2.00 jaysingh radu)</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>156080</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>42866</v>
@@ -2426,51 +2426,51 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034403292 — kapil dhara kup 2.0(ajamibai chagan)jhangta aadnadi</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>199903.48</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>43497</v>
@@ -2520,145 +2520,145 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43196</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034403602 — Kapildhara kup 2.00 (ela jaglya) jhangta</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>111964</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43478</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034403604 — Kapildhara kup 2.00(tulsiram fugriya) jhangta</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>131556</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43478</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034403635 — Kapildhara kup 2.00 (ranchhod bhaysing) jhangta</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>131460</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>43478</v>
@@ -2851,98 +2851,98 @@
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>43460</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034451156 — kapil dhara kup (kheltaram khumanya)aadnadi 2 lakh</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>117064</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>43484</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034451158 — kapil dhara kup (dhedga mahriya)jhangta 2 lakh</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>130398</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>43484</v>
@@ -3043,51 +3043,51 @@
       <c r="J69" s="3" t="n">
         <v>43486</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>44046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034451165 — kapil dhara kup(bhaydash sawlya)jhangta 2 lakh</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>199973.8</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>43484</v>
@@ -3184,51 +3184,51 @@
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>43460</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034452064 — kapil dhara kup 2.0(ladkibai) jhangta aadnadi</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>100509</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>43514</v>
@@ -3564,145 +3564,145 @@
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034552003 — kapil dhara kup pulsing najiya</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>192544.68</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>43979</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034552004 — kapil dhara kup gutiya amrsing</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>190822.72</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>43979</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034552005 — kapil dhara kup Dahari bai ana</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>112860</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>43979</v>
@@ -4093,239 +4093,239 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034594467 — Kapil Dhara Kup Nirman (Bhimsing Garda) Aadnadi)</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>108300</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44060</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034594468 — Kapil Dhara Kup Nirman (Lida Bhangi) Aadnadi)</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>186993.4</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44060</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034594469 — Kapil Dhara Kup Nirman (Nansing Saikdiya) Aadnadi</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>111720</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>44067</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034594470 — Kapil Dhara Kup Nirman (Vahriya Moji) Aadnadi</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>97552</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44082</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034594497 — Kapil Dhara Kup Nirman ( kasiram chhatarsing ) Aadnadi</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>186295.48</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44060</v>
@@ -4563,192 +4563,192 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034597260 — pasu sed nirman (kumar jaglya) aadnadi</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>9120</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>44110</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034597266 — pasu sed nirman ( hushyarsing ratan ) aadnadi</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>13680</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>44094</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034597267 — pasu sed nirman ( bhaljiya chandriya ) aadnadi</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>13680</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>44094</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012034597269 — pasu sed nirman ( pitaram dengriya ) aadnadi</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>4560</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>44094</v>
@@ -5989,333 +5989,333 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035322545 — Samudayik Khet Talab Motiram Kahariya Aadnadi</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035322565 — Khet Talab Munna Bhaysing Aadnadi</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035322577 — Samudayik Khet Talab Kallu Sala Aadnadi</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035322611 — Kapildhara Kup Nirman Sildar Vediya</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035322619 — Kapildhara Kup Nirman Jhiniya Bhayla Aadnadi</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035322907 — Kapildhara Kup Nirman Raysing Radu Aadnadi</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035323202 — Kapildhara Kup Nirman Pantya Gulabsing Aadnadi</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45748</v>
@@ -6365,427 +6365,427 @@
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035323231 — Khet Talab Kelariya Sanariya Aadnadi</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035323787 — Boldar Chek Dam Nirman Jaglya Sanpat  Aadnadi</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035323795 — Khet Talab Mahariya Jiriya Aadnadi</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035323802 — Khet Talab Mahariya Jiriya  Aadnadi</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035324494 — Kapildhara Kup Nirman Richha Narsing Aadnadi</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035350400 — Boldar Chek Dam Nirman Hemriya Gandas Aadnadi</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035350419 — Boldar Chek Dam Nirman Kanlal Lakdiya Aadnadi</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035350468 — Boldar Chek Dam Nirman Kelash Gyansing Aadnadi</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035350478 — Boldar Chek Dam Nirman Savkariya Sursing Aadnadi</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45748</v>
@@ -7460,286 +7460,286 @@
         <v>260</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035436374 — Kapildhara Kup Nirman Putiya Nandu Aadnadi</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035436397 — Kapildhara Kup Nirman Nana Revla Aadnadi</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035436418 — Kapildhara Kup Nirman Kirkhabai Madhav Aadnadi</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035436482 — Boldar Chek Dam Nirman Lalsing Kalya Aadnadi</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035436504 — Boldar Chek Dam Nirman Kamlibai Naharsing Aadnadi</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035437530 — Kapildhara Kup Nirman Premsing Ramsing Aadnadi</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45767</v>
@@ -7789,51 +7789,51 @@
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/22012035660557 — pashu shed raj revalsing ke ghar ke pas</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45932</v>
@@ -22868,51 +22868,51 @@
       <c r="J478" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>44568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/2867883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4461949</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>19422</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>44311</v>
@@ -27619,73 +27619,73 @@
       <c r="J575" s="3" t="n">
         <v>45127</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>45501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4341449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115085528</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>2607</v>
+        <v>9393</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45127</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -28009,51 +28009,51 @@
       <c r="J583" s="3" t="n">
         <v>44810</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4341527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116387761</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>14258</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45127</v>
@@ -29085,51 +29085,51 @@
       <c r="J605" s="3" t="n">
         <v>44960</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>45188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4341560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116396061</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>8088</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45127</v>
@@ -29769,51 +29769,51 @@
       <c r="J619" s="3" t="n">
         <v>44810</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4342754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115286788</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>14892</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45127</v>
@@ -30404,51 +30404,51 @@
       <c r="J632" s="3" t="n">
         <v>44810</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>44954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4343461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116989253</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>3978</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45127</v>
@@ -30647,51 +30647,51 @@
       <c r="J637" s="3" t="n">
         <v>44909</v>
       </c>
       <c r="K637" s="3" t="n">
         <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4344469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117984524</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>13233</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45127</v>
@@ -31527,51 +31527,51 @@
       <c r="J655" s="3" t="n">
         <v>45127</v>
       </c>
       <c r="K655" s="3" t="n">
         <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4345775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119983492</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>7423</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>45127</v>
@@ -33142,51 +33142,51 @@
       <c r="J688" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>45792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4819841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115970155</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>8505</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>45716</v>
@@ -33238,98 +33238,98 @@
       <c r="J690" s="3" t="n">
         <v>45655</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>45734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4820065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115142505</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4820067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115142794</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45674</v>
@@ -33381,51 +33381,51 @@
       <c r="J693" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>45740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4820070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115145255</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>20790</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45676</v>
@@ -33526,51 +33526,51 @@
       <c r="J696" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K696" s="3" t="n">
         <v>45673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4820628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114683523</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45716</v>
@@ -33965,51 +33965,51 @@
       <c r="J705" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>45691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4822103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117991994</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>4131</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>45674</v>
@@ -34159,145 +34159,145 @@
       <c r="J709" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>45691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4822705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117817971</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>19602</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4823043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119979212</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>5589</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4847377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116396022</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45696</v>
@@ -34349,51 +34349,51 @@
       <c r="J713" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K713" s="3" t="n">
         <v>45740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4847843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115963451</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>5103</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>45676</v>
@@ -34445,239 +34445,239 @@
       <c r="J715" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K715" s="3" t="n">
         <v>45691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4862657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116391883</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>7533</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4866750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013189</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>6048</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4866751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013220</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>4347</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4866752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013234</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>9180</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4869871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117984792</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>45700</v>
@@ -34778,98 +34778,98 @@
       <c r="J722" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K722" s="3" t="n">
         <v>45780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4882863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119982389</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/4892472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116389333</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>45789</v>
@@ -35215,51 +35215,51 @@
       <c r="J731" s="3" t="n">
         <v>42942</v>
       </c>
       <c r="K731" s="3" t="n">
         <v>43003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5541809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114685638</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>45790</v>
@@ -35311,380 +35311,380 @@
       <c r="J733" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K733" s="3" t="n">
         <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5542226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115081421</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5542227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115082306</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5542228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115084827</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>4959</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5542288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115141726</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>9657</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5542640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115287252</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5542641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288625</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5543067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116386055</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5543262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115955782</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>45790</v>
@@ -35738,98 +35738,98 @@
       <c r="J742" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5543540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119982656</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5543541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119982922</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>45859</v>
@@ -35881,51 +35881,51 @@
       <c r="J745" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K745" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5543951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115840433</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45827</v>
@@ -35977,51 +35977,51 @@
       <c r="J747" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K747" s="3" t="n">
         <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5544216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013203</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>46094</v>
@@ -36171,194 +36171,194 @@
       <c r="J751" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K751" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5546748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116387768</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5546972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987501</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5548141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115145309</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K754" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5548374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114681349</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>45860</v>
@@ -36410,239 +36410,239 @@
       <c r="J756" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K756" s="3" t="n">
         <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5548603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116385867</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5548604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116385896</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5548942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986295</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5548943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986469</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5548944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986514</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>45791</v>
@@ -36694,241 +36694,241 @@
       <c r="J762" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K762" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5549969 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115963187</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5549992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115865973</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5550140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115086866</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5550260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116387861</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>46243</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5550261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116387904</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>45793</v>
@@ -36980,145 +36980,145 @@
       <c r="J768" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K768" s="3" t="n">
         <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5550935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115974203</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J769" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5551195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115287788</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5551201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288205</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>45793</v>
@@ -37219,98 +37219,98 @@
       <c r="J773" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K773" s="3" t="n">
         <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5553222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115144961</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5559578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978585</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>45827</v>
@@ -37364,145 +37364,145 @@
       <c r="J776" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K776" s="3" t="n">
         <v>45979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5560604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115874434</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5561441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115972604</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5561515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119982586</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>45819</v>
@@ -37554,194 +37554,194 @@
       <c r="J780" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K780" s="3" t="n">
         <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5563656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115972199</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5564108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013167</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K782" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5565385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114681200</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5566267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117992369</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>2610</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>45819</v>
@@ -37842,192 +37842,192 @@
       <c r="J786" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K786" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5602051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115142551</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>9657</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5602563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115972869</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5602564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115973043</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5602621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115842539</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>45860</v>
@@ -38177,474 +38177,474 @@
       <c r="J793" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K793" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5621722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114040576</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5622052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114040688</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>45968</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5622064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114680916</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5622078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115977859</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5634056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115145747</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5634096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115290252</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5634533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117992242</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5635394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115962437</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5637026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987550</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5638661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116387866</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>46078</v>
@@ -38696,10377 +38696,11505 @@
       <c r="J804" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K804" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5640309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118107868</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5653483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119982750</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5654413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116010978</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>4959</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5654633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115145096</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5698085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116387775</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5698086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116387784</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5698208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987384</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5698646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013252</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5698920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116037053</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5699078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116009208</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5699306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987454</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5699392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116009002</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J816" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5699756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117992029</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5700101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119981866</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J818" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5719964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978622</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J819" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5720736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117984716</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J820" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5721521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288730</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5721522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115290627</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5728860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116008227</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5793574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987206</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5793582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288337</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5793816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115145532</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5793838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115969915</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J827" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5793845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115081680</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J828" s="3" t="n">
         <v>45968</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5793955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841665</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5794033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986412</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5803426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119983793</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5803448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117992049</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5803478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115142465</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>45968</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5803701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118012998</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5803740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116989415</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5803784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115842699</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115972171</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115972388</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116011311</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116387872</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K840" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114684120</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114686324</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987761</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J843" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116008769</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116988747</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J845" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114683593</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>6786</v>
+        <v>10440</v>
       </c>
       <c r="J846" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5846964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113821662</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
         <v>45968</v>
       </c>
       <c r="K847" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5874253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116988790</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5874350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115976654</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J849" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5991260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115286643</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5991450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116385853</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5991655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115081508</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5991656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115083139</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5991706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119979059</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5991735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114040247</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5991818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128699098</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J856" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5992681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987853</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J857" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5993012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113811013</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115144003</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114931322</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J860" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114931454</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J861" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114931782</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114932726</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115141577</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>0</v>
+        <v>6264</v>
       </c>
       <c r="J864" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116989301</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115143479</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J866" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115972236</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5994786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115975304</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5995025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116396357</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J869" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5995101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115083371</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5995111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987985</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5995144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115964039</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5995438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115864197</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J873" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5995465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113821939</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J874" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5995617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115088581</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>0</v>
+        <v>6264</v>
       </c>
       <c r="J875" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5995799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115144597</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>0</v>
+        <v>6786</v>
       </c>
       <c r="J876" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5996482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115289127</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5996483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115289444</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5996661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119983975</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5998060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986207</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J880" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5998153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115840238</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I881" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J881" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K881" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5998163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128516329</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J882" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K882" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/5998425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115841817</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J883" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6124135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115082493</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I884" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J884" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K884" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6125622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115287677</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>0</v>
+        <v>9918</v>
       </c>
       <c r="J885" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6126426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116386748</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6129143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128708400</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I887" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J887" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6146743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117984694</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6166033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986720</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J889" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6168395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116011067</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6173178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115963584</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6173189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115970751</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6227979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116009536</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6228004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115144453</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6228041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115081795</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
           <t>1742007002/IF/IAY/6228042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115082110</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1742007002/LD/22012034298934 — शांतिधाम 2.45 रूलीबड अडनदी</t>
+          <t>1742007002/IF/IAY/6251563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115969371</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
-        <v>245000</v>
+        <v>27000</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>211582.5</v>
+        <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>42852</v>
-[...3 lines deleted...]
-      </c>
+        <v>46120</v>
+      </c>
+      <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1742007002/LD/22012034299156 — shantidham</t>
+          <t>1742007002/IF/IAY/6257283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119982021</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>42645</v>
+        <v>46147</v>
       </c>
       <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1742007002/LD/22012034311813 — शांति धाम 1.80 (अड़नदी )</t>
+          <t>1742007002/IF/IAY/6280320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115287873</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>171572.5</v>
+        <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>42852</v>
-[...3 lines deleted...]
-      </c>
+        <v>46150</v>
+      </c>
+      <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1742007002/LD/22012034568507 — Maa ki Bagiya (Aanganwadi bhavan dendalkudiya faliya )aadnadi</t>
+          <t>1742007002/IF/IAY/6350187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116988567</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>10570.89</v>
+        <v>27000</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>4632</v>
+        <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>44433</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1742007002/OP/9425891432 — SHANTIDHAM RULIBAD</t>
+          <t>1742007002/IF/IAY/6350252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113822131</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>245000</v>
+        <v>27000</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>42718</v>
+        <v>46044</v>
       </c>
       <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1742007002/PG/9425891864 — Rural Playground</t>
+          <t>1742007002/IF/IAY/6350575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115083722</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>42718</v>
+        <v>46071</v>
       </c>
       <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/01 — घाट कटिंग अड्नदी (हिवडा)</t>
+          <t>1742007002/IF/IAY/6350584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114040095</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>398000</v>
+        <v>27000</v>
       </c>
       <c r="I903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>39042</v>
+        <v>46044</v>
       </c>
       <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/08 — घाट कटिंग अड्नदी (झामटा)</t>
+          <t>1742007002/IF/IAY/6350592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115144190</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>398000</v>
+        <v>27000</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>38979</v>
+        <v>46066</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/201 — कार्य घाट कटिगं ग्राम रूलीबड</t>
+          <t>1742007002/IF/IAY/6351097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113821794</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>340000</v>
+        <v>27000</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>39188</v>
+        <v>46044</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034208190 — पंचपरमेश्‍वर सीसी रोड (3.10 कैलाश के घर से गाठिया</t>
+          <t>1742007002/IF/IAY/6376807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119982468</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>102400</v>
+        <v>27000</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>79822.98</v>
+        <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>41699</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034215498 — पंच परमेश्‍वर सीसी रोड(3.10 डेगरिया के घर से ना‍रसिंग के घर तक) अडनदी</t>
+          <t>1742007002/IF/IAY/6376859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116987419</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>102400</v>
+        <v>27000</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>93850.84</v>
+        <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>41739</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034291922 — C.C.Road (4.96) men road School se Dudriya phaliya Adnadi</t>
+          <t>1742007002/IF/IAY/6377123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119983308</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
-        <v>195000</v>
+        <v>27000</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>157944</v>
+        <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>42350</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034307038 — cc road 5.00 main road se panchayat f tak aadnadi</t>
+          <t>1742007002/IF/IAY/6377195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115142866</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>42395</v>
+        <v>46072</v>
       </c>
       <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034307039 — cc road 5.00 patel ke ghar se school tak aadnadi</t>
+          <t>1742007002/IF/IAY/6377409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114040130</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>42395</v>
+        <v>46044</v>
       </c>
       <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034307040 — cc road 5.00 dedlya f aadnadi</t>
+          <t>1742007002/IF/IAY/6391110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113822334</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>42395</v>
+        <v>46044</v>
       </c>
       <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034307042 — Khetsadak 10.00 dedal kundiya f jhangta aadnadi</t>
+          <t>1742007002/IF/IAY/6391113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114684017</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>42395</v>
+        <v>45839</v>
       </c>
       <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034307043 — Khetsadak 10.00 patel f se bad f rulibad aadnadi</t>
+          <t>1742007002/IF/IAY/6391173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114683804</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>42395</v>
+        <v>46044</v>
       </c>
       <c r="K913" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034312486 — cc road 5.02 main road se lalsingh ke ghar tak adnadi</t>
+          <t>1742007002/IF/IAY/6391274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119981969</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
-        <v>153000</v>
+        <v>27000</v>
       </c>
       <c r="I914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>42496</v>
+        <v>46044</v>
       </c>
       <c r="K914" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034321648 — सुदुर ग्राम संपर्क सडक 14.37 धरमा फ से रिछा फ अडनदी</t>
+          <t>1742007002/IF/IAY/6391318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119982178</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>1437000</v>
+        <v>27000</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>1181358.14</v>
+        <v>0</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>42769</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K915" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034321652 — Sudur gram 14.37 pujara ke ghar se gudram f ruliad Adanadi</t>
+          <t>1742007002/IF/IAY/6391349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114040381</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
-        <v>1437000</v>
+        <v>27000</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>583345</v>
+        <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>42763</v>
-[...3 lines deleted...]
-      </c>
+        <v>45714</v>
+      </c>
+      <c r="K916" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034321959 — cc road</t>
+          <t>1742007002/IF/IAY/6391384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978817</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>42663</v>
+        <v>46044</v>
       </c>
       <c r="K917" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034323903 — cc road 2.40 vachan ke ghar se raju ke ghar tak Aadnadi</t>
+          <t>1742007002/IF/IAY/6391446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114682120</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
-        <v>25000</v>
+        <v>27000</v>
       </c>
       <c r="I918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>42645</v>
+        <v>46044</v>
       </c>
       <c r="K918" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034344631 — cc road main road se prakash k ghar tak</t>
+          <t>1742007002/IF/IAY/6391515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115964641</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
-        <v>720000</v>
+        <v>27000</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>179856</v>
+        <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>42959</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034352305 — cc road prakash ke ghar se jagliya ke ghar tak 3.96 lakh</t>
+          <t>1742007002/IF/IAY/6391564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115142942</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
-        <v>99000</v>
+        <v>27000</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>94928</v>
+        <v>0</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>42983</v>
-[...3 lines deleted...]
-      </c>
+        <v>45714</v>
+      </c>
+      <c r="K920" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034370542 — cc road rulibad</t>
+          <t>1742007002/LD/22012034298934 — शांतिधाम 2.45 रूलीबड अडनदी</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I921" s="2" t="n">
-        <v>0</v>
+        <v>211582.5</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K921" s="3"/>
+        <v>42852</v>
+      </c>
+      <c r="K921" s="3" t="n">
+        <v>44037</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034443572 — सी.सी.रोड निर्माण भावसिंग नान्या के घर से आंगनवाडी तक लागत 5.10 लाख</t>
+          <t>1742007002/LD/22012034299156 — shantidham</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>76000</v>
+        <v>0</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>105444</v>
+        <v>0</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>43514</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K922" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034443577 — सी.सी रोड निर्माण आंगनवाडी से सवकारिया सुरसिंग के घर तक लागत 5.10 लाख</t>
+          <t>1742007002/LD/22012034311813 — शांति धाम 1.80 (अड़नदी )</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>76000</v>
+        <v>180000</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>88914</v>
+        <v>171572.5</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>43514</v>
+        <v>42852</v>
       </c>
       <c r="K923" s="3" t="n">
-        <v>43800</v>
+        <v>44214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034477561 — cc road nirman sutariya ke ghar se versing ke ghar tak rulibad 5.10 lakh</t>
+          <t>1742007002/LD/22012034568507 — Maa ki Bagiya (Aanganwadi bhavan dendalkudiya faliya )aadnadi</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>76000</v>
+        <v>10570.89</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>84576</v>
+        <v>4632</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>43732</v>
+        <v>44433</v>
       </c>
       <c r="K924" s="3" t="n">
-        <v>43889</v>
+        <v>45333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034477575 — cc road nirman suba ke ghar se jagan ke ghar tak adanadi 5.10 lakh</t>
+          <t>1742007002/OP/9425891432 — SHANTIDHAM RULIBAD</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>76000</v>
+        <v>245000</v>
       </c>
       <c r="I925" s="2" t="n">
-        <v>76344</v>
+        <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>43732</v>
-[...3 lines deleted...]
-      </c>
+        <v>42718</v>
+      </c>
+      <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034548522 — cc road nirman kary panchayat bhavan se patel ke ghar tak adnadi</t>
+          <t>1742007002/PG/9425891864 — Rural Playground</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>76000</v>
+        <v>0</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>87780</v>
+        <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>44166</v>
-[...3 lines deleted...]
-      </c>
+        <v>42718</v>
+      </c>
+      <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034599594 — cc road nirman ramesh ke ghar se handpump pass</t>
+          <t>1742007002/RC/01 — घाट कटिंग अड्नदी (हिवडा)</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>75000</v>
+        <v>398000</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>72342</v>
+        <v>0</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>44535</v>
-[...3 lines deleted...]
-      </c>
+        <v>39042</v>
+      </c>
+      <c r="K927" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034600575 — c.c.road patel ke ghar se doctor ke ghar tak aadnadi</t>
+          <t>1742007002/RC/08 — घाट कटिंग अड्नदी (झामटा)</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>0</v>
+        <v>398000</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>44471</v>
+        <v>38979</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034600657 — cc road nirman patel ke ghar se daktar ke ghar tak</t>
+          <t>1742007002/RC/201 — कार्य घाट कटिगं ग्राम रूलीबड</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>75000</v>
+        <v>340000</v>
       </c>
       <c r="I929" s="2" t="n">
-        <v>77460</v>
+        <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>44535</v>
-[...3 lines deleted...]
-      </c>
+        <v>39188</v>
+      </c>
+      <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034683755 — CC Road Nirman Puliya Se Upsawasth Kendra Tak Aadnadi</t>
+          <t>1742007002/RC/22012034208190 — पंचपरमेश्‍वर सीसी रोड (3.10 कैलाश के घर से गाठिया</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>87000</v>
+        <v>102400</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>0</v>
+        <v>79822.98</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K930" s="3"/>
+        <v>41699</v>
+      </c>
+      <c r="K930" s="3" t="n">
+        <v>42242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/22012034683773 — CC Road Nirman Men Road Se Puliya Tak Aadnadi</t>
+          <t>1742007002/RC/22012034215498 — पंच परमेश्‍वर सीसी रोड(3.10 डेगरिया के घर से ना‍रसिंग के घर तक) अडनदी</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>44000</v>
+        <v>102400</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>0</v>
+        <v>93850.84</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K931" s="3"/>
+        <v>41739</v>
+      </c>
+      <c r="K931" s="3" t="n">
+        <v>42341</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37289 — जीएस बी मार्ग ग्रा झामटा ईमानसिग फल्‍या से लकडीया फ अडनदी</t>
+          <t>1742007002/RC/22012034291922 — C.C.Road (4.96) men road School se Dudriya phaliya Adnadi</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>499000</v>
+        <v>195000</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>486533</v>
+        <v>157944</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>39990</v>
+        <v>42350</v>
       </c>
       <c r="K932" s="3" t="n">
-        <v>40372</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37290 — जीएस बी मार्ग ग्रा झामटा  कान्‍या से ज्ञानसिग फल्‍या से लकडीया फ अडनदी</t>
+          <t>1742007002/RC/22012034307038 — cc road 5.00 main road se panchayat f tak aadnadi</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>645150</v>
+        <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>40000</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37294 — G.S.B.मार्ग गिना पटेल फ, से काश्‍या फ, अडनदी</t>
+          <t>1742007002/RC/22012034307039 — cc road 5.00 patel ke ghar se school tak aadnadi</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I934" s="2" t="n">
-        <v>289040</v>
+        <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>40029</v>
+        <v>42395</v>
       </c>
       <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37298 — G.S.B.मार्ग काश्‍या फ,से ह‍िरमल फ, अडनदी</t>
+          <t>1742007002/RC/22012034307040 — cc road 5.00 dedlya f aadnadi</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>788988</v>
+        <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>40123</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K935" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37618 — घाट कटिग कार्य टेमरिया मेम्‍बर फ ग्रा पं अडनदी</t>
+          <t>1742007002/RC/22012034307042 — Khetsadak 10.00 dedal kundiya f jhangta aadnadi</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>392000</v>
+        <v>0</v>
       </c>
       <c r="I936" s="2" t="n">
-        <v>309978</v>
+        <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>40122</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K936" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37619 — घाट कटिग टेमरिया मेम्‍बर फ झांटा ग्रापं अडनदी</t>
+          <t>1742007002/RC/22012034307043 — Khetsadak 10.00 patel f se bad f rulibad aadnadi</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>40090</v>
+        <v>42395</v>
       </c>
       <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37628 — घाट कटिंग कार्य भायला फसे कातीया फग्रापंअडनदी</t>
+          <t>1742007002/RC/22012034312486 — cc road 5.02 main road se lalsingh ke ghar tak adnadi</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
-        <v>0</v>
+        <v>153000</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>40090</v>
+        <v>42496</v>
       </c>
       <c r="K938" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37638 — घाट कटिंग कार्य भायला फसे कातीया फग्रापंअडनदी</t>
+          <t>1742007002/RC/22012034321648 — सुदुर ग्राम संपर्क सडक 14.37 धरमा फ से रिछा फ अडनदी</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
-        <v>392000</v>
+        <v>1437000</v>
       </c>
       <c r="I939" s="2" t="n">
-        <v>358714</v>
+        <v>1181358.14</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>40087</v>
+        <v>42769</v>
       </c>
       <c r="K939" s="3" t="n">
-        <v>40411</v>
+        <v>43754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37643 — G.S.B.मार्ग पटेल फ, से राजू फ, रूलीबड अडनदी</t>
+          <t>1742007002/RC/22012034321652 — Sudur gram 14.37 pujara ke ghar se gudram f ruliad Adanadi</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
-        <v>499000</v>
+        <v>1437000</v>
       </c>
       <c r="I940" s="2" t="n">
-        <v>456776</v>
+        <v>583345</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>40019</v>
-[...1 lines deleted...]
-      <c r="K940" s="3"/>
+        <v>42763</v>
+      </c>
+      <c r="K940" s="3" t="n">
+        <v>43754</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37928 — घाट कटिंग हुसन्‍या फल्‍या से गिलदार फल्‍या झागटा ग्रा पं अडनदी</t>
+          <t>1742007002/RC/22012034321959 — cc road</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
-        <v>491000</v>
+        <v>0</v>
       </c>
       <c r="I941" s="2" t="n">
-        <v>468100</v>
+        <v>0</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>40338</v>
-[...3 lines deleted...]
-      </c>
+        <v>42663</v>
+      </c>
+      <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37942 — जी एस बी मार्ग राजू फ से पहाडसिग फ रूलीबड अडनदी</t>
+          <t>1742007002/RC/22012034323903 — cc road 2.40 vachan ke ghar se raju ke ghar tak Aadnadi</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>499000</v>
+        <v>25000</v>
       </c>
       <c r="I942" s="2" t="n">
-        <v>408844</v>
+        <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>40273</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K942" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/37975 — जी एस बी मार्ग डेगरया फ से रेवला पुल्‍या ग्रा पं अडनदी</t>
+          <t>1742007002/RC/22012034344631 — cc road main road se prakash k ghar tak</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>498000</v>
+        <v>720000</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>485100</v>
+        <v>179856</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>40392</v>
+        <v>42959</v>
       </c>
       <c r="K943" s="3" t="n">
-        <v>40422</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/3802 — घाट कटिग पटेल फल्‍या झागटा से मदन बारी फल्‍या तक ग्रा पे झागटा</t>
+          <t>1742007002/RC/22012034352305 — cc road prakash ke ghar se jagliya ke ghar tak 3.96 lakh</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
-        <v>499000</v>
+        <v>99000</v>
       </c>
       <c r="I944" s="2" t="n">
-        <v>540650</v>
+        <v>94928</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>39594</v>
+        <v>42983</v>
       </c>
       <c r="K944" s="3" t="n">
-        <v>40526</v>
+        <v>43273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/3803 — G S B मार्ग( निचला फल्‍या से सोलंकी फल्‍या तक ) गा पे नक्‍टीरानी</t>
+          <t>1742007002/RC/22012034370542 — cc road rulibad</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>40269</v>
+        <v>42839</v>
       </c>
       <c r="K945" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/38187 — जी एस बी मार्ग नान्‍या फ से जैमा फ रूलीबड ग्रा पं अडनदी</t>
+          <t>1742007002/RC/22012034443572 — सी.सी.रोड निर्माण भावसिंग नान्या के घर से आंगनवाडी तक लागत 5.10 लाख</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
-        <v>499000</v>
+        <v>76000</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>308151</v>
+        <v>105444</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>40634</v>
+        <v>43514</v>
       </c>
       <c r="K946" s="3" t="n">
-        <v>41836</v>
+        <v>43800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/38321 — मिटटीक़त मार्ग गिलदार फ से रामसिग फ ग्रा प अडनदी</t>
+          <t>1742007002/RC/22012034443577 — सी.सी रोड निर्माण आंगनवाडी से सवकारिया सुरसिंग के घर तक लागत 5.10 लाख</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
-        <v>479000</v>
+        <v>76000</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>256318</v>
+        <v>88914</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>40943</v>
+        <v>43514</v>
       </c>
       <c r="K947" s="3" t="n">
-        <v>42398</v>
+        <v>43800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RC/C01 — घाट कटिंग कार्य अड़नदी से डेंडल फल्‍या ग्राम झामटा ग्राम पंचायत अड़नदी</t>
+          <t>1742007002/RC/22012034477561 — cc road nirman sutariya ke ghar se versing ke ghar tak rulibad 5.10 lakh</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
-        <v>399600</v>
+        <v>76000</v>
       </c>
       <c r="I948" s="2" t="n">
-        <v>0</v>
+        <v>84576</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>39197</v>
-[...1 lines deleted...]
-      <c r="K948" s="3"/>
+        <v>43732</v>
+      </c>
+      <c r="K948" s="3" t="n">
+        <v>43889</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489912 — GKRA-NADEP NIRMAN (REVALSING DONGA) AADNADI</t>
+          <t>1742007002/RC/22012034477575 — cc road nirman suba ke ghar se jagan ke ghar tak adanadi 5.10 lakh</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
-        <v>12412.41</v>
+        <v>76000</v>
       </c>
       <c r="I949" s="2" t="n">
-        <v>2280</v>
+        <v>76344</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>44046</v>
+        <v>43732</v>
       </c>
       <c r="K949" s="3" t="n">
-        <v>45412</v>
+        <v>43800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489917 — GKRA-NADEP NIRMAN ( RICHYA NARSING ) AADNADI</t>
+          <t>1742007002/RC/22012034548522 — cc road nirman kary panchayat bhavan se patel ke ghar tak adnadi</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
-        <v>12412.41</v>
+        <v>76000</v>
       </c>
       <c r="I950" s="2" t="n">
-        <v>2280</v>
+        <v>87780</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>44046</v>
+        <v>44166</v>
       </c>
       <c r="K950" s="3" t="n">
-        <v>45412</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489919 — GKRA-NADEP NIRMAN ( KHUMSING RAJAN ) AADNADI</t>
+          <t>1742007002/RC/22012034599594 — cc road nirman ramesh ke ghar se handpump pass</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
-        <v>12412.41</v>
+        <v>75000</v>
       </c>
       <c r="I951" s="2" t="n">
-        <v>2280</v>
+        <v>72342</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>44046</v>
+        <v>44535</v>
       </c>
       <c r="K951" s="3" t="n">
-        <v>45412</v>
+        <v>44608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489920 — GKRA-NADEP NIRMAN ( MALSING NANA ) AADNADI</t>
+          <t>1742007002/RC/22012034600575 — c.c.road patel ke ghar se doctor ke ghar tak aadnadi</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
-        <v>12412.41</v>
+        <v>0</v>
       </c>
       <c r="I952" s="2" t="n">
-        <v>1900</v>
+        <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>44046</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K952" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489921 — GKRA-NADEP NIRMAN ( SAKARAM MOTI ) AADNADI</t>
+          <t>1742007002/RC/22012034600657 — cc road nirman patel ke ghar se daktar ke ghar tak</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
-        <v>12412.41</v>
+        <v>75000</v>
       </c>
       <c r="I953" s="2" t="n">
-        <v>2280</v>
+        <v>77460</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>44046</v>
+        <v>44535</v>
       </c>
       <c r="K953" s="3" t="n">
-        <v>45412</v>
+        <v>45333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489922 — GKRA-VERMI COMPOST NIRMAN ( BAHATTAR JAGLAYA ) AADNADI</t>
+          <t>1742007002/RC/22012034683755 — CC Road Nirman Puliya Se Upsawasth Kendra Tak Aadnadi</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
-        <v>13104.94</v>
+        <v>87000</v>
       </c>
       <c r="I954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>44037</v>
+        <v>45201</v>
       </c>
       <c r="K954" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489923 — GKRA-VERMI COMPOST NIRMAN ( FULSING RADU ) AADNADI</t>
+          <t>1742007002/RC/22012034683773 — CC Road Nirman Men Road Se Puliya Tak Aadnadi</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
-        <v>13467.4</v>
+        <v>44000</v>
       </c>
       <c r="I955" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>44050</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K955" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489924 — GKRA-VERMI COMPOST NIRMAN ( SHYAMA RICHIYA ) AADNADI</t>
+          <t>1742007002/RC/37289 — जीएस बी मार्ग ग्रा झामटा ईमानसिग फल्‍या से लकडीया फ अडनदी</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
-        <v>13016.37</v>
+        <v>499000</v>
       </c>
       <c r="I956" s="2" t="n">
-        <v>2280</v>
+        <v>486533</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>44050</v>
+        <v>39990</v>
       </c>
       <c r="K956" s="3" t="n">
-        <v>45412</v>
+        <v>40372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489925 — GKRA-VERMI COMPOST NIRMAN ( TARACHAND HEMRIYA ) AADNADI</t>
+          <t>1742007002/RC/37290 — जीएस बी मार्ग ग्रा झामटा  कान्‍या से ज्ञानसिग फल्‍या से लकडीया फ अडनदी</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
-        <v>13467.4</v>
+        <v>499000</v>
       </c>
       <c r="I957" s="2" t="n">
-        <v>2280</v>
+        <v>645150</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>44050</v>
+        <v>40000</v>
       </c>
       <c r="K957" s="3" t="n">
-        <v>45412</v>
+        <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1742007002/RS/22012034489926 — GKRA-VERMI COMPOST NIRMAN( JARDAR KAHARIYA ) AADNADI</t>
+          <t>1742007002/RC/37294 — G.S.B.मार्ग गिना पटेल फ, से काश्‍या फ, अडनदी</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
-        <v>13467.4</v>
+        <v>499000</v>
       </c>
       <c r="I958" s="2" t="n">
-        <v>2280</v>
+        <v>289040</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>44057</v>
-[...3 lines deleted...]
-      </c>
+        <v>40029</v>
+      </c>
+      <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1742007002/SK/9993649016 — Bharat Nirman Rajeev Gandhi Sewa Kendra,AADNADI</t>
+          <t>1742007002/RC/37298 — G.S.B.मार्ग काश्‍या फ,से ह‍िरमल फ, अडनदी</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
-        <v>1485000</v>
+        <v>499000</v>
       </c>
       <c r="I959" s="2" t="n">
-        <v>0</v>
+        <v>788988</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>42762</v>
-[...1 lines deleted...]
-      <c r="K959" s="3"/>
+        <v>40123</v>
+      </c>
+      <c r="K959" s="3" t="n">
+        <v>40528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/0001 — jkljk</t>
+          <t>1742007002/RC/37618 — घाट कटिग कार्य टेमरिया मेम्‍बर फ ग्रा पं अडनदी</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
-        <v>200000</v>
+        <v>392000</v>
       </c>
       <c r="I960" s="2" t="n">
-        <v>184</v>
+        <v>309978</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>38818</v>
+        <v>40122</v>
       </c>
       <c r="K960" s="3" t="n">
-        <v>39036</v>
+        <v>40244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/01 — कूप खनन अड्नदी (पॉच कूप)</t>
+          <t>1742007002/RC/37619 — घाट कटिग टेमरिया मेम्‍बर फ झांटा ग्रापं अडनदी</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
-        <v>52000</v>
+        <v>0</v>
       </c>
       <c r="I961" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J961" s="3" t="n">
-        <v>39024</v>
-[...3 lines deleted...]
-      </c>
+        <v>40090</v>
+      </c>
+      <c r="K961" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/02 — कूपखनन अडनदी रूलीबड (पांचकूप)</t>
+          <t>1742007002/RC/37628 — घाट कटिंग कार्य भायला फसे कातीया फग्रापंअडनदी</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
-        <v>52000</v>
+        <v>0</v>
       </c>
       <c r="I962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J962" s="3" t="n">
-        <v>39029</v>
-[...3 lines deleted...]
-      </c>
+        <v>40090</v>
+      </c>
+      <c r="K962" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/03 — कूपखनन अडनदी (झामटा) पांच कूप</t>
+          <t>1742007002/RC/37638 — घाट कटिंग कार्य भायला फसे कातीया फग्रापंअडनदी</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
-        <v>52000</v>
+        <v>392000</v>
       </c>
       <c r="I963" s="2" t="n">
-        <v>0</v>
+        <v>358714</v>
       </c>
       <c r="J963" s="3" t="n">
-        <v>38889</v>
+        <v>40087</v>
       </c>
       <c r="K963" s="3" t="n">
-        <v>39036</v>
+        <v>40411</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/1 — road</t>
+          <t>1742007002/RC/37643 — G.S.B.मार्ग पटेल फ, से राजू फ, रूलीबड अडनदी</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
-        <v>200000</v>
+        <v>499000</v>
       </c>
       <c r="I964" s="2" t="n">
-        <v>0</v>
+        <v>456776</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>39182</v>
+        <v>40019</v>
       </c>
       <c r="K964" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034432043 — nirmal nir 5.35(bhavsingh naniya)rulibad aadnadi</t>
+          <t>1742007002/RC/37928 — घाट कटिंग हुसन्‍या फल्‍या से गिलदार फल्‍या झागटा ग्रा पं अडनदी</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
-        <v>535000</v>
+        <v>491000</v>
       </c>
       <c r="I965" s="2" t="n">
-        <v>0</v>
+        <v>468100</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>43460</v>
-[...1 lines deleted...]
-      <c r="K965" s="3"/>
+        <v>40338</v>
+      </c>
+      <c r="K965" s="3" t="n">
+        <v>40485</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034439698 — khet talab nirman sonabai shildar</t>
+          <t>1742007002/RC/37942 — जी एस बी मार्ग राजू फ से पहाडसिग फ रूलीबड अडनदी</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
-        <v>288000</v>
+        <v>499000</v>
       </c>
       <c r="I966" s="2" t="n">
-        <v>0</v>
+        <v>408844</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K966" s="3"/>
+        <v>40273</v>
+      </c>
+      <c r="K966" s="3" t="n">
+        <v>40462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034573683 — Bouldar Check Dam (Membar Flya Jhangta) Aadnadi</t>
+          <t>1742007002/RC/37975 — जी एस बी मार्ग डेगरया फ से रेवला पुल्‍या ग्रा पं अडनदी</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I967" s="2" t="n">
-        <v>0</v>
+        <v>485100</v>
       </c>
       <c r="J967" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K967" s="3"/>
+        <v>40392</v>
+      </c>
+      <c r="K967" s="3" t="n">
+        <v>40422</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034573685 — Bouldar Check Dam (Guhada Flya Jhangta) Aadnadi</t>
+          <t>1742007002/RC/3802 — घाट कटिग पटेल फल्‍या झागटा से मदन बारी फल्‍या तक ग्रा पे झागटा</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I968" s="2" t="n">
-        <v>0</v>
+        <v>540650</v>
       </c>
       <c r="J968" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K968" s="3"/>
+        <v>39594</v>
+      </c>
+      <c r="K968" s="3" t="n">
+        <v>40526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034600414 — Terrace form pond(shantilal ke khet ke pass)aadnadi</t>
+          <t>1742007002/RC/3803 — G S B मार्ग( निचला फल्‍या से सोलंकी फल्‍या तक ) गा पे नक्‍टीरानी</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
-        <v>255651.33</v>
+        <v>498000</v>
       </c>
       <c r="I969" s="2" t="n">
-        <v>128820</v>
+        <v>0</v>
       </c>
       <c r="J969" s="3" t="n">
-        <v>44180</v>
-[...3 lines deleted...]
-      </c>
+        <v>40269</v>
+      </c>
+      <c r="K969" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034600417 — samudayik form pond( kasiram bishan ke khet ke pass) aadnadi</t>
+          <t>1742007002/RC/38187 — जी एस बी मार्ग नान्‍या फ से जैमा फ रूलीबड ग्रा पं अडनदी</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
-        <v>332962.02</v>
+        <v>499000</v>
       </c>
       <c r="I970" s="2" t="n">
-        <v>268878</v>
+        <v>308151</v>
       </c>
       <c r="J970" s="3" t="n">
-        <v>44180</v>
+        <v>40634</v>
       </c>
       <c r="K970" s="3" t="n">
-        <v>44413</v>
+        <v>41836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034600628 — Bolder chek dam nirman (gathya jaglay)aadmadi</t>
+          <t>1742007002/RC/38321 — मिटटीक़त मार्ग गिलदार फ से रामसिग फ ग्रा प अडनदी</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
-        <v>369287.71</v>
+        <v>479000</v>
       </c>
       <c r="I971" s="2" t="n">
-        <v>191954</v>
+        <v>256318</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>44221</v>
+        <v>40943</v>
       </c>
       <c r="K971" s="3" t="n">
-        <v>45333</v>
+        <v>42398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034600629 — Bolder chek dam nirman (sitaram gandas)aadmadi</t>
+          <t>1742007002/RC/C01 — घाट कटिंग कार्य अड़नदी से डेंडल फल्‍या ग्राम झामटा ग्राम पंचायत अड़नदी</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
-        <v>378636.77</v>
+        <v>399600</v>
       </c>
       <c r="I972" s="2" t="n">
-        <v>248550</v>
+        <v>0</v>
       </c>
       <c r="J972" s="3" t="n">
-        <v>44193</v>
-[...3 lines deleted...]
-      </c>
+        <v>39197</v>
+      </c>
+      <c r="K972" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797821 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (NANSING BIYANSING KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489912 — GKRA-NADEP NIRMAN (REVALSING DONGA) AADNADI</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
-        <v>0</v>
+        <v>12412.41</v>
       </c>
       <c r="I973" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J973" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K973" s="3"/>
+        <v>44046</v>
+      </c>
+      <c r="K973" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797825 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (TUVALYA JHANJHAD KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489917 — GKRA-NADEP NIRMAN ( RICHYA NARSING ) AADNADI</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
-        <v>0</v>
+        <v>12412.41</v>
       </c>
       <c r="I974" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J974" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K974" s="3"/>
+        <v>44046</v>
+      </c>
+      <c r="K974" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797830 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (MOTIRAM KAHRIYA KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489919 — GKRA-NADEP NIRMAN ( KHUMSING RAJAN ) AADNADI</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
-        <v>0</v>
+        <v>12412.41</v>
       </c>
       <c r="I975" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J975" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K975" s="3"/>
+        <v>44046</v>
+      </c>
+      <c r="K975" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C976" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D976" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E976" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F976" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797835 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (LAKDIYA BHIMSING KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489920 — GKRA-NADEP NIRMAN ( MALSING NANA ) AADNADI</t>
         </is>
       </c>
       <c r="G976" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H976" s="2" t="n">
-        <v>0</v>
+        <v>12412.41</v>
       </c>
       <c r="I976" s="2" t="n">
-        <v>0</v>
+        <v>1900</v>
       </c>
       <c r="J976" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K976" s="3"/>
+        <v>44046</v>
+      </c>
+      <c r="K976" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C977" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D977" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E977" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F977" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797839 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (JAGIRAM SILA KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489921 — GKRA-NADEP NIRMAN ( SAKARAM MOTI ) AADNADI</t>
         </is>
       </c>
       <c r="G977" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H977" s="2" t="n">
-        <v>0</v>
+        <v>12412.41</v>
       </c>
       <c r="I977" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J977" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K977" s="3"/>
+        <v>44046</v>
+      </c>
+      <c r="K977" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C978" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D978" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E978" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F978" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797844 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (RATAN SANPAT KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489922 — GKRA-VERMI COMPOST NIRMAN ( BAHATTAR JAGLAYA ) AADNADI</t>
         </is>
       </c>
       <c r="G978" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H978" s="2" t="n">
-        <v>0</v>
+        <v>13104.94</v>
       </c>
       <c r="I978" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J978" s="3" t="n">
-        <v>44300</v>
+        <v>44037</v>
       </c>
       <c r="K978" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C979" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D979" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E979" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F979" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797848 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (MIRSING BIYANSING KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489923 — GKRA-VERMI COMPOST NIRMAN ( FULSING RADU ) AADNADI</t>
         </is>
       </c>
       <c r="G979" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H979" s="2" t="n">
-        <v>0</v>
+        <v>13467.4</v>
       </c>
       <c r="I979" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J979" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K979" s="3"/>
+        <v>44050</v>
+      </c>
+      <c r="K979" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C980" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D980" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E980" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F980" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797854 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (NAYSING FAKRIYA KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489924 — GKRA-VERMI COMPOST NIRMAN ( SHYAMA RICHIYA ) AADNADI</t>
         </is>
       </c>
       <c r="G980" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H980" s="2" t="n">
-        <v>0</v>
+        <v>13016.37</v>
       </c>
       <c r="I980" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J980" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K980" s="3"/>
+        <v>44050</v>
+      </c>
+      <c r="K980" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C981" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D981" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E981" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F981" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797856 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (PRAKASH SANPAT KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489925 — GKRA-VERMI COMPOST NIRMAN ( TARACHAND HEMRIYA ) AADNADI</t>
         </is>
       </c>
       <c r="G981" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H981" s="2" t="n">
-        <v>0</v>
+        <v>13467.4</v>
       </c>
       <c r="I981" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J981" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K981" s="3"/>
+        <v>44050</v>
+      </c>
+      <c r="K981" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C982" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D982" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E982" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F982" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034797859 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (CHHAGAN SURSING KE KHET KE PAS) Aadnadi</t>
+          <t>1742007002/RS/22012034489926 — GKRA-VERMI COMPOST NIRMAN( JARDAR KAHARIYA ) AADNADI</t>
         </is>
       </c>
       <c r="G982" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H982" s="2" t="n">
-        <v>0</v>
+        <v>13467.4</v>
       </c>
       <c r="I982" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J982" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K982" s="3"/>
+        <v>44057</v>
+      </c>
+      <c r="K982" s="3" t="n">
+        <v>45412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C983" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D983" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E983" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F983" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809951 — CTR_GIS _EARTHAEN GULLY PLUG (NARSING BIYANSING)AADNADI</t>
+          <t>1742007002/SK/9993649016 — Bharat Nirman Rajeev Gandhi Sewa Kendra,AADNADI</t>
         </is>
       </c>
       <c r="G983" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H983" s="2" t="n">
-        <v>0</v>
+        <v>1485000</v>
       </c>
       <c r="I983" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J983" s="3" t="n">
-        <v>44318</v>
+        <v>42762</v>
       </c>
       <c r="K983" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C984" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D984" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E984" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F984" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809953 — CTR_GIS _EARTHAEN GULLY PLUG (MOTIRAM KAHARIYA)AADNADI</t>
+          <t>1742007002/WC/0001 — jkljk</t>
         </is>
       </c>
       <c r="G984" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H984" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I984" s="2" t="n">
-        <v>0</v>
+        <v>184</v>
       </c>
       <c r="J984" s="3" t="n">
-        <v>44318</v>
-[...1 lines deleted...]
-      <c r="K984" s="3"/>
+        <v>38818</v>
+      </c>
+      <c r="K984" s="3" t="n">
+        <v>39036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C985" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D985" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E985" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F985" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809960 — CTR_GIS _EARTHAEN GULLY PLUG (TUWALIYA JHANJHAD)AADNADI</t>
+          <t>1742007002/WC/01 — कूप खनन अड्नदी (पॉच कूप)</t>
         </is>
       </c>
       <c r="G985" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H985" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I985" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J985" s="3" t="n">
-        <v>44318</v>
-[...1 lines deleted...]
-      <c r="K985" s="3"/>
+        <v>39024</v>
+      </c>
+      <c r="K985" s="3" t="n">
+        <v>39036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C986" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D986" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E986" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F986" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809965 — CTR_GIS _EARTHAEN GULLY PLUG (LAKDIYA BHIMSING)AADNADI</t>
+          <t>1742007002/WC/02 — कूपखनन अडनदी रूलीबड (पांचकूप)</t>
         </is>
       </c>
       <c r="G986" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H986" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I986" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J986" s="3" t="n">
-        <v>44318</v>
-[...1 lines deleted...]
-      <c r="K986" s="3"/>
+        <v>39029</v>
+      </c>
+      <c r="K986" s="3" t="n">
+        <v>39041</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C987" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D987" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E987" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F987" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809969 — CTR_GIS _EARTHAEN GULLY PLUG (JAGIRAM SILA)AADNADI</t>
+          <t>1742007002/WC/03 — कूपखनन अडनदी (झामटा) पांच कूप</t>
         </is>
       </c>
       <c r="G987" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H987" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I987" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J987" s="3" t="n">
-        <v>44318</v>
-[...1 lines deleted...]
-      <c r="K987" s="3"/>
+        <v>38889</v>
+      </c>
+      <c r="K987" s="3" t="n">
+        <v>39036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C988" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D988" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E988" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F988" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809974 — CTR_GIS _EARTHAEN GULLY PLUG (RATAN SANPAT)AADNADI</t>
+          <t>1742007002/WC/1 — road</t>
         </is>
       </c>
       <c r="G988" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H988" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I988" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J988" s="3" t="n">
-        <v>44318</v>
+        <v>39182</v>
       </c>
       <c r="K988" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C989" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D989" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E989" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F989" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809981 — CTR_GIS _EARTHAEN GULLY PLUG (KISTAR TUKARAM)AADNADI</t>
+          <t>1742007002/WC/22012034432043 — nirmal nir 5.35(bhavsingh naniya)rulibad aadnadi</t>
         </is>
       </c>
       <c r="G989" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H989" s="2" t="n">
-        <v>0</v>
+        <v>535000</v>
       </c>
       <c r="I989" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J989" s="3" t="n">
-        <v>44318</v>
+        <v>43460</v>
       </c>
       <c r="K989" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C990" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D990" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E990" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F990" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809991 — CTR_GIS _EARTHAEN GULLY PLUG (NAYSING FAKRIYA)AADNADI</t>
+          <t>1742007002/WC/22012034439698 — khet talab nirman sonabai shildar</t>
         </is>
       </c>
       <c r="G990" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H990" s="2" t="n">
-        <v>0</v>
+        <v>288000</v>
       </c>
       <c r="I990" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J990" s="3" t="n">
-        <v>44318</v>
+        <v>43491</v>
       </c>
       <c r="K990" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C991" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D991" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E991" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F991" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034809995 — CTR_GIS _EARTHAEN GULLY PLUG (MIRSING BIYANSING)AADNADI</t>
+          <t>1742007002/WC/22012034573683 — Bouldar Check Dam (Membar Flya Jhangta) Aadnadi</t>
         </is>
       </c>
       <c r="G991" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H991" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I991" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J991" s="3" t="n">
-        <v>44318</v>
+        <v>43856</v>
       </c>
       <c r="K991" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C992" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D992" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E992" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F992" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034810007 — CTR_GIS _EARTHAEN GULLY PLUG (CHHAGAN SURSING)AADNADI</t>
+          <t>1742007002/WC/22012034573685 — Bouldar Check Dam (Guhada Flya Jhangta) Aadnadi</t>
         </is>
       </c>
       <c r="G992" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H992" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I992" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J992" s="3" t="n">
-        <v>44318</v>
+        <v>43856</v>
       </c>
       <c r="K992" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C993" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D993" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E993" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F993" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034951564 — Nistar talab nirman kary harsingh bhavsingh ke khet ke pas rulibad adnadi</t>
+          <t>1742007002/WC/22012034600414 — Terrace form pond(shantilal ke khet ke pass)aadnadi</t>
         </is>
       </c>
       <c r="G993" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H993" s="2" t="n">
-        <v>0</v>
+        <v>255651.33</v>
       </c>
       <c r="I993" s="2" t="n">
-        <v>0</v>
+        <v>128820</v>
       </c>
       <c r="J993" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K993" s="3"/>
+        <v>44180</v>
+      </c>
+      <c r="K993" s="3" t="n">
+        <v>45605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C994" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D994" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E994" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F994" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034951570 — Nistar talab nirman kary revalsingh donga ke khet ke pas jhampta adnadi</t>
+          <t>1742007002/WC/22012034600417 — samudayik form pond( kasiram bishan ke khet ke pass) aadnadi</t>
         </is>
       </c>
       <c r="G994" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H994" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I994" s="2" t="n">
-        <v>0</v>
+        <v>268878</v>
       </c>
       <c r="J994" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K994" s="3"/>
+        <v>44180</v>
+      </c>
+      <c r="K994" s="3" t="n">
+        <v>44413</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C995" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D995" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E995" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F995" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034951576 — Nistar talab nirman kary motiram aary ke khet ke pas adnadi</t>
+          <t>1742007002/WC/22012034600628 — Bolder chek dam nirman (gathya jaglay)aadmadi</t>
         </is>
       </c>
       <c r="G995" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H995" s="2" t="n">
-        <v>0</v>
+        <v>369287.71</v>
       </c>
       <c r="I995" s="2" t="n">
-        <v>0</v>
+        <v>191954</v>
       </c>
       <c r="J995" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K995" s="3"/>
+        <v>44221</v>
+      </c>
+      <c r="K995" s="3" t="n">
+        <v>45333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C996" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D996" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E996" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F996" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034964648 — Amrit Sarovar Mini Percolation Tank revalsingh donga ke khet ke pas jhampta adnadi</t>
+          <t>1742007002/WC/22012034600629 — Bolder chek dam nirman (sitaram gandas)aadmadi</t>
         </is>
       </c>
       <c r="G996" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H996" s="2" t="n">
-        <v>1438677.33</v>
+        <v>378636.77</v>
       </c>
       <c r="I996" s="2" t="n">
-        <v>1172185.33</v>
+        <v>248550</v>
       </c>
       <c r="J996" s="3" t="n">
-        <v>44690</v>
+        <v>44193</v>
       </c>
       <c r="K996" s="3" t="n">
-        <v>45605</v>
+        <v>45544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C997" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D997" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E997" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F997" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034964649 — Amrit Sarovar Mini Percolation Tank revalsingh donga ke khet ke pas jhampta adnadi</t>
+          <t>1742007002/WC/22012034797821 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (NANSING BIYANSING KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G997" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H997" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I997" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J997" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K997" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C998" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D998" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E998" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F998" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034964652 — harsingh bhavsingh ke khet ke pas rulibad adnadi</t>
+          <t>1742007002/WC/22012034797825 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (TUVALYA JHANJHAD KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G998" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H998" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I998" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J998" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K998" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C999" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D999" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E999" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F999" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012034965596 — Amrit Sarovar Mini Percolation Tank harsingh bhavsingh ke khet ke pas rulibad adnadi</t>
+          <t>1742007002/WC/22012034797830 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (MOTIRAM KAHRIYA KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G999" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H999" s="2" t="n">
-        <v>1362477.36</v>
+        <v>0</v>
       </c>
       <c r="I999" s="2" t="n">
-        <v>1066966.69</v>
+        <v>0</v>
       </c>
       <c r="J999" s="3" t="n">
-        <v>44690</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K999" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1000" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1000" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1000" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1000" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139457 — Samudayik Boldar Chek Dam Kalu Pida ke khet ke pass Aadanadi</t>
+          <t>1742007002/WC/22012034797835 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (LAKDIYA BHIMSING KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G1000" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1000" s="2" t="n">
-        <v>187296.14</v>
+        <v>0</v>
       </c>
       <c r="I1000" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1000" s="3" t="n">
-        <v>45201</v>
+        <v>44300</v>
       </c>
       <c r="K1000" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1001" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1001" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1001" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1001" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139469 — Samudayik Boldar Chek Dam Chavalsing Sadu ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034797839 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (JAGIRAM SILA KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G1001" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1001" s="2" t="n">
-        <v>211753.74</v>
+        <v>0</v>
       </c>
       <c r="I1001" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1001" s="3" t="n">
-        <v>45201</v>
+        <v>44300</v>
       </c>
       <c r="K1001" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1002" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1002" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1002" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1002" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139474 — Samudayik Boldar Chek Dam Motiram Kahariya ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034797844 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (RATAN SANPAT KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G1002" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1002" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1002" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1002" s="3" t="n">
-        <v>45201</v>
+        <v>44300</v>
       </c>
       <c r="K1002" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1003" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1003" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1003" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1003" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139479 — Samudayik Boldar Chek Dam Hirmal Biyansing ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034797848 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (MIRSING BIYANSING KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G1003" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1003" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1003" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1003" s="3" t="n">
-        <v>45201</v>
+        <v>44300</v>
       </c>
       <c r="K1003" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1004" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1004" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1004" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1004" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139487 — Samudayik Boldar Chek Dam Mahariya Jiriya ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034797854 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (NAYSING FAKRIYA KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G1004" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1004" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1004" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1004" s="3" t="n">
-        <v>45201</v>
+        <v>44300</v>
       </c>
       <c r="K1004" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1005" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1005" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1005" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1005" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139494 — Samudayik Khet Talab Bhajansing Dharamsng ke khet ke pass Aadndi</t>
+          <t>1742007002/WC/22012034797856 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (PRAKASH SANPAT KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G1005" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1005" s="2" t="n">
-        <v>126762.84</v>
+        <v>0</v>
       </c>
       <c r="I1005" s="2" t="n">
-        <v>1944</v>
+        <v>0</v>
       </c>
       <c r="J1005" s="3" t="n">
-        <v>45414</v>
+        <v>44300</v>
       </c>
       <c r="K1005" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1006" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1006" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1006" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1006" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139500 — Samudayik Khet Talab Fulsing Radu ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034797859 — CTR_GIS_EARTHAEN GULLY PLUG NIRMAN (CHHAGAN SURSING KE KHET KE PAS) Aadnadi</t>
         </is>
       </c>
       <c r="G1006" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1006" s="2" t="n">
-        <v>385261.22</v>
+        <v>0</v>
       </c>
       <c r="I1006" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1006" s="3" t="n">
-        <v>45201</v>
+        <v>44300</v>
       </c>
       <c r="K1006" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1007" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1007" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1007" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1007" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139506 — Samudaik Khet Talab Bhayla Rama ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034809951 — CTR_GIS _EARTHAEN GULLY PLUG (NARSING BIYANSING)AADNADI</t>
         </is>
       </c>
       <c r="G1007" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1007" s="2" t="n">
-        <v>385261.22</v>
+        <v>0</v>
       </c>
       <c r="I1007" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1007" s="3" t="n">
-        <v>45201</v>
+        <v>44318</v>
       </c>
       <c r="K1007" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1008" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1008" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1008" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1008" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035139514 — Samudayik Khet Talab Munna Bhyasing ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034809953 — CTR_GIS _EARTHAEN GULLY PLUG (MOTIRAM KAHARIYA)AADNADI</t>
         </is>
       </c>
       <c r="G1008" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1008" s="2" t="n">
-        <v>126762.84</v>
+        <v>0</v>
       </c>
       <c r="I1008" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1008" s="3" t="n">
-        <v>45201</v>
+        <v>44318</v>
       </c>
       <c r="K1008" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1009" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1009" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1009" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1009" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035140709 — Samudayik Boldar Chek Dam Revalsing Nansing ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034809960 — CTR_GIS _EARTHAEN GULLY PLUG (TUWALIYA JHANJHAD)AADNADI</t>
         </is>
       </c>
       <c r="G1009" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H1009" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1009" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1009" s="3" t="n">
-        <v>45201</v>
+        <v>44318</v>
       </c>
       <c r="K1009" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
       <c r="A1010" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1010" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1010" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1010" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1010" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035174230 — Bolder Check Dem Aadnadi</t>
+          <t>1742007002/WC/22012034809965 — CTR_GIS _EARTHAEN GULLY PLUG (LAKDIYA BHIMSING)AADNADI</t>
         </is>
       </c>
       <c r="G1010" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1010" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1010" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1010" s="3" t="n">
-        <v>45383</v>
+        <v>44318</v>
       </c>
       <c r="K1010" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
       <c r="A1011" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1011" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1011" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1011" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1011" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035249080 — Nistar Talab Nirman Upsarpanch Falya Aadnadi</t>
+          <t>1742007002/WC/22012034809969 — CTR_GIS _EARTHAEN GULLY PLUG (JAGIRAM SILA)AADNADI</t>
         </is>
       </c>
       <c r="G1011" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1011" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1011" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1011" s="3" t="n">
-        <v>45683</v>
+        <v>44318</v>
       </c>
       <c r="K1011" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
       <c r="A1012" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1012" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1012" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1012" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1012" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035258694 — Samudayik Boldar Chek Dam Revalsing Nansing ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034809974 — CTR_GIS _EARTHAEN GULLY PLUG (RATAN SANPAT)AADNADI</t>
         </is>
       </c>
       <c r="G1012" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1012" s="2" t="n">
-        <v>320135.12</v>
+        <v>0</v>
       </c>
       <c r="I1012" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1012" s="3" t="n">
-        <v>45748</v>
+        <v>44318</v>
       </c>
       <c r="K1012" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
       <c r="A1013" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1013" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1013" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1013" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1013" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035258700 — Boldar Chek Dam Shyamu Richha  ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034809981 — CTR_GIS _EARTHAEN GULLY PLUG (KISTAR TUKARAM)AADNADI</t>
         </is>
       </c>
       <c r="G1013" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1013" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1013" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1013" s="3" t="n">
-        <v>45748</v>
+        <v>44318</v>
       </c>
       <c r="K1013" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
       <c r="A1014" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1014" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1014" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1014" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1014" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035258721 — Samudayik Boldar Chek Dam Tuvalya Jhanjhad  khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034809991 — CTR_GIS _EARTHAEN GULLY PLUG (NAYSING FAKRIYA)AADNADI</t>
         </is>
       </c>
       <c r="G1014" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1014" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1014" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1014" s="3" t="n">
-        <v>45748</v>
+        <v>44318</v>
       </c>
       <c r="K1014" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
       <c r="A1015" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1015" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1015" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1015" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1015" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035259110 — Samudayik Khet Talab Chekli Bai Pandu ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034809995 — CTR_GIS _EARTHAEN GULLY PLUG (MIRSING BIYANSING)AADNADI</t>
         </is>
       </c>
       <c r="G1015" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1015" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1015" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1015" s="3" t="n">
-        <v>45748</v>
+        <v>44318</v>
       </c>
       <c r="K1015" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
       <c r="A1016" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1016" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1016" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E1016" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F1016" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035289787 — Samudayik Khet Talab Tuvalya Jhanjhad ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034810007 — CTR_GIS _EARTHAEN GULLY PLUG (CHHAGAN SURSING)AADNADI</t>
         </is>
       </c>
       <c r="G1016" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1016" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1016" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1016" s="3" t="n">
-        <v>45767</v>
+        <v>44318</v>
       </c>
       <c r="K1016" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
       <c r="A1017" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C1017" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1017" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E1017" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1017" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/22012035289791 — Samudayik Khet Talab Tuvalya Jhanjhad ke khet ke pass Aadnadi</t>
+          <t>1742007002/WC/22012034951564 — Nistar talab nirman kary harsingh bhavsingh ke khet ke pas rulibad adnadi</t>
         </is>
       </c>
       <c r="G1017" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1017" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1017" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1017" s="3" t="n">
-        <v>45767</v>
+        <v>44665</v>
       </c>
       <c r="K1017" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
       <c r="A1018" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C1018" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1018" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E1018" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1018" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/6 — निस्‍तारी तालाब अड्नदी</t>
+          <t>1742007002/WC/22012034951570 — Nistar talab nirman kary revalsingh donga ke khet ke pas jhampta adnadi</t>
         </is>
       </c>
       <c r="G1018" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1018" s="2" t="n">
-        <v>356400</v>
+        <v>0</v>
       </c>
       <c r="I1018" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1018" s="3" t="n">
-        <v>38847</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K1018" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
       <c r="A1019" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C1019" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1019" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E1019" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1019" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/9993669955 — cct ccp</t>
+          <t>1742007002/WC/22012034951576 — Nistar talab nirman kary motiram aary ke khet ke pas adnadi</t>
         </is>
       </c>
       <c r="G1019" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1019" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1019" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1019" s="3" t="n">
-        <v>42395</v>
+        <v>44665</v>
       </c>
       <c r="K1019" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C1020" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1020" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E1020" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F1020" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/9993672077 — Nistar talab 10.00 patel f rulibad aadnadi</t>
+          <t>1742007002/WC/22012034964648 — Amrit Sarovar Mini Percolation Tank revalsingh donga ke khet ke pas jhampta adnadi</t>
         </is>
       </c>
       <c r="G1020" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H1020" s="2" t="n">
-        <v>0</v>
+        <v>1438677.33</v>
       </c>
       <c r="I1020" s="2" t="n">
-        <v>0</v>
+        <v>1172185.33</v>
       </c>
       <c r="J1020" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K1020" s="3"/>
+        <v>44690</v>
+      </c>
+      <c r="K1020" s="3" t="n">
+        <v>45605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C1021" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1021" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E1021" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F1021" s="1" t="inlineStr">
         <is>
-          <t>1742007002/WC/9993672078 — Nistar talab 10.00 patel f se bad f rulibad aadnadi</t>
+          <t>1742007002/WC/22012034964649 — Amrit Sarovar Mini Percolation Tank revalsingh donga ke khet ke pas jhampta adnadi</t>
         </is>
       </c>
       <c r="G1021" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H1021" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1021" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1021" s="3" t="n">
-        <v>42395</v>
+        <v>44665</v>
       </c>
       <c r="K1021" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C1022" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1022" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E1022" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F1022" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012034964652 — harsingh bhavsingh ke khet ke pas rulibad adnadi</t>
+        </is>
+      </c>
+      <c r="G1022" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1022" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1022" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1022" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K1022" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
+      <c r="A1023" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1023" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C1023" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1023" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E1023" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F1023" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012034965596 — Amrit Sarovar Mini Percolation Tank harsingh bhavsingh ke khet ke pas rulibad adnadi</t>
+        </is>
+      </c>
+      <c r="G1023" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1023" s="2" t="n">
+        <v>1362477.36</v>
+      </c>
+      <c r="I1023" s="2" t="n">
+        <v>1066966.69</v>
+      </c>
+      <c r="J1023" s="3" t="n">
+        <v>44690</v>
+      </c>
+      <c r="K1023" s="3" t="n">
+        <v>45605</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
+      <c r="A1024" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1024" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1024" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1024" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1024" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1024" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139457 — Samudayik Boldar Chek Dam Kalu Pida ke khet ke pass Aadanadi</t>
+        </is>
+      </c>
+      <c r="G1024" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1024" s="2" t="n">
+        <v>187296.14</v>
+      </c>
+      <c r="I1024" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1024" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1024" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
+      <c r="A1025" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1025" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1025" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1025" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1025" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1025" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139469 — Samudayik Boldar Chek Dam Chavalsing Sadu ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1025" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1025" s="2" t="n">
+        <v>211753.74</v>
+      </c>
+      <c r="I1025" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1025" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1025" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
+      <c r="A1026" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1026" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1026" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1026" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1026" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1026" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139474 — Samudayik Boldar Chek Dam Motiram Kahariya ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1026" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1026" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1026" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1026" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1026" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
+      <c r="A1027" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1027" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1027" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1027" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1027" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1027" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139479 — Samudayik Boldar Chek Dam Hirmal Biyansing ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1027" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1027" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1027" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1027" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1027" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
+      <c r="A1028" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1028" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1028" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1028" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1028" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1028" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139487 — Samudayik Boldar Chek Dam Mahariya Jiriya ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1028" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1028" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1028" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1028" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1028" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
+      <c r="A1029" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1029" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C1029" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1029" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1029" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1029" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139494 — Samudayik Khet Talab Bhajansing Dharamsng ke khet ke pass Aadndi</t>
+        </is>
+      </c>
+      <c r="G1029" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1029" s="2" t="n">
+        <v>126762.84</v>
+      </c>
+      <c r="I1029" s="2" t="n">
+        <v>1944</v>
+      </c>
+      <c r="J1029" s="3" t="n">
+        <v>45414</v>
+      </c>
+      <c r="K1029" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
+      <c r="A1030" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1030" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1030" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1030" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1030" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1030" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139500 — Samudayik Khet Talab Fulsing Radu ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1030" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1030" s="2" t="n">
+        <v>385261.22</v>
+      </c>
+      <c r="I1030" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1030" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1030" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
+      <c r="A1031" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1031" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1031" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1031" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1031" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1031" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139506 — Samudaik Khet Talab Bhayla Rama ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1031" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1031" s="2" t="n">
+        <v>385261.22</v>
+      </c>
+      <c r="I1031" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1031" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1031" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
+      <c r="A1032" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1032" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1032" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1032" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1032" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1032" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035139514 — Samudayik Khet Talab Munna Bhyasing ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1032" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1032" s="2" t="n">
+        <v>126762.84</v>
+      </c>
+      <c r="I1032" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1032" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1032" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
+      <c r="A1033" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1033" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C1033" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1033" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1033" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1033" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035140709 — Samudayik Boldar Chek Dam Revalsing Nansing ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1033" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1033" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1033" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1033" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K1033" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
+      <c r="A1034" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1034" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C1034" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1034" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1034" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1034" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035174230 — Bolder Check Dem Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1034" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H1034" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1034" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1034" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K1034" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
+      <c r="A1035" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1035" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C1035" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1035" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E1035" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1035" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035249080 — Nistar Talab Nirman Upsarpanch Falya Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1035" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H1035" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1035" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1035" s="3" t="n">
+        <v>45683</v>
+      </c>
+      <c r="K1035" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
+      <c r="A1036" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1036" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C1036" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1036" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1036" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1036" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035258694 — Samudayik Boldar Chek Dam Revalsing Nansing ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1036" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H1036" s="2" t="n">
+        <v>320135.12</v>
+      </c>
+      <c r="I1036" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1036" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K1036" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
+      <c r="A1037" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1037" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C1037" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1037" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1037" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1037" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035258700 — Boldar Chek Dam Shyamu Richha  ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1037" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H1037" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1037" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1037" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K1037" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
+      <c r="A1038" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1038" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C1038" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1038" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1038" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1038" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035258721 — Samudayik Boldar Chek Dam Tuvalya Jhanjhad  khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1038" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H1038" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1038" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1038" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K1038" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
+      <c r="A1039" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1039" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C1039" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1039" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1039" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1039" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035259110 — Samudayik Khet Talab Chekli Bai Pandu ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1039" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H1039" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1039" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1039" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K1039" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
+      <c r="A1040" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1040" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C1040" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1040" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E1040" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1040" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035289787 — Samudayik Khet Talab Tuvalya Jhanjhad ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1040" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H1040" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1040" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1040" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K1040" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
+      <c r="A1041" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1041" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C1041" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1041" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E1041" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1041" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/22012035289791 — Samudayik Khet Talab Tuvalya Jhanjhad ke khet ke pass Aadnadi</t>
+        </is>
+      </c>
+      <c r="G1041" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H1041" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1041" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1041" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K1041" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
+      <c r="A1042" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1042" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C1042" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1042" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1042" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1042" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/6 — निस्‍तारी तालाब अड्नदी</t>
+        </is>
+      </c>
+      <c r="G1042" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1042" s="2" t="n">
+        <v>356400</v>
+      </c>
+      <c r="I1042" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1042" s="3" t="n">
+        <v>38847</v>
+      </c>
+      <c r="K1042" s="3" t="n">
+        <v>38913</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1043">
+      <c r="A1043" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1043" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C1043" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1043" s="1" t="inlineStr">
+        <is>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1043" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1043" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/9993669955 — cct ccp</t>
+        </is>
+      </c>
+      <c r="G1043" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1043" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1043" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1043" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K1043" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1044">
+      <c r="A1044" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1044" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C1044" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1044" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1044" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1044" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/9993672077 — Nistar talab 10.00 patel f rulibad aadnadi</t>
+        </is>
+      </c>
+      <c r="G1044" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1044" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1044" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1044" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K1044" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1045">
+      <c r="A1045" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1045" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C1045" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1045" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1045" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1045" s="1" t="inlineStr">
+        <is>
+          <t>1742007002/WC/9993672078 — Nistar talab 10.00 patel f se bad f rulibad aadnadi</t>
+        </is>
+      </c>
+      <c r="G1045" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1045" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1045" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1045" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K1045" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1046">
+      <c r="A1046" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B1046" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C1022" s="1" t="inlineStr">
+      <c r="C1046" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D1022" s="1" t="inlineStr">
+      <c r="D1046" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E1022" s="1" t="inlineStr">
+      <c r="E1046" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F1022" s="1" t="inlineStr">
+      <c r="F1046" s="1" t="inlineStr">
         <is>
           <t>1742/RC/22012034151282 — जी एस बी मार्ग खडडा फल्‍या से बेरसया (42.40)RES</t>
         </is>
       </c>
-      <c r="G1022" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H1022" s="2" t="n">
+      <c r="G1046" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1046" s="2" t="n">
         <v>4240000</v>
       </c>
-      <c r="I1022" s="2" t="n">
+      <c r="I1046" s="2" t="n">
         <v>3730302.6</v>
       </c>
-      <c r="J1022" s="3" t="n">
+      <c r="J1046" s="3" t="n">
         <v>40489</v>
       </c>
-      <c r="K1022" s="3" t="n">
+      <c r="K1046" s="3" t="n">
         <v>40670</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>