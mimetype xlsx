--- v0 (2026-08-15)
+++ v1 (2026-10-01)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K50"/>
+  <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-15 03:24:12</t>
+          <t>Exported on: 2026-10-01 16:04:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1561,524 +1561,526 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/1988957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2656333</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/2305924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2683313</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>43684</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/2306188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2736728</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>43684</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/3196184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5225915</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44374</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/3196486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5206314</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44371</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/3210468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4171120</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44917</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/3218344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4800949</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44504</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/3226166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2079052</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44384</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/3240690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5524281</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44546</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1742007046/IF/IAY/4290893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121771588</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45189</v>
       </c>
-      <c r="K48" s="3"/>
+      <c r="K48" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1742007046/WC/22012034891344 — repair of stop dam sarpanch falya</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>79245.51</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44605</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
@@ -2087,50 +2089,97 @@
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1742007046/WC/22012035174300 — Bolder Check dem Nirman Kamod cha</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K50" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>1742007046/WC/VB/22012035336073 — bolder check dam nirman shantidham ke pass kamod cha</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I51" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>46250</v>
+      </c>
+      <c r="K51" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>