--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K463"/>
+  <dimension ref="A1:K465"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 10:33:10</t>
+          <t>Exported on: 2026-10-21 17:15:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,51 +322,51 @@
       <c r="J12" s="3" t="n">
         <v>42578</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>42692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1742007004/IF/IAY/202413 — Construction of IAY House -IAY REG. NO. MP-42-007-004-001/150</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42451</v>
@@ -418,333 +418,333 @@
       <c r="J14" s="3" t="n">
         <v>44761</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>45274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1742007004/IF/IAY/202415 — Construction of IAY House -IAY REG. NO. MP-42-007-004-001/201</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>42451</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1742007004/IF/IAY/202416 — Construction of IAY House -IAY REG. NO. MP-42-007-004-001/25</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>42451</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1742007004/IF/IAY/202417 — Construction of IAY House -IAY REG. NO. MP-42-007-004-001/41</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>42451</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1742007004/IF/IAY/202418 — Construction of IAY House -IAY REG. NO. MP-42-007-004-001/50</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>42451</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1742007004/IF/IAY/202419 — Construction of IAY House -IAY REG. NO. MP-42-007-004-001/62</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42451</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1742007004/IF/IAY/202420 — Construction of IAY House -IAY REG. NO. MP-42-007-004-001/66</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>42451</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1742007004/IF/IAY/205472 — Construction of IAY House -IAY REG. NO. MP-42-007-004-001/192</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>42451</v>
@@ -2683,98 +2683,98 @@
       <c r="J61" s="3" t="n">
         <v>44427</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>45264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/22012034605823 — Cattle Shed Nirman Kary Bijapuri {Harsing Sekdiya}</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>15960</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>44121</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/22012034605825 — Cattie Shed Nirman Kary Bijapuri {Pratap Bhavsing}</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>13680</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44121</v>
@@ -3837,51 +3837,51 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>44339</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/22012034767615 — CTR_GIS_Khet Talab Nirman Kary Bijapuri (Sakharam Khumsimng</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>84774</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>44373</v>
@@ -5306,51 +5306,51 @@
       <c r="J116" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/22012035429367 — JGSA Rrcharge Structure Kapil Dhara Kup Ke Pas  Bhangi Hisla Bijapuri</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45761</v>
@@ -5402,51 +5402,51 @@
       <c r="J118" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/22012035429412 — JGSA Rrcharge Structure Kapil Dhara Kup Ke Pas  Jama bhurla Bijapuri</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45761</v>
@@ -5496,51 +5496,51 @@
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/22012035429583 — Khet Talab Sayaram jirban</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45761</v>
@@ -5690,51 +5690,51 @@
       <c r="J124" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/22012035535375 — JGSA Rrcharge Structure Kapil Dhara Kup Ke Pas Sardar Anta Bijapuri</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45797</v>
@@ -13565,51 +13565,51 @@
       <c r="J287" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/4554570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113761488</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>8840</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45920</v>
@@ -13759,51 +13759,51 @@
       <c r="J291" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>45847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/4561004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114997164</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>13706</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45689</v>
@@ -14002,51 +14002,51 @@
       <c r="J296" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/4820664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115185513</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>14882</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45724</v>
@@ -14245,51 +14245,51 @@
       <c r="J301" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/4859413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130489137</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>19782</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45724</v>
@@ -14441,51 +14441,51 @@
       <c r="J305" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>45940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5155713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106482590</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>17680</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45800</v>
@@ -14637,100 +14637,100 @@
       <c r="J309" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5160174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106509226</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>22960</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5160877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115035508</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>3640</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46079</v>
@@ -14880,78 +14880,80 @@
       <c r="J314" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>45940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5170295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113884143</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>22360</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45800</v>
       </c>
-      <c r="K315" s="3"/>
+      <c r="K315" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14976,51 +14978,51 @@
       <c r="J316" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5176052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545690</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>14820</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45810</v>
@@ -15121,51 +15123,51 @@
       <c r="J319" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5178593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106452123</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45726</v>
@@ -15413,51 +15415,51 @@
       <c r="J325" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5193083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133704026</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>19580</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45800</v>
@@ -15560,122 +15562,122 @@
       <c r="J328" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5201746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115024311</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>18200</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5203934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115251239</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>8400</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15754,73 +15756,73 @@
       <c r="J332" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5210917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114989326</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>10220</v>
+        <v>1820</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16144,51 +16146,51 @@
       <c r="J340" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5224483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115252334</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>15340</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45800</v>
@@ -16242,98 +16244,98 @@
       <c r="J342" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5229744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106691012</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>21840</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5229865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113752118</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>22360</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45800</v>
@@ -16387,51 +16389,51 @@
       <c r="J345" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5384177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114987301</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>14040</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46147</v>
@@ -16632,51 +16634,51 @@
       <c r="J350" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5393141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117962040</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>20020</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45889</v>
@@ -16826,51 +16828,51 @@
       <c r="J354" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5397312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106075311</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>17680</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45800</v>
@@ -17167,51 +17169,51 @@
       <c r="J361" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5408619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545764</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>14560</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46129</v>
@@ -17314,51 +17316,51 @@
       <c r="J364" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5488262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106486434</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>21840</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45847</v>
@@ -17510,51 +17512,51 @@
       <c r="J368" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5558121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113549171</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>22960</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45863</v>
@@ -17657,98 +17659,98 @@
       <c r="J371" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5602341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106476453</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>18200</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5602412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106254071</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>14560</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45863</v>
@@ -17851,51 +17853,51 @@
       <c r="J375" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5615815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106519228</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>3640</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46173</v>
@@ -17947,51 +17949,51 @@
       <c r="J377" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5653699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115251623</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>17420</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45927</v>
@@ -18143,3965 +18145,4063 @@
       <c r="J381" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5699271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106507337</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>1820</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46158</v>
       </c>
-      <c r="K382" s="3"/>
+      <c r="K382" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5699399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115027750</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>9187.2</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5699559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106515817</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>19153.6</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45898</v>
       </c>
-      <c r="K384" s="3"/>
+      <c r="K384" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1742007092/IF/IAY/5700197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114960469</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>22880</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1742007092/IF/IAY/830196 — Construction of IAY House -IAY REG. NO. MP2433836</t>
+          <t>1742007092/IF/IAY/6249627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113544384</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>13560</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43109</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1742007092/IF/IAY/830220 — Construction of IAY House -IAY REG. NO. MP2546750</t>
+          <t>1742007092/IF/IAY/6324807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106691134</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15648</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43109</v>
-[...3 lines deleted...]
-      </c>
+        <v>46133</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1742007092/IF/IAY/915597 — Construction of IAY House -IAY REG. NO. MP2356607</t>
+          <t>1742007092/IF/IAY/830196 — Construction of IAY House -IAY REG. NO. MP2433836</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>14604</v>
+        <v>13560</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>43109</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>43429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1742007092/IF/IAY/920893 — Construction of IAY House -IAY REG. NO. MP2433734</t>
+          <t>1742007092/IF/IAY/830220 — Construction of IAY House -IAY REG. NO. MP2546750</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>16608</v>
+        <v>15648</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>43109</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43353</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1742007092/IF/IAY/927081 — Construction of IAY House -IAY REG. NO. MP2546422</t>
+          <t>1742007092/IF/IAY/915597 — Construction of IAY House -IAY REG. NO. MP2356607</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>10962</v>
+        <v>14604</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43417</v>
+        <v>43109</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>43656</v>
+        <v>43429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1742007092/IF/IAY/927102 — Construction of IAY House -IAY REG. NO. MP2546786</t>
+          <t>1742007092/IF/IAY/920893 — Construction of IAY House -IAY REG. NO. MP2433734</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>1032</v>
+        <v>16608</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>43109</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>45412</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1742007092/IF/IAY/982891 — Construction of IAY House -IAY REG. NO. MP3997675</t>
+          <t>1742007092/IF/IAY/927081 — Construction of IAY House -IAY REG. NO. MP2546422</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>17480</v>
+        <v>10962</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43109</v>
+        <v>43417</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>43337</v>
+        <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1742007092/IF/IAY/997617 — Construction of IAY House -IAY REG. NO. MP3843870</t>
+          <t>1742007092/IF/IAY/927102 — Construction of IAY House -IAY REG. NO. MP2546786</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>12384</v>
+        <v>1032</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43101</v>
+        <v>43109</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>45412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1742007092/LD/22012034298939 — Shantidham 1.80 goi nadi par bijapuri</t>
+          <t>1742007092/IF/IAY/982891 — Construction of IAY House -IAY REG. NO. MP3997675</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>142666.8</v>
+        <v>17480</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42766</v>
+        <v>43109</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>43656</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1742007092/LD/22012034568255 — Ma Ki Bagiya  Prathmik Shala Parisr Me (Bijapuri)</t>
+          <t>1742007092/IF/IAY/997617 — Construction of IAY House -IAY REG. NO. MP3843870</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>10527.31</v>
+        <v>15480</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>600</v>
+        <v>12384</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44640</v>
+        <v>43101</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>45329</v>
+        <v>45412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1742007092/PG/22012034311891 — khel medan patel faliya  goi nadi ke pass 1.86</t>
+          <t>1742007092/LD/22012034298939 — Shantidham 1.80 goi nadi par bijapuri</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>186000</v>
+        <v>180000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>129318</v>
+        <v>142666.8</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42887</v>
+        <v>42766</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>43674</v>
+        <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034208374 — खेत सडक योजना (10.24 खरत्‍या फ से नवलपुरा मार्ग) ब</t>
+          <t>1742007092/LD/22012034568255 — Ma Ki Bagiya  Prathmik Shala Parisr Me (Bijapuri)</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>1024000</v>
+        <v>10527.31</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>16982.3</v>
+        <v>600</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41695</v>
+        <v>44640</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42836</v>
+        <v>45329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034215459 — C C Rod(4.53 Dhanora Rod se Hemnt ke Ghhar tah) Bi</t>
+          <t>1742007092/PG/22012034311891 — khel medan patel faliya  goi nadi ke pass 1.86</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>144194</v>
+        <v>186000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>105495.19</v>
+        <v>129318</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41723</v>
+        <v>42887</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>41814</v>
+        <v>43674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034305811 — cc road dursingh ke ghar se jama ke ghar tak bijapuri</t>
+          <t>1742007092/RC/22012034208374 — खेत सडक योजना (10.24 खरत्‍या फ से नवलपुरा मार्ग) ब</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>171000</v>
+        <v>1024000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>16982.3</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>41695</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>42836</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034305836 — cc road 5.72 school se bhimsingh ke ghar tak bijapuri</t>
+          <t>1742007092/RC/22012034215459 — C C Rod(4.53 Dhanora Rod se Hemnt ke Ghhar tah) Bi</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>171000</v>
+        <v>144194</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>105495.19</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>41723</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>41814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034309730 — Khet Sadak Nirman Karay Bijapuri (Mehta Faliya Se PipliyaGoi Kakad Tak)</t>
+          <t>1742007092/RC/22012034305811 — cc road dursingh ke ghar se jama ke ghar tak bijapuri</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>171000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034309732 — C.C. Road Nirman Karay Bijapuri (Kasya Ke Ghar Se Hendpamp Tak Sulya Faliya)</t>
+          <t>1742007092/RC/22012034305836 — cc road 5.72 school se bhimsingh ke ghar tak bijapuri</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>171000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034309747 — C.C. Road Nirman Karay Bijapuri (School Se Bhangi Ke Ghar Tak)</t>
+          <t>1742007092/RC/22012034309730 — Khet Sadak Nirman Karay Bijapuri (Mehta Faliya Se PipliyaGoi Kakad Tak)</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034322059 — cc road 2.40 mangiya ke ghar se ganjiya ke ghar tak bijapuri</t>
+          <t>1742007092/RC/22012034309732 — C.C. Road Nirman Karay Bijapuri (Kasya Ke Ghar Se Hendpamp Tak Sulya Faliya)</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42645</v>
+        <v>42395</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034323924 — cc road 4.80bhangi ke ghar se handpump tak bijapuri</t>
+          <t>1742007092/RC/22012034309747 — C.C. Road Nirman Karay Bijapuri (School Se Bhangi Ke Ghar Tak)</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>72000</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>71651.88</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42766</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034353278 — sudur gram sadak 10.10 khartiya faliya bijapuri</t>
+          <t>1742007092/RC/22012034322059 — cc road 2.40 mangiya ke ghar se ganjiya ke ghar tak bijapuri</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>1010000</v>
+        <v>60000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>877494</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42989</v>
+        <v>42645</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034370571 — cc road patel f Bijapuri</t>
+          <t>1742007092/RC/22012034323924 — cc road 4.80bhangi ke ghar se handpump tak bijapuri</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>72000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>71651.88</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>42766</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>43198</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034532111 — C C Road Nirman Kary Bijapuri {Mahangya ke ghar se Gajya ke ghar tak}</t>
+          <t>1742007092/RC/22012034353278 — sudur gram sadak 10.10 khartiya faliya bijapuri</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>1010000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>877494</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44036</v>
+        <v>42989</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034532278 — Sudur sampark sadak Nirman Kary Sulya Falya Bijapuri</t>
+          <t>1742007092/RC/22012034370571 — cc road patel f Bijapuri</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44039</v>
+        <v>43204</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034536394 — CC Road Nirman Kotwal Ke Ghar Se Jirban Ke GHar tak Bijapuri</t>
+          <t>1742007092/RC/22012034532111 — C C Road Nirman Kary Bijapuri {Mahangya ke ghar se Gajya ke ghar tak}</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>39900</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44080</v>
-[...3 lines deleted...]
-      </c>
+        <v>44036</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/22012034679141 — CC Road Nirman Bijapuri</t>
+          <t>1742007092/RC/22012034532278 — Sudur sampark sadak Nirman Kary Sulya Falya Bijapuri</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45383</v>
+        <v>44039</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/38249 — स्‍लेब कलवर्ट भिलाल फ ग्रा पं बिजापुरी</t>
+          <t>1742007092/RC/22012034536394 — CC Road Nirman Kotwal Ke Ghar Se Jirban Ke GHar tak Bijapuri</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>494810</v>
+        <v>38000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>236621.76</v>
+        <v>39900</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>40667</v>
+        <v>44080</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42384</v>
+        <v>44214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RC/38250 — स्‍लेब कलवर्ट सुल्‍या फ ग्रा पं बिजापुरी</t>
+          <t>1742007092/RC/22012034679141 — CC Road Nirman Bijapuri</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>499250</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>314447.6</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>40634</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1742007092/RS/22012034493479 — Community Toilet Suliya Faliya Bijapuri</t>
+          <t>1742007092/RC/38249 — स्‍लेब कलवर्ट भिलाल फ ग्रा पं बिजापुरी</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>43000</v>
+        <v>494810</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>45600</v>
+        <v>236621.76</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44093</v>
+        <v>40667</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>44260</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034318155 — cct cpt 0.82 sulya f Bijapuri</t>
+          <t>1742007092/RC/38250 — स्‍लेब कलवर्ट सुल्‍या फ ग्रा पं बिजापुरी</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>82796</v>
+        <v>499250</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>21409.08</v>
+        <v>314447.6</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42766</v>
+        <v>40634</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>43084</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034320545 — cct cpt 1.65 bhilala f hanuman mandir ke pass bijapuri</t>
+          <t>1742007092/RS/22012034493479 — Community Toilet Suliya Faliya Bijapuri</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>165000</v>
+        <v>43000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>45600</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42800</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>44093</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>44260</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034354984 — Bori bandan Patel faliya</t>
+          <t>1742007092/WC/22012034318155 — cct cpt 0.82 sulya f Bijapuri</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>11691</v>
+        <v>82796</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>4128</v>
+        <v>21409.08</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43003</v>
+        <v>42766</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>43146</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034439842 — Bolder Check Dem Bijapuri</t>
+          <t>1742007092/WC/22012034320545 — cct cpt 1.65 bhilala f hanuman mandir ke pass bijapuri</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>297000</v>
+        <v>165000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>207904</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43952</v>
-[...3 lines deleted...]
-      </c>
+        <v>42800</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034439845 — C.C.T&amp; C.P.T Bijapuri</t>
+          <t>1742007092/WC/22012034354984 — Bori bandan Patel faliya</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>414000</v>
+        <v>11691</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>405340</v>
+        <v>4128</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43521</v>
+        <v>43003</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>44369</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034557007 — Bolder Chek Dem patel ke pas bijapuri</t>
+          <t>1742007092/WC/22012034439842 — Bolder Check Dem Bijapuri</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>297000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>207904</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43961</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>43952</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>44761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034557012 — Bolder Chek Dem patel ke pas bijapuri</t>
+          <t>1742007092/WC/22012034439845 — C.C.T&amp; C.P.T Bijapuri</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>122361.22</v>
+        <v>414000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>139800</v>
+        <v>405340</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44044</v>
+        <v>43521</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>44761</v>
+        <v>44369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034557166 — Bolder Check Dem Nirman Kary Suwalal ke Khet ke Pas Bijapuri</t>
+          <t>1742007092/WC/22012034557007 — Bolder Chek Dem patel ke pas bijapuri</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43971</v>
+        <v>43961</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034557169 — Bolder Check Dem Nirman Kary Suwalal ke Khet ke Pas Bijapuri</t>
+          <t>1742007092/WC/22012034557012 — Bolder Chek Dem patel ke pas bijapuri</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>122361.22</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>139800</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43971</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>44044</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>44761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034557171 — Bolder Check Dem Nirman Kary Suwalal ke Khet ke Pas Bijapuri</t>
+          <t>1742007092/WC/22012034557166 — Bolder Check Dem Nirman Kary Suwalal ke Khet ke Pas Bijapuri</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43961</v>
+        <v>43971</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034572302 — Kantur Trench Nirman Kary Bijapuri {c c t&amp;cpt}</t>
+          <t>1742007092/WC/22012034557169 — Bolder Check Dem Nirman Kary Suwalal ke Khet ke Pas Bijapuri</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>279832.26</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>290920</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44044</v>
-[...3 lines deleted...]
-      </c>
+        <v>43971</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034583911 — Contour Trench Nirman Kary Bijapuri {C C T&amp;CPT}</t>
+          <t>1742007092/WC/22012034557171 — Bolder Check Dem Nirman Kary Suwalal ke Khet ke Pas Bijapuri</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>521122.98</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>522438</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44144</v>
-[...3 lines deleted...]
-      </c>
+        <v>43961</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034601502 — Teris Farming Nirman Kary Bijapuri</t>
+          <t>1742007092/WC/22012034572302 — Kantur Trench Nirman Kary Bijapuri {c c t&amp;cpt}</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>134356.62</v>
+        <v>279832.26</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>78460</v>
+        <v>290920</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44231</v>
+        <v>44044</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>45090</v>
+        <v>44369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034601507 — Teris Farming Nirman Kary Bijapuri</t>
+          <t>1742007092/WC/22012034583911 — Contour Trench Nirman Kary Bijapuri {C C T&amp;CPT}</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>134356.62</v>
+        <v>521122.98</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>522438</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44177</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>44144</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>44468</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034601558 — Khet Talab nirman kary Bijapuri</t>
+          <t>1742007092/WC/22012034601502 — Teris Farming Nirman Kary Bijapuri</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>332962.02</v>
+        <v>134356.62</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>237558</v>
+        <v>78460</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44216</v>
+        <v>44231</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>44761</v>
+        <v>45090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034723716 — CTR GIS -CCT &amp;CPT Nirman Kary Bijapuri</t>
+          <t>1742007092/WC/22012034601507 — Teris Farming Nirman Kary Bijapuri</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>512232.31</v>
+        <v>134356.62</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>459266</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44454</v>
-[...3 lines deleted...]
-      </c>
+        <v>44177</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034723725 — Khet Talab Nirman Kary Bijapuri</t>
+          <t>1742007092/WC/22012034601558 — Khet Talab nirman kary Bijapuri</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>237558</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44339</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>44216</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>44761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034772304 — CTR_GIS_Bolder Check Dem Sulya falya Bijapuri</t>
+          <t>1742007092/WC/22012034723716 — CTR GIS -CCT &amp;CPT Nirman Kary Bijapuri</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>512232.31</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>459266</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44362</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>44454</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>44761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034808501 — CTR_GIS_Check Dem Sulya Falya Bijapuri Bhag 1</t>
+          <t>1742007092/WC/22012034723725 — Khet Talab Nirman Kary Bijapuri</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>599550.97</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>578861.04</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45173</v>
-[...3 lines deleted...]
-      </c>
+        <v>44339</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034808508 — CTR_GIS_Check Dem Sulya Falya Bijapuri Bhag 2</t>
+          <t>1742007092/WC/22012034772304 — CTR_GIS_Bolder Check Dem Sulya falya Bijapuri</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>639309.66</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>612445.58</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45128</v>
-[...3 lines deleted...]
-      </c>
+        <v>44362</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034808510 — CTR_GIS_Check Dem Sulya Falya Bijapuri Bhag 3</t>
+          <t>1742007092/WC/22012034808501 — CTR_GIS_Check Dem Sulya Falya Bijapuri Bhag 1</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>568211.37</v>
+        <v>599550.97</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>548969.84</v>
+        <v>578861.04</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45173</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>45791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034891918 — REPAIR OF STOP DAM SUWALAL KE KHET KE PAS</t>
+          <t>1742007092/WC/22012034808508 — CTR_GIS_Check Dem Sulya Falya Bijapuri Bhag 2</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>70648.62</v>
+        <v>639309.66</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>59377.5</v>
+        <v>612445.58</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44611</v>
+        <v>45128</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>45366</v>
+        <v>45791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034891930 — REPAIR OF STOP DAM DAWAR FALYA</t>
+          <t>1742007092/WC/22012034808510 — CTR_GIS_Check Dem Sulya Falya Bijapuri Bhag 3</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>62722.06</v>
+        <v>568211.37</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>53496</v>
+        <v>548969.84</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44611</v>
+        <v>45173</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>44877</v>
+        <v>45791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034892095 — REPAIR OF STOP DAM PULIYA KE PAS BIJAPURI</t>
+          <t>1742007092/WC/22012034891918 — REPAIR OF STOP DAM SUWALAL KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>68416.59</v>
+        <v>70648.62</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>42714.03</v>
+        <v>59377.5</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>44611</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>44901</v>
+        <v>45366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034892736 — REPAIR OFSTOPDAM SHANTIDHAM KE PAS BIJAPURI</t>
+          <t>1742007092/WC/22012034891930 — REPAIR OF STOP DAM DAWAR FALYA</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>33911.33</v>
+        <v>62722.06</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>29802</v>
+        <v>53496</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>44611</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>44877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034966150 — repair of talab Dongriya ke khet ke pas</t>
+          <t>1742007092/WC/22012034892095 — REPAIR OF STOP DAM PULIYA KE PAS BIJAPURI</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>100414.18</v>
+        <v>68416.59</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>42714.03</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>44611</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>44901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034992514 — Stap Dem Nirman Kary Bijapuri</t>
+          <t>1742007092/WC/22012034892736 — REPAIR OFSTOPDAM SHANTIDHAM KE PAS BIJAPURI</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>33911.33</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>29802</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>44611</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>44877</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034992519 — बाउंड्री वॉल निर्माण कार्य प्राथमिक शाला भवन  बीजापुरी</t>
+          <t>1742007092/WC/22012034966150 — repair of talab Dongriya ke khet ke pas</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>100414.18</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44788</v>
+        <v>44652</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034995624 — CCT&amp;CPT Nrman Kary Sulya Falya Bijapuri</t>
+          <t>1742007092/WC/22012034992514 — Stap Dem Nirman Kary Bijapuri</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>150569.58</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>127492</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44875</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012034995627 — CCT&amp;CPT Nrman Kary Dawar Falya Bijapuri</t>
+          <t>1742007092/WC/22012034992519 — बाउंड्री वॉल निर्माण कार्य प्राथमिक शाला भवन  बीजापुरी</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>144351.75</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>124814</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44861</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035000197 — khet talab dilip mahariya</t>
+          <t>1742007092/WC/22012034995624 — CCT&amp;CPT Nrman Kary Sulya Falya Bijapuri</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>150569.58</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>127492</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>44875</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>45142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035000202 — khet talab nirman kary dilip mahariya</t>
+          <t>1742007092/WC/22012034995627 — CCT&amp;CPT Nrman Kary Dawar Falya Bijapuri</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>356340.1</v>
+        <v>144351.75</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>171098.48</v>
+        <v>124814</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44832</v>
+        <v>44861</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>45940</v>
+        <v>45142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035000203 — CCT&amp;CPT Nirman Kary Sulya Falya Bijapuri</t>
+          <t>1742007092/WC/22012035000197 — khet talab dilip mahariya</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035000208 — CCT&amp;CPT Nirman Kary Sulya Falya Bhag 2 Bijapuri</t>
+          <t>1742007092/WC/22012035000202 — khet talab nirman kary dilip mahariya</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>129014.47</v>
+        <v>356340.1</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>171098.48</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>44832</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>45940</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035000210 — CCT&amp;CPT Nirman Kary Sulya Falya Bhag 3 Bijapuri</t>
+          <t>1742007092/WC/22012035000203 — CCT&amp;CPT Nirman Kary Sulya Falya Bijapuri</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035000211 — CCT&amp;CPT Nirman Kary Sulya Falya Bhag 3 Bijapuri</t>
+          <t>1742007092/WC/22012035000208 — CCT&amp;CPT Nirman Kary Sulya Falya Bhag 2 Bijapuri</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>129014.47</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035000212 — CCT&amp;CPT Nirman Kary Sulya Falya Bhag 4 Bijapuri</t>
+          <t>1742007092/WC/22012035000210 — CCT&amp;CPT Nirman Kary Sulya Falya Bhag 3 Bijapuri</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>131087.08</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>113000</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45157</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035000213 — Boldar Check Dem Bijapuri</t>
+          <t>1742007092/WC/22012035000211 — CCT&amp;CPT Nirman Kary Sulya Falya Bhag 3 Bijapuri</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035146899 — Chek Dem Nirman Karya Bijapuri  Sandip ke Khet ke Pas</t>
+          <t>1742007092/WC/22012035000212 — CCT&amp;CPT Nirman Kary Sulya Falya Bhag 4 Bijapuri</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>131087.08</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>113000</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45122</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>45157</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>45460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035146906 — CCT&amp;CPT Nirman Karya Bijapuri Sulya Falya</t>
+          <t>1742007092/WC/22012035000213 — Boldar Check Dem Bijapuri</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45122</v>
+        <v>44788</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035199564 — STAP DEM PRATAP KE KHET KE PAS NALE PAR (BIJAPURI)</t>
+          <t>1742007092/WC/22012035146899 — Chek Dem Nirman Karya Bijapuri  Sandip ke Khet ke Pas</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>45317</v>
+        <v>45122</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/22012035208332 — Gali Plag Nirman kary Bedi Falya bijapuri</t>
+          <t>1742007092/WC/22012035146906 — CCT&amp;CPT Nirman Karya Bijapuri Sulya Falya</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>45430</v>
+        <v>45122</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/9993662771 — Bolder chek dam 4.42 Bijapuri</t>
+          <t>1742007092/WC/22012035199564 — STAP DEM PRATAP KE KHET KE PAS NALE PAR (BIJAPURI)</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>438000</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42231</v>
+        <v>45317</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/9993662773 — Bolder chek dam 4.42 bijapuri</t>
+          <t>1742007092/WC/22012035208332 — Gali Plag Nirman kary Bedi Falya bijapuri</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>426000</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42231</v>
+        <v>45430</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/9993666612 — C.C.T.&amp;C.P.T 0.82(SULYA PHALYA BIJAPURI)</t>
+          <t>1742007092/WC/9993662771 — Bolder chek dam 4.42 Bijapuri</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>82796</v>
+        <v>438000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42418</v>
+        <v>42231</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/9993673686 — Nistar Talab Nirman Karay Bijapuri (Khartya Falya Bijapuri)</t>
+          <t>1742007092/WC/9993662773 — Bolder chek dam 4.42 bijapuri</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>426000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42395</v>
+        <v>42231</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WC/9993673687 — Nistar Talab Nirman Karay Bijapuri (Mehta Falya Bijapuri)</t>
+          <t>1742007092/WC/9993666612 — C.C.T.&amp;C.P.T 0.82(SULYA PHALYA BIJAPURI)</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>82796</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42395</v>
+        <v>42418</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1742007092/WH/22012034389547 — BOLDER CHECK DEM 2.97(SULYA FALYA)BIJAPURI</t>
+          <t>1742007092/WC/9993673686 — Nistar Talab Nirman Karay Bijapuri (Khartya Falya Bijapuri)</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>284000</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>148373</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43465</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BARWANI / SENDHAWA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C463" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D463" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E463" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F463" s="1" t="inlineStr">
+        <is>
+          <t>1742007092/WC/9993673687 — Nistar Talab Nirman Karay Bijapuri (Mehta Falya Bijapuri)</t>
+        </is>
+      </c>
+      <c r="G463" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I463" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J463" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K463" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
           <t>2018-2019</t>
         </is>
       </c>
-      <c r="C463" s="1" t="inlineStr">
+      <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D463" s="1" t="inlineStr">
+      <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E463" s="1" t="inlineStr">
+      <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F463" s="1" t="inlineStr">
+      <c r="F464" s="1" t="inlineStr">
+        <is>
+          <t>1742007092/WH/22012034389547 — BOLDER CHECK DEM 2.97(SULYA FALYA)BIJAPURI</t>
+        </is>
+      </c>
+      <c r="G464" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="n">
+        <v>284000</v>
+      </c>
+      <c r="I464" s="2" t="n">
+        <v>148373</v>
+      </c>
+      <c r="J464" s="3" t="n">
+        <v>43465</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>44761</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C465" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D465" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E465" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1742007092/WH/22012034389554 — CCT&amp;CPT KARY 1.854(SULIYA FALYA)BIJAPURI</t>
         </is>
       </c>
-      <c r="G463" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H463" s="2" t="n">
+      <c r="G465" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="n">
         <v>177000</v>
       </c>
-      <c r="I463" s="2" t="n">
+      <c r="I465" s="2" t="n">
         <v>109544</v>
       </c>
-      <c r="J463" s="3" t="n">
+      <c r="J465" s="3" t="n">
         <v>43473</v>
       </c>
-      <c r="K463" s="3" t="n">
+      <c r="K465" s="3" t="n">
         <v>44011</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>