--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K509"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-14 19:03:15</t>
+          <t>Exported on: 2026-09-28 20:45:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2262,51 +2262,51 @@
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1744001035/IF/22012035280916 — खेत तालाब निर्माण कार्य लाल जी/ मोहन</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>87267.55</v>
+        <v>87327.55</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>KATNI / RITHI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -2405,51 +2405,51 @@
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1744001035/IF/22012035301559 — खेत तालाब निर्माण कार्य kusum(himmat)/sataiya</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>138854.17</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>85880.38</v>
+        <v>86920.38</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>KATNI / RITHI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
@@ -2548,51 +2548,51 @@
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1744001035/IF/22012035416076 — Khet talab nirman kary Malti bai/ Prakash</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>75843.2</v>
+        <v>75963.2</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>KATNI / RITHI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
@@ -2695,51 +2695,51 @@
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1744001035/IF/22012035479901 — Khet talab nirman kary Moorat lal/ pooran</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>80151.54</v>
+        <v>80211.54</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>KATNI / RITHI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
@@ -19246,51 +19246,51 @@
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1744001035/LD/22012034956920 — Cuntur tanch goraiya babba ke pass kaina</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>450026.13</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>383436.71</v>
+        <v>383808.39</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KATNI / RITHI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>