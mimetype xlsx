--- v0 (2026-09-08)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K336"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:14:39</t>
+          <t>Exported on: 2026-10-28 02:29:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -853,51 +853,51 @@
       <c r="J23" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744003028/FP/22012034640504 — नाली निर्माण कार्य रामकिशोर के घर से हनुमान जी मंदिर तक ग्राम गणेशपुर</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45450</v>
@@ -1968,51 +1968,51 @@
       <c r="J46" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1744003028/IF/22012035397638 — Dulichand choudhary ke kapildhara me recharge pit</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
@@ -8631,78 +8631,80 @@
       <c r="J183" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1744003028/IF/IAY/5021017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126462786</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>17370</v>
+        <v>21870</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45762</v>
       </c>
-      <c r="K184" s="3"/>
+      <c r="K184" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8776,145 +8778,145 @@
       <c r="J186" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1744003028/IF/IAY/5099677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147259946</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>17496</v>
+        <v>15309</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1744003028/IF/IAY/5383416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126498809</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>19035</v>
+        <v>22950</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1744003028/IF/IAY/5828782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146909739</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45931</v>
@@ -8968,51 +8970,51 @@
       <c r="J190" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1744003028/IF/IAY/5829516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126455083</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45931</v>
@@ -13175,51 +13177,51 @@
       <c r="J277" s="3" t="n">
         <v>45327</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>45515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1744003028/RC/22012034677918 — सी0 सी0 रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45201</v>
@@ -13369,51 +13371,51 @@
       <c r="J281" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1744003028/RC/22012034835613 — सी सी रोड निर्माण कार्य रामखिलवान, बिहारी पटेल के घर से संतोष, ओम प्रकाश के घर तक गणेशपुर</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45519</v>
@@ -13465,51 +13467,51 @@
       <c r="J283" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1744003028/RC/22012034835615 — सी सी रोड निर्माण कार्य शंकर सिंह के घर से पंजाब सिंह के घर तक गणेशपुर</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45519</v>
@@ -15311,98 +15313,98 @@
       <c r="J321" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1744003028/WC/22012035255394 — परकोलेशन टैंक निर्माण कार्य गणेशपुर 01</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1744003028/WC/22012035255395 — परकोलेशन टैंक निर्माण कार्य गणेशपुर 02</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45682</v>
@@ -15599,76 +15601,76 @@
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1744003028/WC/VB/22012035331311 — Ganeshpur Soak Pit Nirman Karya Pramiry School Ke Pass</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>15077.99</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>770</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>46182</v>
+        <v>46303</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">