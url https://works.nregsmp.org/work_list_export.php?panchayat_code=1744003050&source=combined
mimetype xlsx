--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K722"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 10:30:32</t>
+          <t>Exported on: 2026-10-28 04:53:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -853,51 +853,51 @@
       <c r="J23" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744003050/AV/22012034658487 — बाउंड्री वॉल निर्माण कार्य प्राथमिक शाला परिसर शांतीनगर ग्राम- पिपरियाकला</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>98000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45453</v>
@@ -5764,145 +5764,145 @@
       <c r="J126" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035323909 — पशु शैद निर्मान कार्य दुअसिया बाई /गिरधारी</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035482154 — Dugwell Richarj Pit Prabhat pipariya kala</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035482159 — Dugwell Richarj Pit Prabhat pipariya kala</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>3184.03</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45787</v>
@@ -5954,239 +5954,239 @@
       <c r="J130" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035504541 — Dugwell Richarj Pit sudnoo  sahu / jagya</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035504553 — Dugwell Richarj Pit jwahar/rambali pipariya kala</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035504565 — Dugwell Richarj Pit shivkumar/gurudyal pipariya kala</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035518828 — Khet Talab  work  Rammanohar / pooran</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>36715.21</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035522278 — Khet Talab work  Sonelal  Luhar / Sataiya Luhar</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45761</v>
@@ -6238,98 +6238,98 @@
       <c r="J136" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035522371 — Khet Talab work Rajendra Luhar / Sataiya  Luhar</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035616741 — पशुशैड निर्माण कार्य - ममता बर्मन / राजकुमार</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45761</v>
@@ -6401,98 +6401,98 @@
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035632560 — एक बगिया माँ के नाम  - ममता बर्मन / राजकुमार बर्मन</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>196322.29</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>13239.78</v>
+        <v>15039.78</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/22012035640855 — एक बगिया माँ के नाम  - आराधना तिवारी पिपरियाकला</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>269387.37</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>23636.58</v>
+        <v>33236.58</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -27684,51 +27684,51 @@
       <c r="J574" s="3" t="n">
         <v>43059</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>43487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1744003050/IF/IAY/998839 — Construction of IAY House -IAY REG. NO. MP1491203</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>42851</v>
@@ -34019,51 +34019,51 @@
       <c r="J705" s="3" t="n">
         <v>45461</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
           <t>1744003050/WC/22012035257455 — तालाब जीर्णोद्धार कार्य बड़का तालाब पिपरिया कला</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>778000</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>45684</v>
@@ -34164,51 +34164,51 @@
       <c r="J708" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K708" s="3" t="n">
         <v>45166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>KATNI / BADWARA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
           <t>1744003050/WH/22012034944446 — तालाब जीर्णोद्धार कार्य बड़का तालाब पिपरिया कला</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>778000</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>550947.17</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>45782</v>