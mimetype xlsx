--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K553"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 03:53:10</t>
+          <t>Exported on: 2026-10-23 07:20:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>45579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1744004005/AV/22012034375093 — anganwadi bhawan nirman krya chhata</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>213055.61</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43375</v>
@@ -704,51 +704,51 @@
       <c r="J20" s="3" t="n">
         <v>42828</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>43384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1744004005/DP/22012034493294 — pahalwan ke khet ke pas plantation karya</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>677985.75</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>101990</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44050</v>
@@ -847,51 +847,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744004005/DP/22012034618894 — plantation muktidham ke pas chhata gram</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>106770</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45484</v>
@@ -5996,98 +5996,98 @@
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>44309</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/22012035283229 — Dug Well for individual kapildhara koop for irrigation rambhan ramdash rathore</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>262882.73</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>175944.7</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/22012035340348 — Form pond pramod jaybhan singh</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>219662.28</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>94711</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45767</v>
@@ -6139,239 +6139,239 @@
       <c r="J133" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/22012035340364 — Form Pond ramlal hanuman singh</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>219662.28</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>68910.96</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/22012035523541 — construction of cattle  shelter  heeralal barelala rathore</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>72920.12</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>7280</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/22012035525592 — Form pond for individual awadh raj maniram</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>199516.62</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/22012035525601 — Form pond for individual maniram bihari lal</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>219662.28</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/22012035525615 — Form pond for individual govind ramvishal</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>219662.28</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45749</v>
@@ -6570,51 +6570,51 @@
       <c r="J142" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/22012035618620 — construction of cattle  sumityra kanchhedi lal</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>72059.92</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45749</v>
@@ -11309,51 +11309,51 @@
       <c r="J239" s="3" t="n">
         <v>43702</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>44046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/1994219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2741763</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>11574</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>43702</v>
@@ -17971,51 +17971,51 @@
       <c r="J375" s="3" t="n">
         <v>44583</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>45166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/3440868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5539341</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>8568</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44768</v>
@@ -19292,51 +19292,51 @@
       <c r="J402" s="3" t="n">
         <v>44868</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/3911133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150691158</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>12390</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>44782</v>
@@ -20025,51 +20025,51 @@
       <c r="J417" s="3" t="n">
         <v>44764</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>45166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/4357252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150602338</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>44868</v>
@@ -20317,73 +20317,73 @@
       <c r="J423" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/4681593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147687908</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>17010</v>
+        <v>20412</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
@@ -20562,120 +20562,120 @@
       <c r="J428" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/4683358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148674925</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>11907</v>
+        <v>18711</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/4683359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148675143</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>13608</v>
+        <v>20664</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20705,51 +20705,51 @@
       <c r="J431" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/4834489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148675193</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>5103</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45801</v>
@@ -20948,51 +20948,51 @@
       <c r="J436" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/5101526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148140542</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>11907</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45768</v>
@@ -21093,51 +21093,51 @@
       <c r="J439" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/5106855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150557509</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45715</v>
@@ -21287,73 +21287,73 @@
       <c r="J443" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1744004005/IF/IAY/5669808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145129649</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>20097</v>
+        <v>23229</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -22038,51 +22038,51 @@
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1744004005/LD/22012034951349 — Earthetn CPT talab ke pas padwai</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>1070085</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>334917</v>
+        <v>392794</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
@@ -24979,51 +24979,51 @@
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>44842</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KATNI / VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1744004005/RS/22012034682073 — Nali Nirman Kary Prathamik Shala school Ke pass Chhta</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>9000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>5740</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45266</v>