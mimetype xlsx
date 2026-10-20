--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K677"/>
+  <dimension ref="A1:K681"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 20:39:50</t>
+          <t>Exported on: 2026-10-20 09:30:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -761,51 +761,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44781</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744005019/DP/22012034596235 — Amrita Vatika m.s. school parisar gp amadi</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>150</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45157</v>
@@ -12629,70 +12629,70 @@
       <c r="J267" s="3" t="n">
         <v>43197</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/1483095 — Construction of IAY House -IAY REG. NO. MP2884938</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>44173</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17037,70 +17037,70 @@
       <c r="J357" s="3" t="n">
         <v>44696</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>44946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/3899058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149503421</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>9792</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>44696</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17280,70 +17280,70 @@
       <c r="J362" s="3" t="n">
         <v>44696</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/3906335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144085318</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>9180</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>44696</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18944,70 +18944,70 @@
       <c r="J396" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4631713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127979456</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>12120</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19677,70 +19677,70 @@
       <c r="J411" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>45766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4827159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126860281</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19920,51 +19920,51 @@
       <c r="J416" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4849638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128859216</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>18711</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45608</v>
@@ -20214,70 +20214,70 @@
       <c r="J422" s="3" t="n">
         <v>42791</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4953867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120246504</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>20160</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20457,258 +20457,260 @@
       <c r="J427" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>46017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4961053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124249845</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>20790</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4961662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124812263</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>19056</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4961668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124814304</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>19350</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4963054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126233499</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>16341</v>
+        <v>22291</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45758</v>
       </c>
-      <c r="K431" s="3"/>
+      <c r="K431" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4964445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126823522</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>7515</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20839,70 +20841,70 @@
       <c r="J435" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4967086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127137157</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>17995</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20984,78 +20986,80 @@
       <c r="J438" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4967577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128636615</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>21150</v>
+        <v>22150</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45767</v>
       </c>
-      <c r="K439" s="3"/>
+      <c r="K439" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21129,78 +21133,80 @@
       <c r="J441" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4969654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128879355</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>16380</v>
+        <v>18880</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45767</v>
       </c>
-      <c r="K442" s="3"/>
+      <c r="K442" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21225,73 +21231,73 @@
       <c r="J443" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/4970129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128650137</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>20500</v>
+        <v>22250</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21468,70 +21474,70 @@
       <c r="J448" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>45992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5104576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149495538</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>7500</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21760,117 +21766,117 @@
       <c r="J454" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5197076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128096911</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>20070</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5198654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144119231</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>19980</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21952,166 +21958,166 @@
       <c r="J458" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5223967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128657395</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>20583</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5227247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127199112</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>20680</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>46215</v>
+        <v>46307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5228936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127143763</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>18940</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22144,70 +22150,70 @@
       <c r="J462" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5301071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127201392</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22240,70 +22246,70 @@
       <c r="J464" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5557582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148875598</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>20540</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22385,70 +22391,70 @@
       <c r="J467" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5560172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124455040</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>5385</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22628,78 +22634,80 @@
       <c r="J472" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5659251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128109280</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>17920</v>
+        <v>22170</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>46057</v>
       </c>
-      <c r="K473" s="3"/>
+      <c r="K473" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22822,222 +22830,222 @@
       <c r="J476" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5659633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148842327</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>18795</v>
+        <v>21545</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5659674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128651571</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>21777</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>46250</v>
+        <v>46307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5706922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126090476</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>9940</v>
+        <v>17660</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5707097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126610128</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>20720</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>46215</v>
+        <v>46307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
@@ -23161,9419 +23169,9609 @@
       <c r="J483" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5952202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128681297</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>16250</v>
+        <v>22250</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5964479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130767702</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>13130</v>
+        <v>16130</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5965586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146472690</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15120</v>
+        <v>22620</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1744005019/IF/IAY/5966240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126876430</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>22560</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K487" s="3"/>
+      <c r="K487" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/648563 — Construction of IAY House -IAY REG. NO. MP2308923</t>
+          <t>1744005019/IF/IAY/6258500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120929323</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>14816</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42805</v>
-[...3 lines deleted...]
-      </c>
+        <v>45803</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/648573 — Construction of IAY House -IAY REG. NO. MP2312122</t>
+          <t>1744005019/IF/IAY/6271153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131262391</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>15150</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42805</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/65780 — Construction of IAY House -IAY REG. NO. MP-44-005-019-001/131</t>
+          <t>1744005019/IF/IAY/6293012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128236263</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43147</v>
+        <v>45803</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/65781 — Construction of IAY House -IAY REG. NO. MP-44-005-019-001/46</t>
+          <t>1744005019/IF/IAY/6301381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130129790</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43147</v>
+        <v>46079</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/65782 — Construction of IAY House -IAY REG. NO. MP-44-005-019-001/78</t>
+          <t>1744005019/IF/IAY/648563 — Construction of IAY House -IAY REG. NO. MP2308923</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>14816</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43147</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>42805</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>43223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/65783 — Construction of IAY House -IAY REG. NO. MP-44-005-019-002/32</t>
+          <t>1744005019/IF/IAY/648573 — Construction of IAY House -IAY REG. NO. MP2312122</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>15150</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43147</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>42805</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>43101</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/810530 — Construction of IAY House -IAY REG. NO. MP1448589</t>
+          <t>1744005019/IF/IAY/65780 — Construction of IAY House -IAY REG. NO. MP-44-005-019-001/131</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>15330</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42924</v>
-[...3 lines deleted...]
-      </c>
+        <v>43147</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/819849 — Construction of IAY House -IAY REG. NO. MP2205400</t>
+          <t>1744005019/IF/IAY/65781 — Construction of IAY House -IAY REG. NO. MP-44-005-019-001/46</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>15190</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42917</v>
-[...3 lines deleted...]
-      </c>
+        <v>43147</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/821232 — Construction of IAY House -IAY REG. NO. MP2342266</t>
+          <t>1744005019/IF/IAY/65782 — Construction of IAY House -IAY REG. NO. MP-44-005-019-001/78</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>15070</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42924</v>
-[...3 lines deleted...]
-      </c>
+        <v>43147</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/825068 — Construction of IAY House -IAY REG. NO. MP2923874</t>
+          <t>1744005019/IF/IAY/65783 — Construction of IAY House -IAY REG. NO. MP-44-005-019-002/32</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>15150</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42896</v>
-[...3 lines deleted...]
-      </c>
+        <v>43147</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/825154 — Construction of IAY House -IAY REG. NO. MP2942385</t>
+          <t>1744005019/IF/IAY/810530 — Construction of IAY House -IAY REG. NO. MP1448589</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>15150</v>
+        <v>15330</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42903</v>
+        <v>42924</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43101</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/827158 — Construction of IAY House -IAY REG. NO. MP3344598</t>
+          <t>1744005019/IF/IAY/819849 — Construction of IAY House -IAY REG. NO. MP2205400</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>15150</v>
+        <v>15190</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42903</v>
+        <v>42917</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43101</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/827348 — Construction of IAY House -IAY REG. NO. MP3383104</t>
+          <t>1744005019/IF/IAY/821232 — Construction of IAY House -IAY REG. NO. MP2342266</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>15030</v>
+        <v>15070</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42917</v>
+        <v>42924</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43098</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/827459 — Construction of IAY House -IAY REG. NO. MP3402001</t>
+          <t>1744005019/IF/IAY/825068 — Construction of IAY House -IAY REG. NO. MP2923874</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>12264</v>
+        <v>15150</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42917</v>
+        <v>42896</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43251</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/827888 — Construction of IAY House -IAY REG. NO. MP3480507</t>
+          <t>1744005019/IF/IAY/825154 — Construction of IAY House -IAY REG. NO. MP2942385</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>15210</v>
+        <v>15150</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42932</v>
+        <v>42903</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43251</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/828069 — Construction of IAY House -IAY REG. NO. MP3520583</t>
+          <t>1744005019/IF/IAY/827158 — Construction of IAY House -IAY REG. NO. MP3344598</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>15070</v>
+        <v>15150</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42917</v>
+        <v>42903</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/828489 — Construction of IAY House -IAY REG. NO. MP3606140</t>
+          <t>1744005019/IF/IAY/827348 — Construction of IAY House -IAY REG. NO. MP3383104</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>15960</v>
+        <v>15030</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44469</v>
+        <v>42917</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>44502</v>
+        <v>43098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/828490 — Construction of IAY House -IAY REG. NO. MP3607620</t>
+          <t>1744005019/IF/IAY/827459 — Construction of IAY House -IAY REG. NO. MP3402001</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>15651</v>
+        <v>12264</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>42903</v>
+        <v>42917</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43101</v>
+        <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/828599 — Construction of IAY House -IAY REG. NO. MP3640293</t>
+          <t>1744005019/IF/IAY/827888 — Construction of IAY House -IAY REG. NO. MP3480507</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>15270</v>
+        <v>15210</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42924</v>
+        <v>42932</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43223</v>
+        <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/846752 — Construction of IAY House -IAY REG. NO. MP1447961</t>
+          <t>1744005019/IF/IAY/828069 — Construction of IAY House -IAY REG. NO. MP3520583</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>15150</v>
+        <v>15070</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42932</v>
+        <v>42917</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43094</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/846993 — Construction of IAY House -IAY REG. NO. MP1451220</t>
+          <t>1744005019/IF/IAY/828489 — Construction of IAY House -IAY REG. NO. MP3606140</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>15674</v>
+        <v>15960</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42910</v>
+        <v>44469</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>43101</v>
+        <v>44502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/897151 — Construction of IAY House -IAY REG. NO. MP2097017</t>
+          <t>1744005019/IF/IAY/828490 — Construction of IAY House -IAY REG. NO. MP3607620</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>14983</v>
+        <v>15651</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>42903</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43130</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/899771 — Construction of IAY House -IAY REG. NO. MP2134056</t>
+          <t>1744005019/IF/IAY/828599 — Construction of IAY House -IAY REG. NO. MP3640293</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>15197</v>
+        <v>15270</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42917</v>
+        <v>42924</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>43101</v>
+        <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/904773 — Construction of IAY House -IAY REG. NO. MP2203203</t>
+          <t>1744005019/IF/IAY/846752 — Construction of IAY House -IAY REG. NO. MP1447961</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>14826</v>
+        <v>15150</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>42932</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43223</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/909493 — Construction of IAY House -IAY REG. NO. MP2269412</t>
+          <t>1744005019/IF/IAY/846993 — Construction of IAY House -IAY REG. NO. MP1451220</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>15210</v>
+        <v>15674</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42932</v>
+        <v>42910</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/910255 — Construction of IAY House -IAY REG. NO. MP2279639</t>
+          <t>1744005019/IF/IAY/897151 — Construction of IAY House -IAY REG. NO. MP2097017</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>15180</v>
+        <v>14983</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42932</v>
+        <v>42903</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>43101</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/912779 — Construction of IAY House -IAY REG. NO. MP2314605</t>
+          <t>1744005019/IF/IAY/899771 — Construction of IAY House -IAY REG. NO. MP2134056</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>15250</v>
+        <v>15197</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42896</v>
+        <v>42917</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/945964 — Construction of IAY House -IAY REG. NO. MP2940620</t>
+          <t>1744005019/IF/IAY/904773 — Construction of IAY House -IAY REG. NO. MP2203203</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>15270</v>
+        <v>14826</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42924</v>
+        <v>42932</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>43101</v>
+        <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/961156 — Construction of IAY House -IAY REG. NO. MP3320199</t>
+          <t>1744005019/IF/IAY/909493 — Construction of IAY House -IAY REG. NO. MP2269412</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>15150</v>
+        <v>15210</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42917</v>
+        <v>42932</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/962096 — Construction of IAY House -IAY REG. NO. MP3344558</t>
+          <t>1744005019/IF/IAY/910255 — Construction of IAY House -IAY REG. NO. MP2279639</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>15090</v>
+        <v>15180</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42917</v>
+        <v>42932</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/962233 — Construction of IAY House -IAY REG. NO. MP3347575</t>
+          <t>1744005019/IF/IAY/912779 — Construction of IAY House -IAY REG. NO. MP2314605</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>15150</v>
+        <v>15250</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42903</v>
+        <v>42896</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>43098</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/963608 — Construction of IAY House -IAY REG. NO. MP3383054</t>
+          <t>1744005019/IF/IAY/945964 — Construction of IAY House -IAY REG. NO. MP2940620</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>14786</v>
+        <v>15270</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42917</v>
+        <v>42924</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43130</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/982720 — Construction of IAY House -IAY REG. NO. MP3988926</t>
+          <t>1744005019/IF/IAY/961156 — Construction of IAY House -IAY REG. NO. MP3320199</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>15486</v>
+        <v>15150</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43417</v>
+        <v>42917</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>43556</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1744005019/IF/IAY/982835 — Construction of IAY House -IAY REG. NO. MP3994406</t>
+          <t>1744005019/IF/IAY/962096 — Construction of IAY House -IAY REG. NO. MP3344558</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>15230</v>
+        <v>15090</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42910</v>
+        <v>42917</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>43098</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034261720 — KHEL MAIDAN SAMTALI KARAN CHARAGWAN</t>
+          <t>1744005019/IF/IAY/962233 — Construction of IAY House -IAY REG. NO. MP3347575</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>15150</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>42903</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>43098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034581547 — samtalikaran karya p.s. charagwan gp amadi</t>
+          <t>1744005019/IF/IAY/963608 — Construction of IAY House -IAY REG. NO. MP3383054</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>14786</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44793</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>42917</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>43130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034581548 — samtalikaran karya p.s. charagwan gp amadi</t>
+          <t>1744005019/IF/IAY/982720 — Construction of IAY House -IAY REG. NO. MP3988926</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>15486</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44793</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>43417</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>43556</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034581550 — Samatalikaran karya aganwadi  parisar charagwan  gram panchayat amadi</t>
+          <t>1744005019/IF/IAY/982835 — Construction of IAY House -IAY REG. NO. MP3994406</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>15230</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44793</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>42910</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>43098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034581551 — pashu rodhak khanti nirman karya khasra no 219 gp amadi</t>
+          <t>1744005019/LD/22012034261720 — KHEL MAIDAN SAMTALI KARAN CHARAGWAN</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>866568.05</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>760273</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44887</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034581552 — pasu rodhak khanti nirman khasra no 480 charagwan gp amadi</t>
+          <t>1744005019/LD/22012034581547 — samtalikaran karya p.s. charagwan gp amadi</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>44793</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034581553 — pasu rodhak nali nirman khasra no 183 amadi gp amadi</t>
+          <t>1744005019/LD/22012034581548 — samtalikaran karya p.s. charagwan gp amadi</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>1416939.35</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>1235725</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45052</v>
-[...3 lines deleted...]
-      </c>
+        <v>44793</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034585923 — pashu rodhak nali nirman karya sidhh baba ke pas amadi</t>
+          <t>1744005019/LD/22012034581550 — Samatalikaran karya aganwadi  parisar charagwan  gram panchayat amadi</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44836</v>
+        <v>44793</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034951065 — periferal erathan bund khasra no 480 ramsagar ke pass bhag 01</t>
+          <t>1744005019/LD/22012034581551 — pashu rodhak khanti nirman karya khasra no 219 gp amadi</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>1364700.51</v>
+        <v>866568.05</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>1102548</v>
+        <v>760273</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45808</v>
+        <v>44887</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>46174</v>
+        <v>45175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/22012034951067 — periferal erathan bund Chathai Talab Ke pass Gp Amadi</t>
+          <t>1744005019/LD/22012034581552 — pasu rodhak khanti nirman khasra no 480 charagwan gp amadi</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>1364700.51</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>1103415</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45808</v>
-[...3 lines deleted...]
-      </c>
+        <v>44793</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/3799428955 — खेल मैदान निर्माण कार्य अमाड़ी</t>
+          <t>1744005019/LD/22012034581553 — pasu rodhak nali nirman khasra no 183 amadi gp amadi</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>975000</v>
+        <v>1416939.35</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>991163.54</v>
+        <v>1235725</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41697</v>
+        <v>45052</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>42551</v>
+        <v>45175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/3799430649 — med bandhan kaarya -baalkishan /roona lodhi amadi</t>
+          <t>1744005019/LD/22012034585923 — pashu rodhak nali nirman karya sidhh baba ke pas amadi</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>25111</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41697</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/3799430659 — med bandhan kaarya prem lal/ paramlal lodhi amadi</t>
+          <t>1744005019/LD/22012034951065 — periferal erathan bund khasra no 480 ramsagar ke pass bhag 01</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>26000</v>
+        <v>1364700.51</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>19426</v>
+        <v>1105628</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41697</v>
+        <v>45808</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>42044</v>
+        <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/3799430666 — med bandhan kaarya bauijnaath/bhagirath chamar  am</t>
+          <t>1744005019/LD/22012034951067 — periferal erathan bund Chathai Talab Ke pass Gp Amadi</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>26000</v>
+        <v>1364700.51</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>24283</v>
+        <v>1104753</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41697</v>
+        <v>45808</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>42516</v>
+        <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5569 — सी सी रोड निर्माण कार्य</t>
+          <t>1744005019/LD/3799428955 — खेल मैदान निर्माण कार्य अमाड़ी</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>100000</v>
+        <v>975000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>85352.1</v>
+        <v>991163.54</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>40725</v>
+        <v>41697</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>40720</v>
+        <v>42551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5622 — शांतिधाम निर्माण कार्य अमाडी</t>
+          <t>1744005019/LD/3799430649 — med bandhan kaarya -baalkishan /roona lodhi amadi</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>440000</v>
+        <v>26000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>506605.8</v>
+        <v>25111</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>40922</v>
+        <v>41697</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>41470</v>
+        <v>42516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5623 — शांतिधाम निर्माण कार्य चरगवां</t>
+          <t>1744005019/LD/3799430659 — med bandhan kaarya prem lal/ paramlal lodhi amadi</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>440000</v>
+        <v>26000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>324961.9</v>
+        <v>19426</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>40950</v>
+        <v>41697</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41183</v>
+        <v>42044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5674 — मेड बधान कार्य मवसिया सुकडुआ</t>
+          <t>1744005019/LD/3799430666 — med bandhan kaarya bauijnaath/bhagirath chamar  am</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>24283</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>40344</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>41697</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>42516</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5675 — मेड बधान कार्य मवसिया सुकडुआ</t>
+          <t>1744005019/LD/5569 — सी सी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>9324</v>
+        <v>85352.1</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>40681</v>
+        <v>40725</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>41193</v>
+        <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5676 — मेड बधान कार्य सुखराम भूरे</t>
+          <t>1744005019/LD/5622 — शांतिधाम निर्माण कार्य अमाडी</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>10000</v>
+        <v>440000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>5208</v>
+        <v>506605.8</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>40681</v>
+        <v>40922</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>41193</v>
+        <v>41470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5677 — मेड बधान कार्य अर्जन विशाली</t>
+          <t>1744005019/LD/5623 — शांतिधाम निर्माण कार्य चरगवां</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>10000</v>
+        <v>440000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>7468.56</v>
+        <v>324961.9</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40681</v>
+        <v>40950</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>41193</v>
+        <v>41183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5678 — मेड बधान कार्य खजान्‍ची बजरिया</t>
+          <t>1744005019/LD/5674 — मेड बधान कार्य मवसिया सुकडुआ</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>5311.68</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40681</v>
-[...3 lines deleted...]
-      </c>
+        <v>40344</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5679 — मेड बधान कार्य परम सिंह भीम सिंह</t>
+          <t>1744005019/LD/5675 — मेड बधान कार्य मवसिया सुकडुआ</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>7920</v>
+        <v>9324</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>40681</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5680 — मेड बधान कार्य नत्‍थू ठुन्‍ना</t>
+          <t>1744005019/LD/5676 — मेड बधान कार्य सुखराम भूरे</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>8784</v>
+        <v>5208</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>40681</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5681 — मेड बधान कार्य रामसहाय ठुन्‍ना</t>
+          <t>1744005019/LD/5677 — मेड बधान कार्य अर्जन विशाली</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>8064</v>
+        <v>7468.56</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>40681</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5682 — मेड बधान कार्य अंबिका मूलचन्‍द</t>
+          <t>1744005019/LD/5678 — मेड बधान कार्य खजान्‍ची बजरिया</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>7488</v>
+        <v>5311.68</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>40681</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5683 — मेड बधान कार्य फूलबाई रामस्‍वरुप</t>
+          <t>1744005019/LD/5679 — मेड बधान कार्य परम सिंह भीम सिंह</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>8531.88</v>
+        <v>7920</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>40681</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5689 — शांतिधाम निर्माण कार्य चिटहाई अमाडी</t>
+          <t>1744005019/LD/5680 — मेड बधान कार्य नत्‍थू ठुन्‍ना</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>440000</v>
+        <v>10000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>413221.35</v>
+        <v>8784</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>40972</v>
+        <v>40681</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>41401</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5793 — खेल मैदान कार्य चरगंवा</t>
+          <t>1744005019/LD/5681 — मेड बधान कार्य रामसहाय ठुन्‍ना</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>496000</v>
+        <v>10000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>467181</v>
+        <v>8064</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41062</v>
+        <v>40681</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>41627</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5881 — खेल मैदान कार्य समतलीकरण  प्राथमि‍क शाला भवन अमाडी</t>
+          <t>1744005019/LD/5682 — मेड बधान कार्य अंबिका मूलचन्‍द</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>425000</v>
+        <v>10000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>116299</v>
+        <v>7488</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41208</v>
+        <v>40681</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>41416</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1744005019/LD/5900 — खेल मैदान समतलीकरण कार्य मा शा अमाडी</t>
+          <t>1744005019/LD/5683 — मेड बधान कार्य फूलबाई रामस्‍वरुप</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>496000</v>
+        <v>10000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>108188.9</v>
+        <v>8531.88</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41332</v>
+        <v>40681</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>41632</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/17351 — अमाडी सें ठराने तक रोड निर्माण कार्य/RC/17351</t>
+          <t>1744005019/LD/5689 — शांतिधाम निर्माण कार्य चिटहाई अमाडी</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>450000</v>
+        <v>440000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>150085</v>
+        <v>413221.35</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39543</v>
+        <v>40972</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>40479</v>
+        <v>41401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034175391 — सी सी रोड एवं नाली निर्माण रामगोपाल के मकान से आंग</t>
+          <t>1744005019/LD/5793 — खेल मैदान कार्य चरगंवा</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>107000</v>
+        <v>496000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>107008</v>
+        <v>467181</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41494</v>
+        <v>41062</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>42044</v>
+        <v>41627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034180650 — C.C.Road  Nali Nirman karya Hallu se Esmail ke makan tak</t>
+          <t>1744005019/LD/5881 — खेल मैदान कार्य समतलीकरण  प्राथमि‍क शाला भवन अमाडी</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>121000</v>
+        <v>425000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>116299</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41522</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>41208</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>41416</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034187777 — सी सी रोड निर्माण फूलसिह के मकान से शाला भवन तक पं</t>
+          <t>1744005019/LD/5900 — खेल मैदान समतलीकरण कार्य मा शा अमाडी</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>121000</v>
+        <v>496000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>117564.62</v>
+        <v>108188.9</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41550</v>
+        <v>41332</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>42044</v>
+        <v>41632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034206098 — khet sadhak yojana Gram charagwan se naya Gawan sh</t>
+          <t>1744005019/RC/17351 — अमाडी सें ठराने तक रोड निर्माण कार्य/RC/17351</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>1499000</v>
+        <v>450000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>880040.8</v>
+        <v>150085</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41690</v>
+        <v>39543</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>42947</v>
+        <v>40479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034206470 — khet sadhak yojana  gram amadi se patpara talab ta</t>
+          <t>1744005019/RC/22012034175391 — सी सी रोड एवं नाली निर्माण रामगोपाल के मकान से आंग</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>0</v>
+        <v>107000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>107008</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>41494</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>42044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034206846 — खेत सड़क निर्माण अमाड़ी चिट हाई से पटपरा तालाब तक</t>
+          <t>1744005019/RC/22012034180650 — C.C.Road  Nali Nirman karya Hallu se Esmail ke makan tak</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>1499000</v>
+        <v>121000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>22848</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41711</v>
-[...3 lines deleted...]
-      </c>
+        <v>41522</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034206854 — खेत सड़क निर्माण अमाड़ी अमाड़ी से जगत के खेत तक</t>
+          <t>1744005019/RC/22012034187777 — सी सी रोड निर्माण फूलसिह के मकान से शाला भवन तक पं</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>1499000</v>
+        <v>121000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>117564.62</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41647</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>41550</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>42044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034207319 — खेत सडक amadi se jagat patel ke khet tak</t>
+          <t>1744005019/RC/22012034206098 — khet sadhak yojana Gram charagwan se naya Gawan sh</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>1499000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>9540</v>
+        <v>880040.8</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41697</v>
+        <v>41690</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>42459</v>
+        <v>42947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034207351 — khet sadak amadi chithai se patpara talab tak</t>
+          <t>1744005019/RC/22012034206470 — khet sadhak yojana  gram amadi se patpara talab ta</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>1499000</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>357713.8</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41697</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034229712 — सी सी  रोड और नाली निर्माण उम्मेद के घर से उजयार क</t>
+          <t>1744005019/RC/22012034206846 — खेत सड़क निर्माण अमाड़ी चिट हाई से पटपरा तालाब तक</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>73500</v>
+        <v>1499000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>22848</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41902</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>41711</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>41761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034229714 — सी सी  रोड और नाली निर्माण छोटॆ के घर से छ्तरी के</t>
+          <t>1744005019/RC/22012034206854 — खेत सड़क निर्माण अमाड़ी अमाड़ी से जगत के खेत तक</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>73500</v>
+        <v>1499000</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41902</v>
+        <v>41647</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034292533 — खेत सडक इमाम चौक से फूलबाई के खेत तक</t>
+          <t>1744005019/RC/22012034207319 — खेत सडक amadi se jagat patel ke khet tak</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>1499000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>279704</v>
+        <v>9540</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42355</v>
+        <v>41697</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>43251</v>
+        <v>42459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034305206 — KHETSADAK CHARAGWAN SE RAMSAGAR TALAB TAK</t>
+          <t>1744005019/RC/22012034207351 — khet sadak amadi chithai se patpara talab tak</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>1499000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>357713.8</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>41697</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>42947</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034305208 — KHETSADAK CHARAGWAN SE AMADI TAK</t>
+          <t>1744005019/RC/22012034229712 — सी सी  रोड और नाली निर्माण उम्मेद के घर से उजयार क</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>73500</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42395</v>
+        <v>41902</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034305220 — KHET SADAK MAIN ROAD SE GOPAL KE KHET TAK</t>
+          <t>1744005019/RC/22012034229714 — सी सी  रोड और नाली निर्माण छोटॆ के घर से छ्तरी के</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>73500</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42395</v>
+        <v>41902</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034305222 — KHET SADAK BIRKHA ROAD SE DHARATI MATA HALLU KE KHET TAK</t>
+          <t>1744005019/RC/22012034292533 — खेत सडक इमाम चौक से फूलबाई के खेत तक</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>0</v>
+        <v>1499000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>0</v>
+        <v>279704</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K569" s="3"/>
+        <v>42355</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>43251</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034305224 — KHETSADAK CHARAGAWAN SE AMADI TAK</t>
+          <t>1744005019/RC/22012034305206 — KHETSADAK CHARAGWAN SE RAMSAGAR TALAB TAK</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034318719 — sudoor samapark sadak charagawa se amadi ki aour</t>
+          <t>1744005019/RC/22012034305208 — KHETSADAK CHARAGWAN SE AMADI TAK</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>1265000</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>935798.23</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42729</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034364281 — khet Sadak Main Road se Jagdamma ke khet tak Charagawan</t>
+          <t>1744005019/RC/22012034305220 — KHET SADAK MAIN ROAD SE GOPAL KE KHET TAK</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>1265000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>824021.18</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>43030</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034375736 — KHET SADAK VEDKUMAR KE KHET SE NAYAGAW TAK</t>
+          <t>1744005019/RC/22012034305222 — KHET SADAK BIRKHA ROAD SE DHARATI MATA HALLU KE KHET TAK</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42962</v>
+        <v>42395</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034398515 — C.C Road Avm Nali Nirman Karya Prem Lal Ke Ghar Se Dev Singh Ke Ghar Tak</t>
+          <t>1744005019/RC/22012034305224 — KHETSADAK CHARAGAWAN SE AMADI TAK</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>12710</v>
+        <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>12702</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>43485</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034398524 — C.C Road Avm Nali Nirman Karya Ummed Ke Ghar Se Tilak Ram Ke Ghar Tak</t>
+          <t>1744005019/RC/22012034318719 — sudoor samapark sadak charagawa se amadi ki aour</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>19070</v>
+        <v>1265000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>18970</v>
+        <v>935798.23</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>43743</v>
+        <v>42729</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>43794</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034438791 — CC Road Evam Nali nirman Karya</t>
+          <t>1744005019/RC/22012034364281 — khet Sadak Main Road se Jagdamma ke khet tak Charagawan</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>0</v>
+        <v>1265000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>824021.18</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>43030</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>43456</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034479302 — C.C Road Nirman Karya Radhe Ke Ghar Se Buddhu Ke Ghar Tak</t>
+          <t>1744005019/RC/22012034375736 — KHET SADAK VEDKUMAR KE KHET SE NAYAGAW TAK</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>38250</v>
+        <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>37310</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43771</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034479303 — C.C Road Nirman Karya Dev Singh Ke Ghar Se Kher Mata Tak</t>
+          <t>1744005019/RC/22012034398515 — C.C Road Avm Nali Nirman Karya Prem Lal Ke Ghar Se Dev Singh Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>30600</v>
+        <v>12710</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>25872</v>
+        <v>12702</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>43763</v>
+        <v>43485</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>43794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034507256 — C.C Road Nirman Karya Harilal Ke Ghar Se Dukhi Singh Ki Badi Tak</t>
+          <t>1744005019/RC/22012034398524 — C.C Road Avm Nali Nirman Karya Ummed Ke Ghar Se Tilak Ram Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>22000</v>
+        <v>19070</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>19908</v>
+        <v>18970</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43799</v>
+        <v>43743</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>43969</v>
+        <v>43794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034507260 — C.C Road Nirman Karya Bihari Ke Ghar Se Hand Pump Tak</t>
+          <t>1744005019/RC/22012034438791 — CC Road Evam Nali nirman Karya</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>40256</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>38570</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43802</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034507261 — C.C Road Nirman Karya Main Road Se Aaganwadi Tak</t>
+          <t>1744005019/RC/22012034479302 — C.C Road Nirman Karya Radhe Ke Ghar Se Buddhu Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>7650</v>
+        <v>38250</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>1408</v>
+        <v>37310</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43799</v>
+        <v>43771</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>43969</v>
+        <v>43956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034517443 — C.C Road Kher Mata Se Roop Singh Ke Ghar Tak</t>
+          <t>1744005019/RC/22012034479303 — C.C Road Nirman Karya Dev Singh Ke Ghar Se Kher Mata Tak</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>11475</v>
+        <v>30600</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>11092</v>
+        <v>25872</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43876</v>
+        <v>43763</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43969</v>
+        <v>43794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034546109 — C.C. ROAD NALI NIRMAN JANMUHAMMAD KE GHAR SE HALLU KE GHAR TAK</t>
+          <t>1744005019/RC/22012034507256 — C.C Road Nirman Karya Harilal Ke Ghar Se Dukhi Singh Ki Badi Tak</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>20000</v>
+        <v>22000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>14250</v>
+        <v>19908</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44142</v>
+        <v>43799</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>44379</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/22012034650857 — C.C. ROAD NIRMAN UJIYAR KE GHAR SE ROOP SINGH KE GHAR TAK GP AMADI</t>
+          <t>1744005019/RC/22012034507260 — C.C Road Nirman Karya Bihari Ke Ghar Se Hand Pump Tak</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>15000</v>
+        <v>40256</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>12620</v>
+        <v>38570</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45192</v>
+        <v>43802</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>45420</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/44567 — मिटटी मुरूम रोड निर्माण कार्य चिटहाई अमाड्ी से चरगवा</t>
+          <t>1744005019/RC/22012034507261 — C.C Road Nirman Karya Main Road Se Aaganwadi Tak</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>0</v>
+        <v>7650</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>383152</v>
+        <v>1408</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>40493</v>
+        <v>43799</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>41171</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/44866 — सी सी रोड एवं नाली  निर्माण कार्य अमाडी</t>
+          <t>1744005019/RC/22012034517443 — C.C Road Kher Mata Se Roop Singh Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>400000</v>
+        <v>11475</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>75445.8</v>
+        <v>11092</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41258</v>
+        <v>43876</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>41730</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/अमाडी /11/261 — चरगवा से नयागॉव पहुच मार्ग</t>
+          <t>1744005019/RC/22012034546109 — C.C. ROAD NALI NIRMAN JANMUHAMMAD KE GHAR SE HALLU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>483000</v>
+        <v>20000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>357213</v>
+        <v>14250</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>39420</v>
+        <v>44142</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>40479</v>
+        <v>44379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/अमाडी /17/389 — अमाडी से चादनखेडा पहुच मार्ग</t>
+          <t>1744005019/RC/22012034650857 — C.C. ROAD NIRMAN UJIYAR KE GHAR SE ROOP SINGH KE GHAR TAK GP AMADI</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>426000</v>
+        <v>15000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>14605</v>
+        <v>12620</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>39448</v>
+        <v>45192</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>41193</v>
+        <v>45420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/अमाडी/17/540 — अमाडी से दनोरा तक पहुच मार्ग</t>
+          <t>1744005019/RC/44567 — मिटटी मुरूम रोड निर्माण कार्य चिटहाई अमाड्ी से चरगवा</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>379000</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>1500</v>
+        <v>383152</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>39497</v>
-[...1 lines deleted...]
-      <c r="K589" s="3"/>
+        <v>40493</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>41171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RC/अमाडी /9/208 — ढाराने तक पहुच मार्ग</t>
+          <t>1744005019/RC/44866 — सी सी रोड एवं नाली  निर्माण कार्य अमाडी</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>379000</v>
+        <v>400000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>75445.8</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>39471</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>41258</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034379135 — Shouchalay Marammat Karya Ummed Singh S/O Mangal Singh</t>
+          <t>1744005019/RC/अमाडी /11/261 — चरगवा से नयागॉव पहुच मार्ग</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>7000</v>
+        <v>483000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>6549</v>
+        <v>357213</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43197</v>
+        <v>39420</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>43475</v>
+        <v>40479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380638 — SOUCHALAY MARAMMAT KAARYARAMBAGASURF PREMLAL PANCHAM CHARAGWAN</t>
+          <t>1744005019/RC/अमाडी /17/389 — अमाडी से चादनखेडा पहुच मार्ग</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>7000</v>
+        <v>426000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>6949</v>
+        <v>14605</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43314</v>
+        <v>39448</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>43475</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380660 — Shauchalay Marammat KaryaAJMER/RAMJAAN KHAN CHARAGWAN</t>
+          <t>1744005019/RC/अमाडी/17/540 — अमाडी से दनोरा तक पहुच मार्ग</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>7000</v>
+        <v>379000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>6599</v>
+        <v>1500</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43314</v>
-[...3 lines deleted...]
-      </c>
+        <v>39497</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380683 — SOUCHALAY MARAMMAT KARYA BARATI/EMRAT YADAV</t>
+          <t>1744005019/RC/अमाडी /9/208 — ढाराने तक पहुच मार्ग</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>7000</v>
+        <v>379000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>6949</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43314</v>
-[...3 lines deleted...]
-      </c>
+        <v>39471</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380686 — SOUCHALAYA MARAMMAT KAARYA DARRU/ PYARELAL</t>
+          <t>1744005019/RS/22012034379135 — Shouchalay Marammat Karya Ummed Singh S/O Mangal Singh</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>6949</v>
+        <v>6549</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43191</v>
+        <v>43197</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>43444</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380691 — SOUCHALAY MARAMMAT KAARYA UJYAAR SINGH /GOTIRAM</t>
+          <t>1744005019/RS/22012034380638 — SOUCHALAY MARAMMAT KAARYARAMBAGASURF PREMLAL PANCHAM CHARAGWAN</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>6599</v>
+        <v>6949</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>43155</v>
+        <v>43314</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>43353</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380695 — SOUCHALAY MARAMMAT KAARYA KALABAI /RAMPRASAD</t>
+          <t>1744005019/RS/22012034380660 — Shauchalay Marammat KaryaAJMER/RAMJAAN KHAN CHARAGWAN</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>6949</v>
+        <v>6599</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43155</v>
+        <v>43314</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>43393</v>
+        <v>43976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380699 — SOUCHALAYA MARAMMAT KAARYA MAHROON BI RAMJAAN KHAN</t>
+          <t>1744005019/RS/22012034380683 — SOUCHALAY MARAMMAT KARYA BARATI/EMRAT YADAV</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>6599</v>
+        <v>6949</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43197</v>
+        <v>43314</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>43393</v>
+        <v>43443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380709 — souchalaya marammat kaaryaHANEEF KHAN /RAMJAAN KHAN</t>
+          <t>1744005019/RS/22012034380686 — SOUCHALAYA MARAMMAT KAARYA DARRU/ PYARELAL</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>6949</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>43225</v>
+        <v>43191</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>43348</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380712 — SOUCHALAY MARAMMAT KAARYA BHAG CHAND /NANHE TIWARI</t>
+          <t>1744005019/RS/22012034380691 — SOUCHALAY MARAMMAT KAARYA UJYAAR SINGH /GOTIRAM</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>6949</v>
+        <v>6599</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43314</v>
+        <v>43155</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>43976</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380866 — Shauchalay Marammat Karya GAJRAJ/GORELAL</t>
+          <t>1744005019/RS/22012034380695 — SOUCHALAY MARAMMAT KAARYA KALABAI /RAMPRASAD</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>6949</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43218</v>
+        <v>43155</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>43444</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380869 — Shauchalay Marammat Karya GOTIRAM /SUKHAIYA</t>
+          <t>1744005019/RS/22012034380699 — SOUCHALAYA MARAMMAT KAARYA MAHROON BI RAMJAAN KHAN</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>6949</v>
+        <v>6599</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>43314</v>
+        <v>43197</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>43444</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380872 — Shauchalay Marammat Karya RAGHUNANDAN /ROSHAN LUHAR</t>
+          <t>1744005019/RS/22012034380709 — souchalaya marammat kaaryaHANEEF KHAN /RAMJAAN KHAN</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>6949</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43314</v>
+        <v>43225</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>43487</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380878 — Shauchalay Marammat Karya PUNNU/BAISHAKHU</t>
+          <t>1744005019/RS/22012034380712 — SOUCHALAY MARAMMAT KAARYA BHAG CHAND /NANHE TIWARI</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>6154</v>
+        <v>6949</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43204</v>
+        <v>43314</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>43444</v>
+        <v>43976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380886 — Shauchalay Marammat KaryaJALIM SINGH /GOTIRAM</t>
+          <t>1744005019/RS/22012034380866 — Shauchalay Marammat Karya GAJRAJ/GORELAL</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>7903</v>
+        <v>6949</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43197</v>
+        <v>43218</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>43475</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380893 — Shauchalay Marammat KaryaFOOLBAI/SUGRAM BHUMIYA</t>
+          <t>1744005019/RS/22012034380869 — Shauchalay Marammat Karya GOTIRAM /SUKHAIYA</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>7108</v>
+        <v>6949</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43155</v>
+        <v>43314</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>43414</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034380900 — Shauchalay Marammat Karya MUNNA/SHANKAR</t>
+          <t>1744005019/RS/22012034380872 — Shauchalay Marammat Karya RAGHUNANDAN /ROSHAN LUHAR</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>6920</v>
+        <v>6949</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43183</v>
+        <v>43314</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>43353</v>
+        <v>43487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034565635 — नवीन सामुदाइक स्वच्छता परिसर निर्माण कार्य देव सिंह के घर के पास ग्राम पंचायत अमाड़ी</t>
+          <t>1744005019/RS/22012034380878 — Shauchalay Marammat Karya PUNNU/BAISHAKHU</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>44000</v>
+        <v>7000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>43104</v>
+        <v>6154</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44514</v>
+        <v>43204</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>44954</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034624397 — SLWM sok pit nirman karya aagan wadi ke pass gra panchyat amadi</t>
+          <t>1744005019/RS/22012034380886 — Shauchalay Marammat KaryaJALIM SINGH /GOTIRAM</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>1200</v>
+        <v>7000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>1140</v>
+        <v>7903</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44527</v>
+        <v>43197</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>44907</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034624400 — SLWM sok pit nirman karya m. s. school  ke nal ke  pass gra panchyat amadi</t>
+          <t>1744005019/RS/22012034380893 — Shauchalay Marammat KaryaFOOLBAI/SUGRAM BHUMIYA</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1200</v>
+        <v>7000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>1140</v>
+        <v>7108</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44527</v>
+        <v>43155</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>44907</v>
+        <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034624401 — SLWM sok pit nirman karya PDS bavan  ke nal ke  pass gra panchyat amadi</t>
+          <t>1744005019/RS/22012034380900 — Shauchalay Marammat Karya MUNNA/SHANKAR</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>1200</v>
+        <v>7000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>1140</v>
+        <v>6920</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44527</v>
+        <v>43183</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>44907</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034624403 — SLWM sok pit nirman karya shivcharan  ke ghar ke nal ke  pass gra panchyat amadi</t>
+          <t>1744005019/RS/22012034565635 — नवीन सामुदाइक स्वच्छता परिसर निर्माण कार्य देव सिंह के घर के पास ग्राम पंचायत अमाड़ी</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1200</v>
+        <v>44000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>1140</v>
+        <v>43104</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44527</v>
+        <v>44514</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>44907</v>
+        <v>44954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1744005019/RS/22012034624404 — SLWM sok pit nirman karya santoki ke ghar  ke nal  pass gra panchyat amadi</t>
+          <t>1744005019/RS/22012034624397 — SLWM sok pit nirman karya aagan wadi ke pass gra panchyat amadi</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44527</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/12353 — नवीन तलाब निर्माण कार्य चरगवां</t>
+          <t>1744005019/RS/22012034624400 — SLWM sok pit nirman karya m. s. school  ke nal ke  pass gra panchyat amadi</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>375000</v>
+        <v>1200</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>4372756.3</v>
+        <v>1140</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>40140</v>
+        <v>44527</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>41193</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034328501 — Talab jeernoddhar virkha talab amadi</t>
+          <t>1744005019/RS/22012034624401 — SLWM sok pit nirman karya PDS bavan  ke nal ke  pass gra panchyat amadi</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>434000</v>
+        <v>1200</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>393254.83</v>
+        <v>1140</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42890</v>
+        <v>44527</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>43969</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034328516 — Talab jeernoddhar  Emaliwala charagwan</t>
+          <t>1744005019/RS/22012034624403 — SLWM sok pit nirman karya shivcharan  ke ghar ke nal ke  pass gra panchyat amadi</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>483000</v>
+        <v>1200</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>384546.28</v>
+        <v>1140</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42896</v>
+        <v>44527</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>43291</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034354569 — Bori bandhan karya Ramvishal ke khet ke pas</t>
+          <t>1744005019/RS/22012034624404 — SLWM sok pit nirman karya santoki ke ghar  ke nal  pass gra panchyat amadi</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>18000</v>
+        <v>1200</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>11206</v>
+        <v>1140</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>43000</v>
+        <v>44527</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>43224</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034354602 — Bori Bandhan karya ketar ke khet ke pas</t>
+          <t>1744005019/WC/12353 — नवीन तलाब निर्माण कार्य चरगवां</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>14500</v>
+        <v>375000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>10860</v>
+        <v>4372756.3</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43000</v>
+        <v>40140</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>43224</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034354610 — Bori Bandhan Karya Gajraj ke khet ke pas</t>
+          <t>1744005019/WC/22012034328501 — Talab jeernoddhar virkha talab amadi</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>14500</v>
+        <v>434000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>10212</v>
+        <v>393254.83</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43000</v>
+        <v>42890</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>43224</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034354688 — Bori bandhan karya Amar singh ke khet ke pas</t>
+          <t>1744005019/WC/22012034328516 — Talab jeernoddhar  Emaliwala charagwan</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>14500</v>
+        <v>483000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>11224</v>
+        <v>384546.28</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>43000</v>
+        <v>42896</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>43240</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034354689 — Bori Bandhan karya Rajaram ke khet ke pas</t>
+          <t>1744005019/WC/22012034354569 — Bori bandhan karya Ramvishal ke khet ke pas</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>14500</v>
+        <v>18000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>3540</v>
+        <v>11206</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43001</v>
+        <v>43000</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>43243</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034382439 — Talab nirman karya amadi</t>
+          <t>1744005019/WC/22012034354602 — Bori Bandhan karya ketar ke khet ke pas</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>14500</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>10860</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>43000</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>43224</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034388981 — NAVEEN TALAB NIRMAN KHEL MAIDAN KE PASS AMADI</t>
+          <t>1744005019/WC/22012034354610 — Bori Bandhan Karya Gajraj ke khet ke pas</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>1373000</v>
+        <v>14500</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>1247370.31</v>
+        <v>10212</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43225</v>
+        <v>43000</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>44000</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034474783 — Contour Trench Amadi</t>
+          <t>1744005019/WC/22012034354688 — Bori bandhan karya Amar singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>835538.85</v>
+        <v>14500</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>710261</v>
+        <v>11224</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43685</v>
+        <v>43000</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>43969</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034474785 — Contour Trench Charagawan</t>
+          <t>1744005019/WC/22012034354689 — Bori Bandhan karya Rajaram ke khet ke pas</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>835538.85</v>
+        <v>14500</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>254105</v>
+        <v>3540</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43685</v>
+        <v>43001</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>43981</v>
+        <v>43243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034505058 — नवीन तालाब निर्माण कार्य सिद्ध धाम के नीचे अमाडी</t>
+          <t>1744005019/WC/22012034382439 — Talab nirman karya amadi</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>1314009.08</v>
+        <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>984493.97</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43890</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034505989 — नवीन तालाब निर्माण कार्य  करन सिंह के खेत के पास अमाडी</t>
+          <t>1744005019/WC/22012034388981 — NAVEEN TALAB NIRMAN KHEL MAIDAN KE PASS AMADI</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>1373000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>1247370.31</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43581</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>43225</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>44000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034555931 — NADI PUNARJEEVAN  KARYA AMADI SE CHANDANKHEDA TAK KHASRA No.646</t>
+          <t>1744005019/WC/22012034474783 — Contour Trench Amadi</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>835538.85</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>710261</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>43685</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>43969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034557066 — Nala gahrikaran karya Birkha se gajraj ke khet ke pass tak khasra no.02</t>
+          <t>1744005019/WC/22012034474785 — Contour Trench Charagawan</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>835538.85</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>254105</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>43685</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>43981</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034565615 — Contoor Trench Naveen talab ke pass amadi</t>
+          <t>1744005019/WC/22012034505058 — नवीन तालाब निर्माण कार्य सिद्ध धाम के नीचे अमाडी</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>801989.86</v>
+        <v>1314009.08</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>683864</v>
+        <v>984493.97</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44018</v>
+        <v>43890</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>44112</v>
+        <v>44657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034568647 — kantoor trinch nirman khel maidan ke pass gram panchyat amadi khasra no 246</t>
+          <t>1744005019/WC/22012034505989 — नवीन तालाब निर्माण कार्य  करन सिंह के खेत के पास अमाडी</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44008</v>
+        <v>43581</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034593590 — नाला सुद्रनिकरन नत्थु के खेत से केदार के खेत तक</t>
+          <t>1744005019/WC/22012034555931 — NADI PUNARJEEVAN  KARYA AMADI SE CHANDANKHEDA TAK KHASRA No.646</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>1083981</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>1008059.1</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44156</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034593591 — नाला सुद्रनिकरन दादुराम के खेत से विजय के खेत तक तक खस्र  ५०८ ग्राम पंचायत अमादी</t>
+          <t>1744005019/WC/22012034557066 — Nala gahrikaran karya Birkha se gajraj ke khet ke pass tak khasra no.02</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>1083981</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>1013904.77</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44156</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034598181 — puliya nirman karya birkha road par gram panchayat amadi</t>
+          <t>1744005019/WC/22012034565615 — Contoor Trench Naveen talab ke pass amadi</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>19000</v>
+        <v>801989.86</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>18870</v>
+        <v>683864</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44177</v>
+        <v>44018</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>44379</v>
+        <v>44112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034616843 — NALA SUNDRAYKARAN VIJAY KE KHET SE ANIL KE KHET TAK CHARAGAWAN GRAM PANCHYAT AMADI</t>
+          <t>1744005019/WC/22012034568647 — kantoor trinch nirman khel maidan ke pass gram panchyat amadi khasra no 246</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>725087</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>701116.65</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44008</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034616848 — NALA SUNDRYAKARAN KARYA AMAR SINGH KHET SE VEERAN KE KHET TAK GRAM PANCHYAT AMADI</t>
+          <t>1744005019/WC/22012034593590 — नाला सुद्रनिकरन नत्थु के खेत से केदार के खेत तक</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>718092</v>
+        <v>1083981</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>692025.97</v>
+        <v>1008059.1</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44310</v>
+        <v>44156</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034635347 — CTR NALA SUDRANIKARAN KARYA ANIL KE KHET SE RAJESH KE KHET TAK GRAM PANCHYAT AMADI</t>
+          <t>1744005019/WC/22012034593591 — नाला सुद्रनिकरन दादुराम के खेत से विजय के खेत तक तक खस्र  ५०८ ग्राम पंचायत अमादी</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>1083981</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>1013904.77</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>44156</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034635355 — CTR NALA SUDRANIKARAN KARYA ROOP SINGH KE KHET SE GAJRAJ KE KHET TAK GRAM PANCHYAT AMADI</t>
+          <t>1744005019/WC/22012034598181 — puliya nirman karya birkha road par gram panchayat amadi</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>18870</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>44177</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>44379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034795195 — CTR NAALA  SOUNDRYA KARAN KAARYA   BIHARI LAL KE KHET SE GAJRAJ KE KHET TAK AMADI GP AMADI</t>
+          <t>1744005019/WC/22012034616843 — NALA SUNDRAYKARAN VIJAY KE KHET SE ANIL KE KHET TAK CHARAGAWAN GRAM PANCHYAT AMADI</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>935680.72</v>
+        <v>725087</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>811210</v>
+        <v>701116.65</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44588</v>
+        <v>44310</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>44951</v>
+        <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034795204 — CTR  NAALA SOUNDARYA  KARAN KAARYA  GULAAB BAI KE KHET SE  RAMBAGAS KE KHET TAK CHARAGWAN GP AMADI</t>
+          <t>1744005019/WC/22012034616848 — NALA SUNDRYAKARAN KARYA AMAR SINGH KHET SE VEERAN KE KHET TAK GRAM PANCHYAT AMADI</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>487307.53</v>
+        <v>718092</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>423970</v>
+        <v>692025.97</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44626</v>
+        <v>44310</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>44951</v>
+        <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034880437 — CTR nala sudranikaran karya gulab bai ke khet se rambagas ke khet tak charagwan gp amadi</t>
+          <t>1744005019/WC/22012034635347 — CTR NALA SUDRANIKARAN KARYA ANIL KE KHET SE RAJESH KE KHET TAK GRAM PANCHYAT AMADI</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44471</v>
+        <v>44287</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034880438 — CTR nala sudraniaran karya roop singh ke khet se gajraj ke khet tak gp amadi</t>
+          <t>1744005019/WC/22012034635355 — CTR NALA SUDRANIKARAN KARYA ROOP SINGH KE KHET SE GAJRAJ KE KHET TAK GRAM PANCHYAT AMADI</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44471</v>
+        <v>44287</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034977679 — NALA SUDRANIKARAN KARYA ANIL LODHI KE SE RAJESH LODHI KE KHET TAK CHARGWAN GP AMADI</t>
+          <t>1744005019/WC/22012034795195 — CTR NAALA  SOUNDRYA KARAN KAARYA   BIHARI LAL KE KHET SE GAJRAJ KE KHET TAK AMADI GP AMADI</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>0</v>
+        <v>935680.72</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>811210</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K643" s="3"/>
+        <v>44588</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>44951</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012034977682 — NALA SUDRANIKARAN KARYA HARPRASAD KE KHET SE HALKERAM KE KHET TAK GP AMADI</t>
+          <t>1744005019/WC/22012034795204 — CTR  NAALA SOUNDARYA  KARAN KAARYA  GULAAB BAI KE KHET SE  RAMBAGAS KE KHET TAK CHARAGWAN GP AMADI</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>0</v>
+        <v>487307.53</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>423970</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>44626</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>44951</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035031682 — nala sudranikaran karya dhoop singh ke khet se narvad ke khet tak chargwan gp amadi</t>
+          <t>1744005019/WC/22012034880437 — CTR nala sudranikaran karya gulab bai ke khet se rambagas ke khet tak charagwan gp amadi</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44836</v>
+        <v>44471</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035031683 — nala sudranikaran karya dhoop singh ke khet se narvad ke khet tak chargwan gp amadi</t>
+          <t>1744005019/WC/22012034880438 — CTR nala sudraniaran karya roop singh ke khet se gajraj ke khet tak gp amadi</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44836</v>
+        <v>44471</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035078528 — nala duranikaran karya anil patel ke khet se vijay kumar patel ke khaet tak amadi</t>
+          <t>1744005019/WC/22012034977679 — NALA SUDRANIKARAN KARYA ANIL LODHI KE SE RAJESH LODHI KE KHET TAK CHARGWAN GP AMADI</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45030</v>
+        <v>44652</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035094611 — Pashu Rodhak Khanti NIrma Karya kh no 02 chargwan gp amadi</t>
+          <t>1744005019/WC/22012034977682 — NALA SUDRANIKARAN KARYA HARPRASAD KE KHET SE HALKERAM KE KHET TAK GP AMADI</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>1181403.5</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>1003147</v>
+        <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45164</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035094620 — kANTOOR Trinch Nirman kh. no. 246 gp amadi</t>
+          <t>1744005019/WC/22012035031682 — nala sudranikaran karya dhoop singh ke khet se narvad ke khet tak chargwan gp amadi</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>958384.59</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>813354</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45164</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035176483 — Nala Sudranikaran Karya Ramdash Patel ke khet se Ratiram ke khet tak charagwan Gp amadi</t>
+          <t>1744005019/WC/22012035031683 — nala sudranikaran karya dhoop singh ke khet se narvad ke khet tak chargwan gp amadi</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>1481205.42</v>
+        <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>1188366.31</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45362</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035176493 — Nala Sudranikaran Karya Narvad Patel ke khet se Sant Patel ke khet tak charagwan gp amadi</t>
+          <t>1744005019/WC/22012035078528 — nala duranikaran karya anil patel ke khet se vijay kumar patel ke khaet tak amadi</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>1481205.42</v>
+        <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>1181575.87</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45364</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035215735 — चैक डेम निर्माण कार्य रामदास पटेल के खेत के पास अमाडी</t>
+          <t>1744005019/WC/22012035094611 — Pashu Rodhak Khanti NIrma Karya kh no 02 chargwan gp amadi</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>1336838.86</v>
+        <v>1181403.5</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>1158474.95</v>
+        <v>1003147</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45479</v>
+        <v>45164</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>46203</v>
+        <v>45766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035215764 — chek dam nirman karya Ramdash Patel Ke khet ke pass gram chargwan gp amadi</t>
+          <t>1744005019/WC/22012035094620 — kANTOOR Trinch Nirman kh. no. 246 gp amadi</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>0</v>
+        <v>958384.59</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>813354</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K653" s="3"/>
+        <v>45164</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>45766</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252541 — Stone Bolder Gally Plugs Madla Nala me narayan ke khet pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035176483 — Nala Sudranikaran Karya Ramdash Patel ke khet se Ratiram ke khet tak charagwan Gp amadi</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>0</v>
+        <v>1481205.42</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>1188366.31</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45684</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>45362</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>45673</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252543 — Stone Bolder Gally Plugs Madla Nala me hukum ke khet pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035176493 — Nala Sudranikaran Karya Narvad Patel ke khet se Sant Patel ke khet tak charagwan gp amadi</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>1481205.42</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>1181575.87</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45684</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>45364</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>45673</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252544 — Stone Bolder Gally Plugs Madla Nala me ved kumar ke khet pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035215735 — चैक डेम निर्माण कार्य रामदास पटेल के खेत के पास अमाडी</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>1336838.86</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>1158474.95</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45684</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>45479</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>46203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252545 — Stone Bolder Gally Plugs Madla Nala me Baijnath ke khet pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035215764 — chek dam nirman karya Ramdash Patel Ke khet ke pass gram chargwan gp amadi</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45684</v>
+        <v>45451</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252546 — Stone Bolder Gally Plugs Madla Nala me Santram ke khet pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035252541 — Stone Bolder Gally Plugs Madla Nala me narayan ke khet pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252547 — Stone Bolder Gally Plugs Madla Nala me Santoki  ke khet pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035252543 — Stone Bolder Gally Plugs Madla Nala me hukum ke khet pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252548 — Stone Bolder Gally Plugs Madla Nala me Puliya ke pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035252544 — Stone Bolder Gally Plugs Madla Nala me ved kumar ke khet pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252550 — Stone Bolder Gally Plugs Madla Nala me Ashok  ke khet pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035252545 — Stone Bolder Gally Plugs Madla Nala me Baijnath ke khet pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252551 — Stone Bolder Gally Plugs Madla talab   ke  pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035252546 — Stone Bolder Gally Plugs Madla Nala me Santram ke khet pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/22012035252553 — Stone Bolder Gally Plugs Ramsagar talab ke pass charagwan gp amadi</t>
+          <t>1744005019/WC/22012035252547 — Stone Bolder Gally Plugs Madla Nala me Santoki  ke khet pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/4450 — तलाब निमार्ण कार्य्र अमाडीं</t>
+          <t>1744005019/WC/22012035252548 — Stone Bolder Gally Plugs Madla Nala me Puliya ke pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>471642.56</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>39865</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/54497 — rmपशु अवरोधक खंती दीवाल निर्माण पी 211</t>
+          <t>1744005019/WC/22012035252550 — Stone Bolder Gally Plugs Madla Nala me Ashok  ke khet pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>487163</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>40361</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/5457 — RDF लेन्‍टना उन्मू‍लन p/212  अमाणी</t>
+          <t>1744005019/WC/22012035252551 — Stone Bolder Gally Plugs Madla talab   ke  pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>21400000</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>58056</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>39816</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/54573 — Talab Bishtarikaran Banda</t>
+          <t>1744005019/WC/22012035252553 — Stone Bolder Gally Plugs Ramsagar talab ke pass charagwan gp amadi</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>496127</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>40597</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/54769 — तालाब बंड बिस्‍तार कार्य  राय वाला</t>
+          <t>1744005019/WC/4450 — तलाब निमार्ण कार्य्र अमाडीं</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>496000</v>
+        <v>82000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>70096.92</v>
+        <v>471642.56</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>41055</v>
+        <v>39865</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>41171</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/9993631996 — नवीन तालाब नि‍मार्ण कार्य सि‍ध्‍दधाम चरगवां</t>
+          <t>1744005019/WC/54497 — rmपशु अवरोधक खंती दीवाल निर्माण पी 211</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>4897000</v>
+        <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>2606124.3</v>
+        <v>487163</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41419</v>
+        <v>40361</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>42887</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/9993633455 — तालाब बंड वि‍स्‍तार दरसुआ वाला</t>
+          <t>1744005019/WC/5457 — RDF लेन्‍टना उन्मू‍लन p/212  अमाणी</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>499000</v>
+        <v>21400000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>467591.9</v>
+        <v>58056</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41435</v>
+        <v>39816</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>42516</v>
+        <v>41652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/9993640385 — तालाब बंड ि‍वस्‍तार कार्य पटपरा अमाड्ी टीएस 373</t>
+          <t>1744005019/WC/54573 — Talab Bishtarikaran Banda</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>275067</v>
+        <v>496127</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>41627</v>
+        <v>40597</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>42046</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/9993646436 — talab band bistasr ramsagar charagawan</t>
+          <t>1744005019/WC/54769 — तालाब बंड बिस्‍तार कार्य  राय वाला</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>1103000</v>
+        <v>496000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>963149</v>
+        <v>70096.92</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>41690</v>
+        <v>41055</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>42933</v>
+        <v>41171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/9993670971 — NAVEEN TALAB NIRMAN AMADI ROAD KE PAS</t>
+          <t>1744005019/WC/9993631996 — नवीन तालाब नि‍मार्ण कार्य सि‍ध्‍दधाम चरगवां</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>4897000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>2606124.3</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>41419</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>42887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/9993671457 — NAVEEN TALAB NIRMAN -KHEL MAIDAN KE PAS AMADI</t>
+          <t>1744005019/WC/9993633455 — तालाब बंड वि‍स्‍तार दरसुआ वाला</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>467591.9</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>41435</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>42516</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/VB/22012035330191 — Kantoor Trinch Nirman Karya Ramsagar Ke pass kh  no 480 Chragwan Gp Amadi</t>
+          <t>1744005019/WC/9993640385 — तालाब बंड ि‍वस्‍तार कार्य पटपरा अमाड्ी टीएस 373</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>199078.06</v>
+        <v>496000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>0</v>
+        <v>275067</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>46208</v>
-[...1 lines deleted...]
-      <c r="K675" s="3"/>
+        <v>41627</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>42046</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WC/VB/22012035330192 — Kantoor Trinch Nirman Karya Chathai MOhalla Ke pass kh  no 183 Amadi Gp Amadi</t>
+          <t>1744005019/WC/9993646436 — talab band bistasr ramsagar charagawan</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>199078.06</v>
+        <v>1103000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>0</v>
+        <v>963149</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>46208</v>
-[...1 lines deleted...]
-      <c r="K676" s="3"/>
+        <v>41690</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>42933</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1744005019/WH/22012034934636 — TALAB JEERN UDDHAR KARYA BARATI VALA GRAM CHARGWAN GP AMADI</t>
+          <t>1744005019/WC/9993670971 — NAVEEN TALAB NIRMAN AMADI ROAD KE PAS</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K677" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>KATNI / BAHORIBAND</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D678" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E678" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F678" s="1" t="inlineStr">
+        <is>
+          <t>1744005019/WC/9993671457 — NAVEEN TALAB NIRMAN -KHEL MAIDAN KE PAS AMADI</t>
+        </is>
+      </c>
+      <c r="G678" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J678" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K678" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>KATNI / BAHORIBAND</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C679" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D679" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
+        <is>
+          <t>1744005019/WC/VB/22012035330191 — Kantoor Trinch Nirman Karya Ramsagar Ke pass kh  no 480 Chragwan Gp Amadi</t>
+        </is>
+      </c>
+      <c r="G679" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H679" s="2" t="n">
+        <v>199078.06</v>
+      </c>
+      <c r="I679" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J679" s="3" t="n">
+        <v>46208</v>
+      </c>
+      <c r="K679" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>KATNI / BAHORIBAND</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C680" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D680" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E680" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F680" s="1" t="inlineStr">
+        <is>
+          <t>1744005019/WC/VB/22012035330192 — Kantoor Trinch Nirman Karya Chathai MOhalla Ke pass kh  no 183 Amadi Gp Amadi</t>
+        </is>
+      </c>
+      <c r="G680" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H680" s="2" t="n">
+        <v>199078.06</v>
+      </c>
+      <c r="I680" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J680" s="3" t="n">
+        <v>46208</v>
+      </c>
+      <c r="K680" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>KATNI / BAHORIBAND</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C681" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D681" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
+        <is>
+          <t>1744005019/WH/22012034934636 — TALAB JEERN UDDHAR KARYA BARATI VALA GRAM CHARGWAN GP AMADI</t>
+        </is>
+      </c>
+      <c r="G681" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H681" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I681" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J681" s="3" t="n">
         <v>44652</v>
       </c>
-      <c r="K677" s="3"/>
+      <c r="K681" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>