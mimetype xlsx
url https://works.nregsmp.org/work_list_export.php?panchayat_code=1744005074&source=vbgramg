--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 21:18:38</t>
+          <t>Exported on: 2026-10-21 20:53:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,803 +273,803 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1744005074/AV/22012034391677 — आगनवाडी भवन निर्माण कार्य ग्राम पंचायत मटवारा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43380</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1744005074/AV/22012034633260 — आगनवाड़ी सह बाऊड्री बाल निर्माण कार्य खौड़ावल ग्राम पंचायत मतवारा</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45090</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1744005074/AV/22012034663523 — Gram Panchayat Bhavan Nirman Kary GP Matwara</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>800000</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>65400</v>
+        <v>83495</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1744005074/DP/22012034625192 — वृक्षारोपण  निर्माण कार्य  खसरा नंबर 197 खुदावल</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1744005074/IF/22012034593369 — पशु शेड निर्माण कार्य छोटी बाई पति छोटेलाल कोल</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44057</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1744005074/IF/22012034593370 — मुर्गी शेड निर्माण कार्य महिमा बाई पति बीरबहादुर कुम्हार</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>51554.19</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44059</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1744005074/IF/22012035319341 — KHET TALAB NIRMAN KARYA  RAMBARAN YADAV</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1744005074/IF/22012035319343 — KHET TALAB NIRMAN KARYA  RAJKUMAR YADAV</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1744005074/IF/22012035319344 — KHET TALAB NIRMAN KARYA  SANTKUMAR YADAV</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1744005074/IF/22012035503196 — DUGWELL RECHARGE PIT NIRMAN KARYA RAGUVEER PITA RAJARAM BARMAN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744005074/IF/22012035515854 — DUGWELL RECHARGE PIT NIRMAN KARYA AJAY VISHWAKARMA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1744005074/IF/IAY/1472160 — Construction of IAY House -IAY REG. NO. MP2527757</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44173</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744005074/RC/22012034844085 — c c road nirman karya chandrabhan barman ke ghar se ramkesh barman ke ghar tak</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>28200</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1744005074/RS/22012034656103 — R C C NALI NIRMAN KARY PAPPU KACHHI KE GHAR SE SANTOSH KACHHI KE KHET KI OR</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>55000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44702</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1744005074/RS/22012034656105 — R C C NALI NIRMAN KARY CHIPPA KE GHAR SE TALIYA GHAT KI OR</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>55000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44702</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1744005074/WC/22012034635101 — CTR NALA SUDHRIKARAN AJAY YADAV KE KHET SE KATNI NADI KI OR</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>1347732.9</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44640</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1744005074/WC/22012035243004 — Contour Trench Nirman Kary Khudawal khasra no 225 me</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45383</v>
@@ -1094,98 +1094,98 @@
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1744005074/WC/22012035325974 — Contour Trench Nirman Kary Khasra Numbar 225 Khudawal</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1197145.59</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>58840.5</v>
+        <v>378608.6</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KATNI / BAHORIBAND</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1744005074/WC/VB/22012035329772 — continuous contour trench nirman karya ramgadh baba ke piche side kiour bhag no 02</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>199677.27</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>34800</v>
+        <v>123888</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46252</v>
       </c>
       <c r="K30" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>