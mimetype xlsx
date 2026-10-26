--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K419"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 13:30:08</t>
+          <t>Exported on: 2026-10-26 19:50:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -420,167 +420,167 @@
       <c r="J14" s="3" t="n">
         <v>45129</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1744006003/AV/22012034645170 — ग्राम पंचायत भवन निर्माण गौरा</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>950688.47</v>
+        <v>972445.31</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1744006003/AV/22012034667483 — Shanti dham sed Nirman Kary gaura</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>0</v>
+        <v>502.34</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1744006003/AV/22012034667484 — Shanti dham sed Nirman Kary basehra</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>0</v>
+        <v>267.71</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -755,73 +755,73 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744006003/DP/22012034560728 — Vracharopan karya Amrit sarover ke dono or road side gram gora</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>163000</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>53423.04</v>
+        <v>53659.04</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
@@ -17818,51 +17818,51 @@
       <c r="J372" s="3" t="n">
         <v>44707</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>45379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1744006003/WC/22012035183882 — Nal tat sudrikran kary amha nala m</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>977379.58</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>243511.83</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45365</v>
@@ -19164,73 +19164,73 @@
       <c r="J400" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>42839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1744006003/WC/VB/22012035329814 — Cantoor tranch nirman kary gauri marg k pass pahadi m</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>198979.28</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>14250.57</v>
+        <v>23000.97</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
@@ -20030,51 +20030,51 @@
       <c r="J418" s="3" t="n">
         <v>39432</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>40024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1744/RC/22012034683561 — गौरा से गौरी तक 1200 मीटर सुदूर सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>2462000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>2322114.05</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45366</v>