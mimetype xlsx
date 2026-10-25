--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K607"/>
+  <dimension ref="A1:K608"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 07:07:06</t>
+          <t>Exported on: 2026-10-25 12:33:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5561,51 +5561,51 @@
       <c r="J121" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1744006009/IF/22012035497910 — Khet Talan Nirman mukesh /Aasharam Gadari</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45749</v>
@@ -18900,214 +18900,214 @@
       <c r="J394" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1744006009/IF/IAY/5792981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150047435</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>16494</v>
+        <v>18594</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1744006009/IF/IAY/5793110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150058679</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1744006009/IF/IAY/5793207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150073006</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>1827</v>
+        <v>14427</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1744006009/IF/IAY/6100844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151025849</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>12762</v>
+        <v>20262</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -21136,98 +21136,98 @@
       <c r="J440" s="3" t="n">
         <v>44519</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>44743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1744006009/LD/22012034947783 — चारा गाह कार्य ग्राम लालपुर</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1744006009/LD/22012034947785 — चारा गाह कार्य ग्राम लालपुर 2</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45649</v>
@@ -27353,51 +27353,51 @@
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1744006009/WC/22012034952606 — नवीन तालाब निर्माण कार्य, सिद्ध महाराज के पास लालपुर</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>1280000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>44671</v>
@@ -28119,51 +28119,51 @@
       <c r="J585" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>45769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1744006009/WC/22012035220823 — सिहारूवा सिद्ध महाराज भटिया मे कंटूर टेंच निर्माण कार्य लालपुर</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45520</v>
@@ -28331,51 +28331,51 @@
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1744006009/WC/22012035326999 — CTR ट्रैंच खंती निर्माण नवीन पंचयत भवन के पास</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>258663.78</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>51950</v>
+        <v>64347.5</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
@@ -28405,797 +28405,844 @@
       <c r="J591" s="3" t="n">
         <v>41699</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>41956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1744006009/WC/VB/22012035330149 — Contour Trench Nirman Karya Panchayat Bhawan Ke Pass</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>199049.84</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>46228</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1744006009/WC/VB/22012035330151 — Contour Trench Nirman Karya Talab Ke Pass</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>198287.85</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>25695</v>
+        <v>168420</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>46242</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1744006009/WH/22012034332663 — बड़ा तालाब जीर्णोद्धार कार्य</t>
+          <t>1744006009/WC/VB/22012035335963 — Cantoor tranch nirman kary talab ke upri bhag per Part C</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>570000</v>
+        <v>802924.73</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>541815.75</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43226</v>
-[...3 lines deleted...]
-      </c>
+        <v>46248</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1744006009/WH/22012034332664 — शूखा तालाब जीर्णोद्धार कार्य</t>
+          <t>1744006009/WH/22012034332663 — बड़ा तालाब जीर्णोद्धार कार्य</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>548000</v>
+        <v>570000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>324210</v>
+        <v>541815.75</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>43226</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>44002</v>
+        <v>45656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1744006009/WH/22012034445407 — तालाब गहरीकरण कार्य बड़े तालाब के नीचे वाले तालाब में लालपुर</t>
+          <t>1744006009/WH/22012034332664 — शूखा तालाब जीर्णोद्धार कार्य</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>1274108.67</v>
+        <v>548000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>748374</v>
+        <v>324210</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44163</v>
+        <v>43226</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>44747</v>
+        <v>44002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1744006009/WH/22012034453983 — स्टॉप डेम जीर्णोद्धार निर्माण कार्य गिरहा नाला के पास लालपुर</t>
+          <t>1744006009/WH/22012034445407 — तालाब गहरीकरण कार्य बड़े तालाब के नीचे वाले तालाब में लालपुर</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>0</v>
+        <v>1274108.67</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>748374</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>44163</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>44747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1744006009/WH/22012034453985 — स्टॉप डेम जीर्णोद्धार निर्माण कार्य गिरहा नाला के पास ग्राम सगवा</t>
+          <t>1744006009/WH/22012034453983 — स्टॉप डेम जीर्णोद्धार निर्माण कार्य गिरहा नाला के पास लालपुर</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1744006009/लालपुर/DP/-1 — व्रक्षारोपण कार्य ग्राम पंचायत लालपुर (पंचवन)में</t>
+          <t>1744006009/WH/22012034453985 — स्टॉप डेम जीर्णोद्धार निर्माण कार्य गिरहा नाला के पास ग्राम सगवा</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>442000</v>
+        <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>205843</v>
+        <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>39289</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1744006009/लालपुर/DP/-2 — पथ व्रक्षारोपण कार्य (लालपुर से गोपालपुर)</t>
+          <t>1744006009/लालपुर/DP/-1 — व्रक्षारोपण कार्य ग्राम पंचायत लालपुर (पंचवन)में</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>474300</v>
+        <v>442000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>99392.97</v>
+        <v>205843</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>39324</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>39289</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>40783</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1744006009/लालपुर/IF/-1 — कपिलधारा कूप निर्माण कार्य मिथलेश बली शोभा/महाजन</t>
+          <t>1744006009/लालपुर/DP/-2 — पथ व्रक्षारोपण कार्य (लालपुर से गोपालपुर)</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>75700</v>
+        <v>474300</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>31464</v>
+        <v>99392.97</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>39569</v>
+        <v>39324</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1744006009/लालपुर/RC/- 1 — 08-09 रोड विस्‍तार ग्राम संगवा से अतरसूमा मार्ग</t>
+          <t>1744006009/लालपुर/IF/-1 — कपिलधारा कूप निर्माण कार्य मिथलेश बली शोभा/महाजन</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>250000</v>
+        <v>75700</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>31760</v>
+        <v>31464</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>39584</v>
+        <v>39569</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1744006009/लालपुर/RC/-1 — डाला से कुंदना नाला पहुंच मार्ग लालपुर</t>
+          <t>1744006009/लालपुर/RC/- 1 — 08-09 रोड विस्‍तार ग्राम संगवा से अतरसूमा मार्ग</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>153974.97</v>
+        <v>31760</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>39430</v>
-[...3 lines deleted...]
-      </c>
+        <v>39584</v>
+      </c>
+      <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1744006009/ लालपुर /RC/-2 — लालपुर से झारापानी तक रोड निर्माण कार्य</t>
+          <t>1744006009/लालपुर/RC/-1 — डाला से कुंदना नाला पहुंच मार्ग लालपुर</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>476000</v>
+        <v>500000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>46400</v>
+        <v>153974.97</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>39458</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>39430</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>41075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1744006009/लालपुर/WC/-1 — तालाब विस्‍तार कार्य ग्राम पंचायत लालपुर</t>
+          <t>1744006009/ लालपुर /RC/-2 — लालपुर से झारापानी तक रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>403650</v>
+        <v>476000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>115643.44</v>
+        <v>46400</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>39226</v>
-[...3 lines deleted...]
-      </c>
+        <v>39458</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1744/RC/22012034217696 — धनवाही से डाला ज़ी.एस.बी. मार्ग निर्माण लालपुर ढीमर</t>
+          <t>1744006009/लालपुर/WC/-1 — तालाब विस्‍तार कार्य ग्राम पंचायत लालपुर</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>3374000</v>
+        <v>403650</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>547897</v>
+        <v>115643.44</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>41766</v>
+        <v>39226</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>42228</v>
+        <v>39187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C607" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D607" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E607" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F607" s="1" t="inlineStr">
+        <is>
+          <t>1744/RC/22012034217696 — धनवाही से डाला ज़ी.एस.बी. मार्ग निर्माण लालपुर ढीमर</t>
+        </is>
+      </c>
+      <c r="G607" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="n">
+        <v>3374000</v>
+      </c>
+      <c r="I607" s="2" t="n">
+        <v>547897</v>
+      </c>
+      <c r="J607" s="3" t="n">
+        <v>41766</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>42228</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>KATNI / DHIMERKHEDA</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C607" s="1" t="inlineStr">
+      <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D607" s="1" t="inlineStr">
+      <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E607" s="1" t="inlineStr">
+      <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F607" s="1" t="inlineStr">
+      <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1744/RC/44713 — गोपालपुर से सगमा मार्ग निर्माण कार्य</t>
         </is>
       </c>
-      <c r="G607" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H607" s="2" t="n">
+      <c r="G608" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="n">
         <v>2926000</v>
       </c>
-      <c r="I607" s="2" t="n">
+      <c r="I608" s="2" t="n">
         <v>1271982</v>
       </c>
-      <c r="J607" s="3" t="n">
+      <c r="J608" s="3" t="n">
         <v>41032</v>
       </c>
-      <c r="K607" s="3" t="n">
+      <c r="K608" s="3" t="n">
         <v>42234</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>