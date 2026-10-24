--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K680"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 21:21:12</t>
+          <t>Exported on: 2026-10-24 02:15:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -894,51 +894,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1744006025/AV/22012034632856 — आगनवाड़ी भवन एव बाउंड्रीवाल निर्माण कार्य सनकुई</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>480301</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45177</v>
@@ -4391,51 +4391,51 @@
       <c r="J97" s="3" t="n">
         <v>44116</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1744006025/IF/22012034596560 — GKRA पोल्ट्री शैड निर्माड कर्या वर्शा बाई</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>51554.19</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44116</v>
@@ -20070,51 +20070,51 @@
       <c r="J418" s="3" t="n">
         <v>44907</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>45042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1744006025/IF/IAY/3520850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4094736</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>44564</v>
@@ -20999,51 +20999,51 @@
       <c r="J437" s="3" t="n">
         <v>42971</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>43144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1744006025/IF/IAY/834699 — Construction of IAY House -IAY REG. NO. MP1272028</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>44907</v>
@@ -31933,170 +31933,170 @@
       <c r="J663" s="3" t="n">
         <v>42349</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1744006025/WC/VB/22012035329556 — Contour Trenches Fhutatal Ki Pahadi Ke Pass</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>199049.84</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>129186.17</v>
+        <v>132531.37</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1744006025/WC/VB/22012035330155 — Contour Trench Nirman Karya colony Ke Pass</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>198287.85</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>46228</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1744006025/WC/VB/22012035334137 — कंटूर ट्रैंच निर्माण कार्य कालोनी के पास भाग 2 सनकुई</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>199049.84</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>36105.29</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>46126</v>
+        <v>46274</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">