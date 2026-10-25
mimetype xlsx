--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K465"/>
+  <dimension ref="A1:K466"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 22:46:16</t>
+          <t>Exported on: 2026-10-25 12:33:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -13206,51 +13206,51 @@
       <c r="J276" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1744006030/IF/IAY/4647860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143348432</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45766</v>
@@ -13547,51 +13547,51 @@
       <c r="J283" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1744006030/IF/IAY/4720702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143338512</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46181</v>
@@ -21611,51 +21611,51 @@
       <c r="J449" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1744006030/WC/22012035210931 — बिजौरी में शांतिधाम के पास नाला मे चेकडेम निर्माण कार्य कछारगांव छोटा</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45383</v>
@@ -21848,558 +21848,605 @@
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1744006030/WC/VB/22012035329795 — कंटूर ट्रेंच निर्माण कार्य नर्सरी नाला कछारगांव छोटा</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>199049.84</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>10763</v>
+        <v>42139</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1744006030/WH/19953295 — GHAT NIRMAN AGANBADI BHAWAN KE SAMNE BELKUND NADI</t>
+          <t>1744006030/WC/VB/22012035335549 — कंटूर ट्रेंच निर्माण कार्य बिजौरी</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>479000</v>
+        <v>491196.78</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>588</v>
+        <v>29640</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>41748</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1744006030/WH/19953296 — EMALI GHAT NIRMAN  KACHHARGOWN</t>
+          <t>1744006030/WH/19953295 — GHAT NIRMAN AGANBADI BHAWAN KE SAMNE BELKUND NADI</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>479000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>588</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>41748</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>42734</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1744006030/WH/19953297 — GHAT NIRMAN BRA KE PASS BELKUND NADI PAR</t>
+          <t>1744006030/WH/19953296 — EMALI GHAT NIRMAN  KACHHARGOWN</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>480000</v>
+        <v>479000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>259616</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>41706</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1744006030/WH/19953373 — EMALI GHAT NIRMAN KACHHARGHAT CHHOTA</t>
+          <t>1744006030/WH/19953297 — GHAT NIRMAN BRA KE PASS BELKUND NADI PAR</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>480000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>259616</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>41706</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>42734</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1744006030/WH/19953376 — आगनबाडी के पास घात निर्माण</t>
+          <t>1744006030/WH/19953373 — EMALI GHAT NIRMAN KACHHARGHAT CHHOTA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>480000</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>230397.09</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41650</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1744006030/WH/19953377 — इमली घाट निर्माण कछार्गोवं छोटा</t>
+          <t>1744006030/WH/19953376 — आगनबाडी के पास घात निर्माण</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>480000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>255048.7</v>
+        <v>230397.09</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>41650</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>42734</v>
+        <v>41798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1744006030/WH/22012034440328 — TALAB VISTARIKARAN KACHARGAW</t>
+          <t>1744006030/WH/19953377 — इमली घाट निर्माण कछार्गोवं छोटा</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>797876.66</v>
+        <v>480000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>651481.4</v>
+        <v>255048.7</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43630</v>
+        <v>41650</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>44115</v>
+        <v>42734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1744006030/कछारगांव(छोटा)/DP/-1 — व्रक्षारोपण कार्य तालाब के पास कछारगांव(छोटा)</t>
+          <t>1744006030/WH/22012034440328 — TALAB VISTARIKARAN KACHARGAW</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>197000</v>
+        <v>797876.66</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>126605.33</v>
+        <v>651481.4</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39276</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>43630</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>44115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1744006030/कछारगांव(छोटा)/DP/-2 — पथ वक्षारोपण कछारगांव से पिपरिया शुक्‍ल मार्ग पर</t>
+          <t>1744006030/कछारगांव(छोटा)/DP/-1 — व्रक्षारोपण कार्य तालाब के पास कछारगांव(छोटा)</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>474000</v>
+        <v>197000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>268375.33</v>
+        <v>126605.33</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>39276</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1744006030कछारगांवा(छोटा)/RC/-1 — कछारगांव छोटा - (कछारगांव छोटा से घुघरा तक रोड निमार्ण कार्य) RC/-1</t>
+          <t>1744006030/कछारगांव(छोटा)/DP/-2 — पथ वक्षारोपण कछारगांव से पिपरिया शुक्‍ल मार्ग पर</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>486000</v>
+        <v>474000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>138165.33</v>
+        <v>268375.33</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>39276</v>
       </c>
       <c r="K465" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>KATNI / DHIMERKHEDA</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>1744006030कछारगांवा(छोटा)/RC/-1 — कछारगांव छोटा - (कछारगांव छोटा से घुघरा तक रोड निमार्ण कार्य) RC/-1</t>
+        </is>
+      </c>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="n">
+        <v>486000</v>
+      </c>
+      <c r="I466" s="2" t="n">
+        <v>138165.33</v>
+      </c>
+      <c r="J466" s="3" t="n">
+        <v>39276</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>