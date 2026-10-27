--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K872"/>
+  <dimension ref="A1:K873"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 12:41:35</t>
+          <t>Exported on: 2026-10-27 18:47:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -710,51 +710,51 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1744006062/AV/22012034667464 — शांति धाम शेड निर्माण कार्य भलवारा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45884</v>
@@ -9232,51 +9232,51 @@
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195364 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-मीना बाई / राजू लाल</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>199415</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>196163.1</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45319</v>
@@ -9326,98 +9326,98 @@
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195373 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-द्रौपती   बाई/सतानंद</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>199296</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>197677.02</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195377 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-द्रौपती बाई/सुनील</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>199296</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>197326.3</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45319</v>
@@ -9467,333 +9467,333 @@
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195384 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-रानी बाई / बेडी लाल</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>199296</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>196839.02</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195392 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-सोहवलिया बाई/हरि लाल</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>199296</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>195553.06</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195397 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-राजकुमारी बाई/मौजी लाल</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>199296.42</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>16600</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195405 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-आरती बाई / ओमप्रकाश</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>199387.13</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>98419.52</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195411 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-द्रौपती बाई/राजकमल</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>199387.13</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>97477.54</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195417 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-सुरतो बाई/रामचंद्र</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>199296.42</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>100</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195527 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-बत्तो बाई/शीशपाल</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>199387</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>197352</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45319</v>
@@ -9890,286 +9890,286 @@
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195721 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-पन्नो बाई/केश लाल</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>199387</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>192579.1</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45321</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195722 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-मीरा बाई/प्यारे लाल</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>199387</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>196219.11</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45322</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195723 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-शीला बाई / राजमाश</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>199312</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>197889.77</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45322</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195724 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-राजकुमारी बाई / हरकेश</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>199312</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>191889.27</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45322</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195725 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-गुड्डी बाई/मोलई</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>199387</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>197755.06</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45322</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195726 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-सीता बाई / अन्नू लाल</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>199312</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>178878.12</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45322</v>
@@ -10219,145 +10219,145 @@
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195728 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-कोशा बाई/रमेश</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>199387</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>186763.1</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45322</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195729 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-मीरा बाई/श्यामबिहारी</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>199387</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>194472.98</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195731 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-शीला बाई / सियाराम</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>199387.13</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>97269.54</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45322</v>
@@ -10454,51 +10454,51 @@
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195736 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-द्रोपती बाई/गोविंद</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>199387.13</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>100</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45322</v>
@@ -10642,98 +10642,98 @@
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195742 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-ज्ञान बाई/रंजोर</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>199387.13</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>100</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45321</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195743 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-सकुन बाई/खज्जू</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>199387.13</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>100</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45321</v>
@@ -10783,51 +10783,51 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195746 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-दीपा बाई/गणेश</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>199387.13</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>5188</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45321</v>
@@ -10877,51 +10877,51 @@
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035195748 — पोल्ट्री शेड निर्माण कार्य-हितग्राही-अंजनी बाई/प्रकाश</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>199312.81</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>100</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45321</v>
@@ -11312,73 +11312,73 @@
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035597129 — Ek Bagiya maa ke name Prti singh MP44006062002/66B</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>282354.67</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>86749</v>
+        <v>89989</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
@@ -11428,51 +11428,51 @@
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1744006062/IF/22012035628215 — एक बगिया मां के नाम हितग्राही का नाम लक्ष्मीबाई MP-44-006-062-004/23</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>192008.86</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>113232</v>
+        <v>124212</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Individual / Construction of Vermi Compost structure for Individual</t>
@@ -37392,51 +37392,51 @@
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
           <t>1744006062/WC/22012034963358 — अमृत सरोवर नवीन तालाब निर्माण किरहट घाट नाला कोकोडबरा</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>1274000</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>1020</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>44687</v>
@@ -39285,98 +39285,98 @@
       <c r="J813" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K813" s="3" t="n">
         <v>45849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
           <t>1744006062/WC/22012035233979 — Construction of stone boulder Gully plugs for chmunda nala bhalawara</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
           <t>1744006062/WC/22012035233982 — Construction of stone boulder Gully plugs for jharameera nala bhalawara</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>45567</v>
@@ -39689,2434 +39689,2481 @@
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
           <t>1744006062/WC/VB/22012035329818 — कंटूर टेंच निर्माण कार्य भाएशीह कोकोदबरा</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>199183.1</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>10080</v>
+        <v>122680</v>
       </c>
       <c r="J822" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
           <t>1744006062/WC/VB/22012035329862 — कंटूर टेंच निर्माण कार्य भाएशीह भाटिया कोकोदबरा</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>0</v>
+        <v>498129.83</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>0</v>
+        <v>219422.38</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>46228</v>
+        <v>46296</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
           <t>1744006062/WC/VB/22012035329868 — कंटूर टेंच निर्माण कार्य बगेसुर खोल  भाटिया सलैया</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>199183.1</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>66508</v>
+        <v>129648</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
           <t>1744006062/WC/VB/22012035330234 — कंटूर टेंच निर्माण कार्य 145 भाटिया बिछुवा</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>199183.1</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>70740</v>
+        <v>130813.54</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1744006062/WC/VB/YD/22012035334478 — Constr of Continuous Contour Trench for Comm sita ram ke khet ke pass salaiya</t>
+          <t>1744006062/WC/VB/22012035336713 — कंटूर ट्रैंच निर्माण चुरहाई भाटिया में पार्ट 2 बिछुआ</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>155721.61</v>
+        <v>498129.83</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>46267</v>
+        <v>46312</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1744006062/WH/22012034332617 — सुरयारी तालाब जीर्णोधार कार्य सलैया</t>
+          <t>1744006062/WC/VB/YD/22012035334478 — Constr of Continuous Contour Trench for Comm sita ram ke khet ke pass salaiya</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>479000</v>
+        <v>155721.61</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>470748</v>
+        <v>101768.13</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>43232</v>
-[...3 lines deleted...]
-      </c>
+        <v>46267</v>
+      </c>
+      <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1744006062/WH/22012034332618 — भैसहा निस्तारी तालाब जीर्णोधार कोकोडबरा</t>
+          <t>1744006062/WH/22012034332617 — सुरयारी तालाब जीर्णोधार कार्य सलैया</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>400000</v>
+        <v>479000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>399127.75</v>
+        <v>470748</v>
       </c>
       <c r="J828" s="3" t="n">
         <v>43232</v>
       </c>
       <c r="K828" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1744006062/WH/22012034390474 — तालाब विस्‍तारीकरण, कोकोडबरा</t>
+          <t>1744006062/WH/22012034332618 — भैसहा निस्तारी तालाब जीर्णोधार कोकोडबरा</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>0</v>
+        <v>400000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>0</v>
+        <v>399127.75</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K829" s="3"/>
+        <v>43232</v>
+      </c>
+      <c r="K829" s="3" t="n">
+        <v>45623</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1744006062/WH/22012034935676 — स्टॉप डेम जीर्णोद्धार कार्य रामकुमार के खेत के पास</t>
+          <t>1744006062/WH/22012034390474 — तालाब विस्‍तारीकरण, कोकोडबरा</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>94947</v>
+        <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>44746</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1744006062/WH/22012034935677 — स्टॉप डेम जीर्णोद्धार कार्य कुंजलाल के खेत के पास</t>
+          <t>1744006062/WH/22012034935676 — स्टॉप डेम जीर्णोद्धार कार्य रामकुमार के खेत के पास</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>91000</v>
+        <v>95000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>1390</v>
+        <v>94947</v>
       </c>
       <c r="J831" s="3" t="n">
         <v>44746</v>
       </c>
-      <c r="K831" s="3"/>
+      <c r="K831" s="3" t="n">
+        <v>45016</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1744006062/WH/22012034935678 — स्टॉप डेम जीर्णोद्धार कार्य हेतराम के खेत के पास</t>
+          <t>1744006062/WH/22012034935677 — स्टॉप डेम जीर्णोद्धार कार्य कुंजलाल के खेत के पास</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>89000</v>
+        <v>91000</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>1390</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>44746</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/DP/-01 — सलैया में व़क्षारोपण कार्य का गोशवारा</t>
+          <t>1744006062/WH/22012034935678 — स्टॉप डेम जीर्णोद्धार कार्य हेतराम के खेत के पास</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>439040</v>
+        <v>89000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>77934</v>
+        <v>1390</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>39277</v>
+        <v>44746</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-01 — कपिल धारा कूप निमार्ण कार्य गोकुल/अंगद गौड</t>
+          <t>1744006062/बिचुआ/DP/-01 — सलैया में व़क्षारोपण कार्य का गोशवारा</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>75700</v>
+        <v>439040</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>0</v>
+        <v>77934</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>39542</v>
+        <v>39277</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-02 — कपिल धारा कूप निमार्ण कार्य फुल्‍ली बाई/अच्‍छेलाल गौड</t>
+          <t>1744006062/बिचुआ/IF/-01 — कपिल धारा कूप निमार्ण कार्य गोकुल/अंगद गौड</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>33750</v>
+        <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>39541</v>
+        <v>39542</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-03 — कपिल धारा कूप निमार्ण कार्य पंचम / सिरदारी कोल</t>
+          <t>1744006062/बिचुआ/IF/-02 — कपिल धारा कूप निमार्ण कार्य फुल्‍ली बाई/अच्‍छेलाल गौड</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>0</v>
+        <v>75700</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>82150</v>
+        <v>33750</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>39520</v>
+        <v>39541</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-04 — कपिल धारा कूप निमार्ण कार्य दरबारी / दसई कोल</t>
+          <t>1744006062/बिचुआ/IF/-03 — कपिल धारा कूप निमार्ण कार्य पंचम / सिरदारी कोल</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>75700</v>
+        <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>31608</v>
+        <v>82150</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>39523</v>
-[...3 lines deleted...]
-      </c>
+        <v>39520</v>
+      </c>
+      <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-05 — कपिल धारा कूप निमार्ण कार्य चमरू /रामसहाय गौड</t>
+          <t>1744006062/बिचुआ/IF/-04 — कपिल धारा कूप निमार्ण कार्य दरबारी / दसई कोल</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>38175</v>
+        <v>31608</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>39521</v>
-[...1 lines deleted...]
-      <c r="K838" s="3"/>
+        <v>39523</v>
+      </c>
+      <c r="K838" s="3" t="n">
+        <v>39994</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-06 — कपिल धारा कूप निमार्ण कार्य रोशनी बाई / पंजाब सिंह गोड</t>
+          <t>1744006062/बिचुआ/IF/-05 — कपिल धारा कूप निमार्ण कार्य चमरू /रामसहाय गौड</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>64600</v>
+        <v>38175</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>39506</v>
+        <v>39521</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-07 — कपिल धारा कूप निमार्ण कार्य रणधीर/महराज सिंह गोड</t>
+          <t>1744006062/बिचुआ/IF/-06 — कपिल धारा कूप निमार्ण कार्य रोशनी बाई / पंजाब सिंह गोड</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>79420</v>
+        <v>64600</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>39507</v>
+        <v>39506</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-08 — कपिल धारा कूप निमार्ण कार्य बांध सिंह/ि‍ वशभार सिंह गौड</t>
+          <t>1744006062/बिचुआ/IF/-07 — कपिल धारा कूप निमार्ण कार्य रणधीर/महराज सिंह गोड</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>56670</v>
+        <v>79420</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>39511</v>
+        <v>39507</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-09 — कपिल धारा कूप निमार्ण कार्य गोविन्‍द्र सिंह / छोटे लाल गौड</t>
+          <t>1744006062/बिचुआ/IF/-08 — कपिल धारा कूप निमार्ण कार्य बांध सिंह/ि‍ वशभार सिंह गौड</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>73105</v>
+        <v>56670</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>39533</v>
+        <v>39511</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-10 — कपिल धारा कूप निमार्ण कार्य श्‍यामलाल/रनमत सिंह गौड</t>
+          <t>1744006062/बिचुआ/IF/-09 — कपिल धारा कूप निमार्ण कार्य गोविन्‍द्र सिंह / छोटे लाल गौड</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>29172</v>
+        <v>73105</v>
       </c>
       <c r="J843" s="3" t="n">
         <v>39533</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-11 — कपिल धारा कूप निमार्ण कार्य बुध्‍दु सिंह / पीताम्‍बर गौड</t>
+          <t>1744006062/बिचुआ/IF/-10 — कपिल धारा कूप निमार्ण कार्य श्‍यामलाल/रनमत सिंह गौड</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>81860</v>
+        <v>29172</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>39522</v>
-[...3 lines deleted...]
-      </c>
+        <v>39533</v>
+      </c>
+      <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-12 — कपिल धारा कूप निमार्ण कार्य भारत / महिलाल सिंह गौड</t>
+          <t>1744006062/बिचुआ/IF/-11 — कपिल धारा कूप निमार्ण कार्य बुध्‍दु सिंह / पीताम्‍बर गौड</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>76365</v>
+        <v>81860</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>39507</v>
-[...1 lines deleted...]
-      <c r="K845" s="3"/>
+        <v>39522</v>
+      </c>
+      <c r="K845" s="3" t="n">
+        <v>39992</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-13 — कपिल धारा कूप निमार्ण कार्य प्रेम सिंह/ चुटूवादा गौड</t>
+          <t>1744006062/बिचुआ/IF/-12 — कपिल धारा कूप निमार्ण कार्य भारत / महिलाल सिंह गौड</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>28850</v>
+        <v>76365</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>39510</v>
+        <v>39507</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-14 — कपिल धारा कूप निमार्ण कार्य रामकुमार / समनू गौड</t>
+          <t>1744006062/बिचुआ/IF/-13 — कपिल धारा कूप निमार्ण कार्य प्रेम सिंह/ चुटूवादा गौड</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>54725</v>
+        <v>28850</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>39521</v>
+        <v>39510</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-15 — कपिल धारा कूप निमार्ण कार्य डुमारी / नन्‍दी लाल गौड</t>
+          <t>1744006062/बिचुआ/IF/-14 — कपिल धारा कूप निमार्ण कार्य रामकुमार / समनू गौड</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>58225</v>
+        <v>54725</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>39524</v>
+        <v>39521</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-16 — कपिल धारा कूप निमार्ण कार्य रामकशिोर / जियालाल गौड</t>
+          <t>1744006062/बिचुआ/IF/-15 — कपिल धारा कूप निमार्ण कार्य डुमारी / नन्‍दी लाल गौड</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>50663</v>
+        <v>58225</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>39533</v>
-[...3 lines deleted...]
-      </c>
+        <v>39524</v>
+      </c>
+      <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/IF/-17 — कपिल धारा कूप निमार्ण कार्य विश्राम / मुण्‍डे गौड</t>
+          <t>1744006062/बिचुआ/IF/-16 — कपिल धारा कूप निमार्ण कार्य रामकशिोर / जियालाल गौड</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>34075</v>
+        <v>50663</v>
       </c>
       <c r="J850" s="3" t="n">
         <v>39533</v>
       </c>
-      <c r="K850" s="3"/>
+      <c r="K850" s="3" t="n">
+        <v>39991</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/RC/-01 — कोकोडवरा से सिध्‍द बाबा तक रोड निमार्ण कार्य</t>
+          <t>1744006062/बिचुआ/IF/-17 — कपिल धारा कूप निमार्ण कार्य विश्राम / मुण्‍डे गौड</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>600000</v>
+        <v>75700</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>261126</v>
+        <v>34075</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>39474</v>
-[...3 lines deleted...]
-      </c>
+        <v>39533</v>
+      </c>
+      <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/RC/-02 — सलैया से सिंध्‍द बाबा रोड निमार्ण कार्य</t>
+          <t>1744006062/बिचुआ/RC/-01 — कोकोडवरा से सिध्‍द बाबा तक रोड निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>500000</v>
+        <v>600000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>164805</v>
+        <v>261126</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>39485</v>
+        <v>39474</v>
       </c>
       <c r="K852" s="3" t="n">
         <v>42529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1744006062/बिचुआ/RC/-04 — बिचुआ - (भलवारा से बिचुआ रोड निमार्ण कार्य) RC/-04</t>
+          <t>1744006062/बिचुआ/RC/-02 — सलैया से सिंध्‍द बाबा रोड निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>448000</v>
+        <v>500000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>214621</v>
+        <v>164805</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>39415</v>
+        <v>39485</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>40510</v>
+        <v>42529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1744006/DP/219 — बिचुआ-सुधार प्रबंधन व़त्‍त कूप नं0 1 में उपचारित वन क्षेत्रों में वर्धनिककार्य(p-275,TS-29,AS)DP/219</t>
+          <t>1744006062/बिचुआ/RC/-04 — बिचुआ - (भलवारा से बिचुआ रोड निमार्ण कार्य) RC/-04</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>180330</v>
+        <v>448000</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>2700</v>
+        <v>214621</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>39984</v>
+        <v>39415</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>42243</v>
+        <v>40510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1744006/DP/220 — बिचुआ - सुधार प्रबंधन व़त्‍त कूप नं0 2 (P-261 TS-40, AS-2948/16)DP/220</t>
+          <t>1744006/DP/219 — बिचुआ-सुधार प्रबंधन व़त्‍त कूप नं0 1 में उपचारित वन क्षेत्रों में वर्धनिककार्य(p-275,TS-29,AS)DP/219</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>128430</v>
+        <v>180330</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>4843</v>
+        <v>2700</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>40118</v>
-[...1 lines deleted...]
-      <c r="K855" s="3"/>
+        <v>39984</v>
+      </c>
+      <c r="K855" s="3" t="n">
+        <v>42243</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1744006/DP/222 — बिचुआ - सुधार प्रबंधन व़त्‍त कूप नं0 1वर्धनिक कार्य (P-261 -TS- 28, AS-2948/14 )DP/222</t>
+          <t>1744006/DP/220 — बिचुआ - सुधार प्रबंधन व़त्‍त कूप नं0 2 (P-261 TS-40, AS-2948/16)DP/220</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>130700</v>
+        <v>128430</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>0</v>
+        <v>4843</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>40087</v>
+        <v>40118</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1744006/DP/229 — बिचुआ - सुधार व़त्‍त कूप नं0 3 सलैया (RF - 275 - TS - 53 , AS - 2948/30)DP/229</t>
+          <t>1744006/DP/222 — बिचुआ - सुधार प्रबंधन व़त्‍त कूप नं0 1वर्धनिक कार्य (P-261 -TS- 28, AS-2948/14 )DP/222</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>182090</v>
+        <v>130700</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>40118</v>
+        <v>40087</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1744006/DP/233 — बिचुआ - बिगडे बांस वनों का सुधार कार्य कोकोडबरा (P - 261 ,TS -18 ,AS - 2948/10)DP/233</t>
+          <t>1744006/DP/229 — बिचुआ - सुधार व़त्‍त कूप नं0 3 सलैया (RF - 275 - TS - 53 , AS - 2948/30)DP/229</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>30000</v>
+        <v>182090</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>40038</v>
+        <v>40118</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1744006/DP/235 — बिचुआ - बिगडे बांस वनों का सुधार कार्य बिचुआ (P - 264 ,TS - 10 , AS - 2948/28)DP/235</t>
+          <t>1744006/DP/233 — बिचुआ - बिगडे बांस वनों का सुधार कार्य कोकोडबरा (P - 261 ,TS -18 ,AS - 2948/10)DP/233</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>40087</v>
+        <v>40038</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1744006/DP/237 — बिचुआ - बिगडे बांस वनों का सुधार निर्माण कार्य (RF - 264,268 - TS -11 , AS - 2948/02)DP/237</t>
+          <t>1744006/DP/235 — बिचुआ - बिगडे बांस वनों का सुधार कार्य बिचुआ (P - 264 ,TS - 10 , AS - 2948/28)DP/235</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>40045</v>
+        <v>40087</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1744006/DP/239 — बिचुआ - (वन्‍य प्राणी पेय जल व्‍यवस्‍था ह‍ेतु झिरिया निमार्ण कार्य AS/1106 TS/205 P261) DP/239</t>
+          <t>1744006/DP/237 — बिचुआ - बिगडे बांस वनों का सुधार निर्माण कार्य (RF - 264,268 - TS -11 , AS - 2948/02)DP/237</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>10684</v>
+        <v>30000</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>40347</v>
+        <v>40045</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1744006/RC/330 — बिचुआ - सलैया से कोकोडबरा उन्‍नयन वनमार्ग कार्य भाग 3 (TS - 547 , AS -6793)RC/330</t>
+          <t>1744006/DP/239 — बिचुआ - (वन्‍य प्राणी पेय जल व्‍यवस्‍था ह‍ेतु झिरिया निमार्ण कार्य AS/1106 TS/205 P261) DP/239</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>492000</v>
+        <v>10684</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>256535</v>
+        <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>40339</v>
+        <v>40347</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1744006/RC/331 — बिचुआ - (सलैया से कोकोडबरा उन्‍नयन मार्ग भाग 2 TS/546 AS/6794) RC/331</t>
+          <t>1744006/RC/330 — बिचुआ - सलैया से कोकोडबरा उन्‍नयन वनमार्ग कार्य भाग 3 (TS - 547 , AS -6793)RC/330</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>497000</v>
+        <v>492000</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>100754</v>
+        <v>256535</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>40325</v>
-[...3 lines deleted...]
-      </c>
+        <v>40339</v>
+      </c>
+      <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1744006/WC/311 — बिचुआ-वन्‍य प्राणी पेयजल व्‍यवस्‍था हेतु झिरिया निर्माणकार्य सिंघनपुरी(PF-385-TS-212,As-1108)WC/311</t>
+          <t>1744006/RC/331 — बिचुआ - (सलैया से कोकोडबरा उन्‍नयन मार्ग भाग 2 TS/546 AS/6794) RC/331</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>10684</v>
+        <v>497000</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>0</v>
+        <v>100754</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>40349</v>
-[...1 lines deleted...]
-      <c r="K864" s="3"/>
+        <v>40325</v>
+      </c>
+      <c r="K864" s="3" t="n">
+        <v>42243</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1744006/WC/317 — बिचुआ - वन्‍यप्राणी पेयजल व्‍यवस्‍था हेतु झिरिया निर्माण कार्य (RF-273 , TS-213 , AS-1109)DP/317</t>
+          <t>1744006/WC/311 — बिचुआ-वन्‍य प्राणी पेयजल व्‍यवस्‍था हेतु झिरिया निर्माणकार्य सिंघनपुरी(PF-385-TS-212,As-1108)WC/311</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>10684</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>4843</v>
+        <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>40330</v>
+        <v>40349</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1744006/WC/320 — बिचुआ - वन्‍यप्राणी पेयजल व्‍यवस्‍था हेतु झिरिया निर्माण कार्य (RF-274 , TS-211 , AS-1107) WC/320</t>
+          <t>1744006/WC/317 — बिचुआ - वन्‍यप्राणी पेयजल व्‍यवस्‍था हेतु झिरिया निर्माण कार्य (RF-273 , TS-213 , AS-1109)DP/317</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>10684</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>4843</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>40345</v>
+        <v>40330</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1744/RC/22012034609505 — BHalwara se KOkodabra tak gravel sadak maintenance</t>
+          <t>1744006/WC/320 — बिचुआ - वन्‍यप्राणी पेयजल व्‍यवस्‍था हेतु झिरिया निर्माण कार्य (RF-274 , TS-211 , AS-1107) WC/320</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>510000</v>
+        <v>10684</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>491014.96</v>
+        <v>4843</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>44645</v>
-[...3 lines deleted...]
-      </c>
+        <v>40345</v>
+      </c>
+      <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1744/RC/22012034609699 — Salaiya se BHalwara tak gravel sadak maintenance</t>
+          <t>1744/RC/22012034609505 — BHalwara se KOkodabra tak gravel sadak maintenance</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>1589000</v>
+        <v>510000</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>1473117.77</v>
+        <v>491014.96</v>
       </c>
       <c r="J868" s="3" t="n">
         <v>44645</v>
       </c>
       <c r="K868" s="3" t="n">
-        <v>44977</v>
+        <v>44946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1744/RC/44702 — भलवारा से कोकोडबरा मार्ग निर्माण कार्य बिचुआ</t>
+          <t>1744/RC/22012034609699 — Salaiya se BHalwara tak gravel sadak maintenance</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>0</v>
+        <v>1589000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>0</v>
+        <v>1473117.77</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K869" s="3"/>
+        <v>44645</v>
+      </c>
+      <c r="K869" s="3" t="n">
+        <v>44977</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1744/RC/44703 — भलवारा से कोकोडबरा मार्ग निर्माण कार्य बिचुआ</t>
+          <t>1744/RC/44702 — भलवारा से कोकोडबरा मार्ग निर्माण कार्य बिचुआ</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>40668</v>
+        <v>41000</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1744/RC/44704 — सैलया से भलवारा से g.s.b. मार्ग निर्माण कार्य ts 7</t>
+          <t>1744/RC/44703 — भलवारा से कोकोडबरा मार्ग निर्माण कार्य बिचुआ</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>9664000</v>
+        <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>3012310.5</v>
+        <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>41057</v>
-[...3 lines deleted...]
-      </c>
+        <v>40668</v>
+      </c>
+      <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E872" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F872" s="1" t="inlineStr">
+        <is>
+          <t>1744/RC/44704 — सैलया से भलवारा से g.s.b. मार्ग निर्माण कार्य ts 7</t>
+        </is>
+      </c>
+      <c r="G872" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H872" s="2" t="n">
+        <v>9664000</v>
+      </c>
+      <c r="I872" s="2" t="n">
+        <v>3012310.5</v>
+      </c>
+      <c r="J872" s="3" t="n">
+        <v>41057</v>
+      </c>
+      <c r="K872" s="3" t="n">
+        <v>42272</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
+      <c r="A873" s="1" t="inlineStr">
+        <is>
+          <t>KATNI / DHIMERKHEDA</t>
+        </is>
+      </c>
+      <c r="B873" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C873" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D873" s="1" t="inlineStr">
+        <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E872" s="1" t="inlineStr">
+      <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F872" s="1" t="inlineStr">
+      <c r="F873" s="1" t="inlineStr">
         <is>
           <t>1744/RC/44707 — भलवारा से कोकोडवरा तक g.s.b. मार्ग निर्माण कार्य t</t>
         </is>
       </c>
-      <c r="G872" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H872" s="2" t="n">
+      <c r="G873" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H873" s="2" t="n">
         <v>2878000</v>
       </c>
-      <c r="I872" s="2" t="n">
+      <c r="I873" s="2" t="n">
         <v>1479233</v>
       </c>
-      <c r="J872" s="3" t="n">
+      <c r="J873" s="3" t="n">
         <v>41036</v>
       </c>
-      <c r="K872" s="3" t="n">
+      <c r="K873" s="3" t="n">
         <v>42234</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>