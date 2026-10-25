--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 11:57:53</t>
+          <t>Exported on: 2026-10-25 16:40:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1744006070/AV/22012034552140 — बाउंड्रीवाल निर्माण कार्य प्राथमिक शाला परसेल</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>348303.4</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44261</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1744006070/AV/22012034552141 — बाउंड्रीवाल निर्माण कार्य प्राथमिक शाला ढूढ़हा</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>789806.12</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44260</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1744006070/AV/22012034552143 — बाउंड्रीवाल निर्माण कार्य प्राथमिक शाला बिजौरी</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>883861.75</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44260</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1744006070/AV/22012034552144 — बाउंड्रीवाल निर्माण कार्य प्राथमिक शाला रोझन</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>738848.67</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44260</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1744006070/AV/22012034552145 — बाउंड्रीवाल निर्माण कार्य प्राथमिक शाला पटना</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>463831.39</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44260</v>
@@ -602,145 +602,145 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1744006070/IF/22012035280445 — poutry shed nirman kary rukaman bai / raghuraj singh jamuchuha</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>199988</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1744006070/IF/22012035280451 — poutry shed nirman kary sarojani bai / rajpal  singh jamuchuha</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>199910.38</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1744006070/IF/22012035479671 — khet talab nirman kary jaypal singh / raghunath singh bijouri</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45786</v>
@@ -765,51 +765,51 @@
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744006070/IF/22012035586154 — Ek Bagiya Maa Ke Naam Rama Bai MP44006070/001/75A</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>280503.33</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>3920</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -859,51 +859,51 @@
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744006070/IF/22012035586244 — Ek Bagiya Maa Ke Naam sangeeta Bai MP44006070/001/98A</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>282239.41</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1094,51 +1094,51 @@
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1744006070/IF/22012035595609 — Ek Bagiya Maa Ke Naam Vibha Bai  Mehra MP44006070/001/56B</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>5800</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1282,51 +1282,51 @@
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1744006070/IF/22012035598378 — Ek Bagiya Maa Ke Naam Gayatri Bai MP44006070/003/45</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>261137.03</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1542,239 +1542,239 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1744006070/IF/IAY/3863761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130944371</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44905</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1744006070/WC/22012034950478 — नवीन तालाब निर्माण रोझन</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1215000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44673</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1744006070/WC/22012035238265 — construction of stone boulder gully plugs for samhu ghat nala Bijauri</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>98966.94</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1744006070/WC/22012035238268 — construction of stone boulder gully plugs for Bijauri 2</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1744006070/WC/22012035238270 — construction of stone boulder gully plugs for gehra nala Parsel</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45567</v>
@@ -1846,148 +1846,148 @@
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1744006070/WC/VB/22012035329823 — कंटूर टेंच निर्माण कार्य रोझन भाटिया भमका</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>198900.89</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>27700</v>
+        <v>126529.06</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46242</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1744006070/WC/VB/22012035333450 — कंटूर टेंच निर्माण कार्य जामुन चुवा</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>198618.67</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>43470</v>
+        <v>133998.34</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46252</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1744006070/WC/VB/YD/22012035334764 — Construction of Staggered Trench for bijori 1</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>141610.73</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>110148.4</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>46249</v>
+        <v>46287</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>KATNI / DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">