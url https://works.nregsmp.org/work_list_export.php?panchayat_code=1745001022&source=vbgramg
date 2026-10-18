--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-20 14:19:00</t>
+          <t>Exported on: 2026-10-18 00:01:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,521 +273,521 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745001022/IF/22012035280912 — KAPILDHARA KOOP NIRMAN KARYA HIT RATIYA PARASTE S/O DEENA PARASTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>228784.46</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745001022/IF/22012035280951 — KHET TALAB NIRMAN KARYA HIT RAJESH JHARIYA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745001022/IF/22012035282312 — KHET TALAB NIRMAN KARYA HIT RAJESH / PHOOLCHAND JHARIYA GRAM AMTHERA G P AMTHERA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745001022/IF/IAY/110222 — Construction of IAY House -IAY REG. NO. MP-45-001-022-001/300</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>42256</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745001022/IF/IAY/5875696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152071546</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/22012035065746 — CONSTRUCTION OF GABIAN STRUTURE AT UMRAHA NALA NEAR AMRIT SAROVAR BADJHAR  GRAM AMTHERA G.P. AMTHERA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>898539.43</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>0</v>
+        <v>25400</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45175</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/22012035298121 — JGSA Roof top Rain Water harvesting nirman karya Anganbadi Bhavan gram Amthera G.P. Amthera</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>38585.99</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035330053 — CONSTRUCTION OF COUNTURE TRENCH NIRMAN KARYA KACHHARA PAHAD PART G P AMTHERA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>522502.88</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>254784</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46243</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035330054 — CONSTRUCTION OF COUNTURE TRENCH NIRMAN KARYA ODAPANI DADRI   PAHAD GP PIPARIYA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035330056 — CONSTRUCTION OF CONTOUR TRERNCH NIRMAN KARYA BARAPANI PAHAD GP AMTHERA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>497601.34</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>63420</v>
+        <v>384619</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035330060 — CONSTRUCTION OF COUNTURE TRENCH NIRMAN KARYA KATARI  PAHAD GRAM BADJHAR  G P AMTHERA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46127</v>
@@ -978,123 +978,123 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035330760 — CONSTRUCTION OF COUNTURE TRENCH NIRMAN KARYA BUDBUDI PAHAD GRAM BADJHAR GP AMTHERA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>561656.89</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>123293.2</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>46127</v>
+        <v>46265</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035330765 — CONSTRUCTION OF COUNTURE TRENCH NIRMAN KARYA KATARI PAHAD GRAM BADJHAR GP AMTHERA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>621758.87</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>71293</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>46127</v>
+        <v>46287</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
@@ -1134,202 +1134,202 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035331157 — CONSTRUCTION OF BOULDER CHECK  NIRMAN KARYA GHOGHARA NALA GRAM AMTHERA GP AMTHERA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>45124.35</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>24886</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>46127</v>
+        <v>46258</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035331521 — CONSTRUCTION OF CONTOUR TRENCH NIRMAN KARYA ODAPANI DADRI PAHAD GP AMTHERA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>597178.71</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>406911.16</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46250</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035332050 — CONSTRUCTION OF BOULDER CHECK NIRMAN KARYA BARAPANI NALA GRAM AMTHERA GP AMTHERA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>47524</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>46127</v>
+        <v>46281</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035332052 — CONSTRUCTION OF BOULDER CHECK DAM NIRMAN KARYA BARAPANI NALA GRAM AMTHERA GP AMTHERA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>5160</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>46127</v>
+        <v>46282</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">