--- v0 (2026-08-14)
+++ v1 (2026-10-02)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-14 13:51:19</t>
+          <t>Exported on: 2026-10-02 00:06:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -288,63 +288,65 @@
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745001059/AV/22012034550010 — Boundry Wal Nirman Gram Panchayat Bhawan Kachhari Mal</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>813995.67</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44253</v>
       </c>
-      <c r="K12" s="3"/>
+      <c r="K12" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
@@ -903,98 +905,98 @@
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/IAY/3880904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147160742</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/IAY/5848840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142209369</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
@@ -1181,105 +1183,107 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035267761 — jgsa 2025 Sarvajanik Koop Bhurka Tola GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>594852.25</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K31" s="3"/>
+      <c r="K31" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035267870 — jgsa 2025 Talab Nirman Karya Bda Khokha Kachhari Mal</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>2440987.43</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>1616.24</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
@@ -1423,336 +1427,336 @@
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329819 — Counter Trench Nirman Karya Khoriya Path Kachhari Mal GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>41205</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329822 — Contoor Trench Nirman Karya Nan Kholkha Kachhari Mal</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>16195</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329913 — Conteer Trench Nirman Nan Kholkha 2 Kachhari Mal GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>18245.89</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329916 — Contoor Trench Nirman Khoriya Path 2 Kachhari Mal GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>13939.32</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329920 — Cantoor Trench Nirman Thuti Ber Dungariya Pahad Ghusiya Ryt GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>26651.3</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>46126</v>
+        <v>46247</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329924 — Contoor Trench Nirman Tuthi Ber Dungariya Pahad 2 Ghusiya Ryt Mal GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>0</v>
+        <v>24598.8</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329926 — Contoor Trench Nirman Pakarha Pahad  Ghusiya Ryt  GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>314222.8</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>46126</v>
+        <v>46252</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DINDORI / SHAHPURA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">