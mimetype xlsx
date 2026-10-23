--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 10:18:54</t>
+          <t>Exported on: 2026-10-23 04:13:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,474 +273,478 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745002043/DP/22012034570343 — Samudayk vaniki uthaniki dongariya gram panchayat kuda</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1481646.18</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44847</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745002043/DP/22012034593715 — Vasudha-Vandan- Amrit Vatika-Kunda</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45161</v>
       </c>
-      <c r="K13" s="3"/>
+      <c r="K13" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745002043/DP/22012034616099 — Samudayik Poshan vatika (C.N.G)-Ballarpur</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1498479.64</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>0</v>
+        <v>3210.08</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45478</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012034468737 — KHET TALAB SHAH KOOP NIRMAD KARAY HIT PANCHAM SINGH/ CHEN SINGH</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035082841 — Kapil dhara koop nirmad karya hit jagmohan singh /mahendr a kunda</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>334555.4</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45101</v>
       </c>
-      <c r="K16" s="3"/>
+      <c r="K16" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035323178 — Construction of Farm Ponds for individuals keshar singh/ reva</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035518111 — Kapil dhara koop nirmad karya hit Prem singh/ dindyal</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035526517 — Kapil dhara koop nirmad karya hit Mangal Singh /Gulab Singh kunda</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035547967 — JGSA 2025 Khet Talab niamard karya hit Sandesh /Ashok kunda</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035547987 — JGSA 2025 Khet Talab niamard karya hit Manoj kumar /mangal Ballarpur</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
@@ -812,98 +816,98 @@
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035629357 — EK BAGIYA MAA KE NAAM SHARDA BAI SHARDA SHG KUNDA MP-45-002-043-001/62-a</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>191387.41</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>0</v>
+        <v>2426.52</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035629802 — EK BAGIYA MAA KE NAAM SUKRATI MA NARMADA SHG BALLARPUR MP-45-002-043-002/153</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>191388.74</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>449.36</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45953</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -931,382 +935,384 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/22012035629949 — EK BAGIYA MAA KE NAAM KAMALVATI MA BIRASNI SHG MP-45-002-043-002/140</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>191387.41</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/IAY/1073917 — Construction of IAY House -IAY REG. NO. MP2120985</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/IAY/5429790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116000345</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745002043/IF/IAY/5536201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126489807</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745002043/LD/22012034940084 — contour trench nirmad karya  nem singh ke khet ke pass kunda</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>860194.69</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45699</v>
       </c>
-      <c r="K30" s="3"/>
+      <c r="K30" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745002043/WC/22012034430941 — SARVJANIK KOOP NIRMAD KARAY KUNDA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>538709.45</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>43865</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745002043/WC/22012035130379 — Puliya nirman karay ram kumar khet ke pass kuda</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>1485824.81</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745002043/WC/22012035202381 — Jal Ganga Samvardhan Abhiyan antargat _Talab Jirnodhhar karya _Gram Ballarpur</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45449</v>
@@ -1497,51 +1503,51 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745002043/WC/22012035310879 — JGSA 2025 Dagwell Recharge Pit Nirmad Karya Kunda Harvans ke Khet ke Pass</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
@@ -1638,120 +1644,120 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745002043/WC/VB/22012035329979 — Construction of staggered Contour trench Ballarpur talab ke pass pahadi me gp kuda</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>398422.39</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>0</v>
+        <v>129914.63</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DINDORI / DINDORI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745002043/WC/VB/22012035329981 — Construction of staggered Contour trench Ballarpur radhey shyam ke khet ke paas gp kuda</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>2539.93</v>
+        <v>137886.13</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K42" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>