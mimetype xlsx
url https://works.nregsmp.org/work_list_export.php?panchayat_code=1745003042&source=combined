--- v0 (2026-09-06)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K749"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 09:06:05</t>
+          <t>Exported on: 2026-10-26 17:25:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2397,167 +2397,167 @@
       <c r="J55" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1745003042/DP/22012034629435 — JGSA  Road Side Plantation Amarpur sarhad se Jaitpuri tak</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>475330.71</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>51860</v>
+        <v>53390</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1745003042/DP/22012034629436 — JGSA  Road Side Plantation mukhya marg se bhurka tola  jharnaghugari</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>475330.71</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>41375</v>
+        <v>47830</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1745003042/DP/22012034629437 — JGSA  Road Side Plantation samnapur se jaitpuri tak jharnaghugari</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>475330.71</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>41885</v>
+        <v>48150</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -5714,51 +5714,51 @@
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/22012034665202 — kapil dhara koop singh lal/kandhi singh</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>8160</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>44312</v>
@@ -5908,120 +5908,120 @@
       <c r="J128" s="3" t="n">
         <v>44312</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>45358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/22012035076934 — pashu shed nirman karya parshhadi/thani jharnaghugri</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>120945.19</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/22012035076964 — pashu shed nirman karya puhupsingh/laxaman</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>116704.17</v>
+        <v>120154.17</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
@@ -6051,120 +6051,120 @@
       <c r="J131" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>45721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/22012035077560 — pashu shed nirman karya narayan/mahadin jharnagugri</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>1400</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/22012035077565 — pashu shed nirman karya thallu/barthiya</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>117552.54</v>
+        <v>119972.54</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
@@ -9618,51 +9618,51 @@
       <c r="J204" s="3" t="n">
         <v>44370</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>45615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/IAY/2617627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5581806</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>7030</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>44216</v>
@@ -10743,51 +10743,51 @@
       <c r="J227" s="3" t="n">
         <v>44317</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>44726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/IAY/2621808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4870761</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>3990</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>44216</v>
@@ -12064,51 +12064,51 @@
       <c r="J254" s="3" t="n">
         <v>44370</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>44830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/IAY/2696645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4870815</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>4940</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>44387</v>
@@ -13336,51 +13336,51 @@
       <c r="J280" s="3" t="n">
         <v>44387</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/IAY/3279094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5585798</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>44104</v>
@@ -13432,51 +13432,51 @@
       <c r="J282" s="3" t="n">
         <v>45199</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>45721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/IAY/3719416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115366278</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>44679</v>
@@ -13626,51 +13626,51 @@
       <c r="J286" s="3" t="n">
         <v>45000</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>45260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/IAY/4143457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115366359</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>44705</v>
@@ -13918,51 +13918,51 @@
       <c r="J292" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>45784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1745003042/IF/IAY/4555795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114764678</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45550</v>
@@ -29949,51 +29949,51 @@
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1745003042/WC/22012035159117 — sarvajanik koop irman karya pipraha tola jaitpuri jharnaghugari</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>484382.6</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>305803.64</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45323</v>
@@ -30090,98 +30090,98 @@
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1745003042/WC/22012035187605 — check dam nirman karya   barnala jaitpuri jharnaghugarui</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>1469005.94</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>1297287.15</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1745003042/WC/22012035195499 — CHECK DAM NIRMAN KARYA MARWARI NALA JAITPURI GP JHARNAGHUGHRI</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>1444100.53</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>1392656.27</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45367</v>
@@ -30478,51 +30478,51 @@
       <c r="J634" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1745003042/WC/22012035295776 — JGSA Dug Well Recharge Dev Singh Ke Ghar Ke Pas GP Jharnaghughri</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45763</v>
@@ -35605,170 +35605,170 @@
       <c r="J739" s="3" t="n">
         <v>41666</v>
       </c>
       <c r="K739" s="3" t="n">
         <v>42571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
           <t>1745003042/WC/VB/22012035331348 — Staggered Contour Trainch Nirman Karya Kada Konha Gram Jaitpuri Gram Panchayat Jharnaghugari</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>0</v>
+        <v>114301.44</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>46126</v>
+        <v>46302</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
           <t>1745003042/WC/VB/22012035331350 — Staggered Contour Trainch Nirman Karya Balidadara Gram Jharnaghugari Gram Panchayat Jharnaghugari</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>0</v>
+        <v>172037.46</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>46126</v>
+        <v>46281</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
           <t>1745003042/WC/VB/22012035331352 — Staggered Contour Trainch Nirman Karya Patpara Konha Gram Jharna ghugari Gram Panchayat Jharnaghugri</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>0</v>
+        <v>175180.53</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>46126</v>
+        <v>46281</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>DINDORI / AMARPUR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">