--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 13:27:57</t>
+          <t>Exported on: 2026-10-23 23:23:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,1052 +320,1054 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45295</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745004001/DP/22012034614861 — SAMUDAYIK POSHAN VITIKA NIRMAN PADRIYA DONGRI</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>795713.39</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745004001/DP/22012034616736 — ROAD LAINE PLANTATION BHUKHA KE GHAR SE AAJIVIKA BHAWAN TAK  PART 2LEFT HEND SIDE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745004001/DP/22012034616737 — ROAD LAINE PLANTATION BHUKHA KE GHAR SE AAJIVIKA BHAWAN TAK  PART 1 RIGHT HEND SIDE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>395748.16</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745004001/DP/22012034616742 — ROAD LAINE PLANTATION BHUKHA KE GHAR SE AAJIVIKA BHAWAN TAK  PART 1 RIGHT HEND SIDE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/22012035304385 — FERI FERAL STONE BAND NIRMAN KARY Aharin bai/BIHARI LAL G P PADARIYA DONGRI</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/22012035304386 — FERI FERAL STONE BAND NIRMAN KARY Aharin bai/BIHARI LAL G P PADARIYA DONGRI</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/22012035304387 — FERI FERAL STONE BAND NIRMAN KARY Aharin bai/BIHARI LAL G P PADARIYA DONGRI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/22012035304390 — FERI FERAL STONE BAND NIRMAN KARY JIYALAL/BIGRU G P PADARIYA DONGRI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/22012035359854 — KHET TALAB NIRMAN KARYA PADARIYA DONGARI SACHIN NANDA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/22012035390359 — JGSA KE TEHAT SAWAJANIK KOOP REACHARGE PIT NIRMAN KARYA ASHOK YADAV KE GHAR PASS</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/22012035390533 — JGSA KE TEHAT SAWAJANIK KOOP REACHARGE PIT NIRMAN KARYA ANEEL MARAVI KE GHAR PASS PADARIYA DONGARI</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/22012035496734 — khet talab nirman karya phoolchand ke khet me</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>278652.18</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/IAY/2283114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1176503</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44115</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/IAY/2679454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5110784</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44294</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/IAY/2706082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5510324</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44292</v>
       </c>
-      <c r="K27" s="3"/>
+      <c r="K27" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/IAY/3191486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3507758</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/IAY/3290773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4234709</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44604</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/IAY/3291849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4587835</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45100</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/IAY/4431589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151900328</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>20995</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45497</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745004001/IF/IAY/4443261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151933262</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>20995</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45497</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745004001/RC/22012034647814 — JAITWAR KE GHAR PASS 02 ROW PULIYA NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1031476.91</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45210</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair &amp; Maintenance of WBM Road for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745004001/RC/22012034655184 — KANYA SHIKSHA PARISAR ROAD ME PULIYA NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>507708.72</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45204</v>
@@ -1462,380 +1464,380 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45189</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair &amp; Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1745004001/WC/22012035176212 — PARKULETION TANK STADIUM KE PASS GRAM PANCHAYAT PADARIYA DONGARI</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45342</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745004001/WC/22012035203153 — JAL GANGA ABHIYAN ANTRGAT TALAB GAHARIKARAN NIRMAN PADRIYA DONGRI GP PADRIYA DONGRI</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45427</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745004001/WC/22012035206068 — JAL GANGA ABHIYAN ANTARGAT TALAB GEHRI KARAN GP PADARIYA DONGARI</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1745004001/WC/22012035279297 — JGSA KE TEHAT SAWAJANIK KOOP REACHARGE PIT NIRMAN KARYA NARBAD SINGH KE GHAR PASS NEEMTOLA</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745004001/WC/22012035279332 — JGSA KE TEHAT SAWAJANIK KOOP REACHARGE PIT NIRMAN KARYA ANEEL MARAVI KE GHAR PASS PADARIYA DONGARI</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745004001/WC/22012035279344 — JGSA KE TEHAT SAWAJANIK KOOP REACHARGE PIT NIRMAN KARYA LADDU KE GHAR PASS PADARIYA DONGARI</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1745004001/WC/22012035279356 — JGSA KE TEHAT SAWAJANIK KOOP REACHARGE PIT NIRMAN KARYA SATISH KE GHAR KE PASS PADARIYA DONGARI</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>DINDORI / BAJAG</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1745004001/WC/22012035279398 — JGSA KE TEHAT SAWAJANIK TALAB GEHRIKARAN NIRMANYA KARYA PADARIYA DONGARI</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>