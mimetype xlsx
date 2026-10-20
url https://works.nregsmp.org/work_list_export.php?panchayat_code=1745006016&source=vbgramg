--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 14:25:21</t>
+          <t>Exported on: 2026-10-20 11:51:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1277 +273,1277 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745006016/AV/22012034612696 — Panchayat Bhawan Nirman Karya Gram Bhusanda Gram Panchayat Bhusanda</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>600000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745006016/DP/22012034629638 — VERECHA ROPAN KARIYE MEN ROED SE JABAN NALA TAK BHUSANDA REYAT GP BHUSANDA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034429937 — व़क्षारोपण कार्य हितग्राही निरंजन, जोहन, चोखन, गनपत सिंह,  ग्राम पंचायत भुसण्‍डा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443574 — VERECHA ROPAN KARY  MED KE PAS SAMPAT SINGH,GOPAL ,TUL SINGH, GAGARAM GP BHUSANDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443583 — VERECHA ROPAN KARYA MED KE PAS NIRAJAN KISATU JOHAN GULAB GP BHUSANDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443587 — VERECHA ROPAN KARYA MED KE PAS LILA PARSU DASMA KOLLIN GP BHUSANDA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>0</v>
+        <v>6280</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443590 — VERECHA ROPAN KARYA MANOTARI SANTOS ANIL GED GP BHUSANDA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>0</v>
+        <v>5780</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443596 — VERECHA ROPAN KARYA MED KE PAS DHUKU SAMELAL SHIVCHRAN SAYAM GP BHUSANDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>3280</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468169 — vrachharopan niji bhumi me hitgrahi mahesh, bhadiya, aasan bai, lakhan  gp bhusanda</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468174 — varcharopan karya niji bhoomi hitgrahi  rambharosh,tiharihabai,ganshiya bai,ganesha gp bhusnada</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468657 — varchharopan kary niji radhesyam,sankar,sarwan,amrat gp bhusnda</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468670 — varachharopan karya niji patharnin bai,arjun singh ,gouri singh,kalavati gp bhusndai</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468693 — varachharopan karya niji - hanspal,kollin bai ,dshma bai gp bhusnda</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034600306 — Constr Of NADEP Compost Structure For Indiviual Grudayal/Taslu Gp Bhusanda</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>12412.41</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44181</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034981421 — Kapil Dhara Koop Mangla Singh/Chamma Gram Lakhanpur GP Bhusanda</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44693</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035271956 — khet talab hitgarahi bhopal/bhoka gp bhusanda</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035272133 — KHET TALAB HITGARAHI KA NAME SHIVPARASAD/DEERT GP BHUSANDA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035272139 — KHET TALAB HITGARAHI KA NAME MANOTARI/INDAR GP BHUSANDA</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035272142 — KHET TALAB HITGARAHI KA NAME  JODHANLAL/BHAYALALGP BHUSANDA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035304461 — KHET TALAB HITGARAHI KA NAME MANGAL SINGH/CHMMA LALKANPUR GP BHUSANDA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035304468 — KHET TALAB HITGARAHI KA NAME GULAB SINGH/ SUKLAL LAKHANPUR GP BHUSANDA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035305668 — KHET TALAB HITGARAHI  AMRJEET/KUWAR GP BHUSANDA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035305671 — khet talab hitgarahi FOOLWATI/AJURAM GP BHUSANDA</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035305673 — khet talab hitgarahi ARJUN/RATANU gp bhusanda</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035305687 — khet talab hitgarahi MANGAL/CHAMMA gp bhusanda</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035477092 — PEYJAL KUP SADHURAM KE KHET PAS LICH PITHGP BHUSANDA</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035556150 — KHET TALAB  SHIV DAYUAL/TASLU BHUSANDA REYAT GP BHUSANDA</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
@@ -1568,51 +1568,51 @@
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035624654 — Ek Bagiya Ma ke Naam Tija bai parste MP-45-006-016-001/158-A</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>194923.69</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>6750</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1662,76 +1662,76 @@
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035630295 — Ek Bagiya Ma ke Naam Subhagwati Bai MP-45-006-016-001/124</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>183208.11</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>750</v>
+        <v>5410</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/IAY/5325296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117388129</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45717</v>
@@ -1828,145 +1828,145 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45161</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1745006016/RC/22012034828240 — CC REOD NIRMAD KARIY KAVAJ BHARA GIBHAWANT KE GHAR GANPAT KE GHAR TAK GP BHUSANDA</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1745006016/WC/22012035230736 — parkulesan tenkbhuri ke paslakhanpur gp bhusanda</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1745006016/WC/22012035230747 — parkulesan tenk peyjal kup ke pas damintola gp bhusanda</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45611</v>
@@ -2063,98 +2063,98 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1745006016/WC/22012035277158 — JGSA NAVIN TALAB SHANTI DHAM  KE PAS BHUSANDA REYAT GP BHUSANDA</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>1740603</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1745006016/WC/22012035298316 — PEYJAL KUP SADHURAM KE KHET PAS LICH PITHGP BHUSANDA</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>