--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K1033"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 13:51:04</t>
+          <t>Exported on: 2026-10-20 03:08:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -463,51 +463,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745006018/AV/22012034551472 — BAUNDARI WALL NIRMAN KARYE MADHYMIK SALA BHAWAN SAILWAR</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>286000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>85922.28</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44320</v>
@@ -792,51 +792,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745006018/AV/22012034660552 — आंगनवाड़ी भवन निर्माण कार्य सैलवार ग्राम पंचायत सैलवार</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45522</v>
@@ -31318,192 +31318,192 @@
       <c r="J650" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K650" s="3" t="n">
         <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1745006018/IF/VB/22012035664211 — Pashu Shed Nirman Karya Hitgrahi Indal Singh/Hanuman Gp Sailwar</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1745006018/IF/VB/22012035664213 — Pashu Shed Nirman Karya Hitgrahi Ajeet Singh/Taslu Sing GP Sailwar</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1745006018/IF/VB/22012035664253 — Pashu Shed Nirman Karya Hitgrahi Rajesh/Fool Singh Gp Sailwar</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1745006018/IF/VB/22012035664534 — Pashu Shed Nirman Karya Hitgrahi Budh Singh/Bhop Singh Gp Sailwar</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>46224</v>
@@ -34682,73 +34682,73 @@
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>43765</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
           <t>1745006018/RC/22012034548355 — ग्रेवल रोड निर्माण कार्य सिंहराटोला प्रताप के घर से प्राथमिक शाला बचटोला तक ग्राम पंचायत सैलवार</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>1469394.44</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>1443251.06</v>
+        <v>1442961.06</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>44329</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
@@ -42049,51 +42049,51 @@
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
         <v>45085</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/22012035228335 — परकोलेशन टेंक निर्माण कार्य बेलरवार सैलवार ग्राम पंचायत सैलवार</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>1498228.08</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>24547.86</v>
       </c>
       <c r="J874" s="3" t="n">
         <v>45638</v>
@@ -42143,51 +42143,51 @@
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/22012035253161 — सार्वजनिक पेयजल कूप निर्माण कार्य अजयपाल के घर पास बचटोला ग्राम पंचायत सैलवार</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
         <v>45635</v>
@@ -49153,239 +49153,239 @@
         <v>0</v>
       </c>
       <c r="J1019" s="3" t="n">
         <v>42228</v>
       </c>
       <c r="K1019" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1020" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1020" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1020" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1020" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/YD/22012035310485 — Koop Nirman Karya Ajaypal Ke Ghar Pass Bachtola GP Sailwar</t>
         </is>
       </c>
       <c r="G1020" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H1020" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1020" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1020" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K1020" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1021" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1021" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1021" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1021" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/YD/22012035310489 — Khat Talab Nirman Karya AjaypalKuldeep Bachtola Gp Sailwar</t>
         </is>
       </c>
       <c r="G1021" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H1021" s="2" t="n">
         <v>340387.33</v>
       </c>
       <c r="I1021" s="2" t="n">
         <v>72678.59</v>
       </c>
       <c r="J1021" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K1021" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1022" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1022" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1022" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1022" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/YD/22012035310575 — Khet Talab Kumar Singh/Gajroop Singh GP Sailwar</t>
         </is>
       </c>
       <c r="G1022" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H1022" s="2" t="n">
         <v>337367.08</v>
       </c>
       <c r="I1022" s="2" t="n">
         <v>24201.71</v>
       </c>
       <c r="J1022" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K1022" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
       <c r="A1023" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1023" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1023" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1023" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1023" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/YD/22012035311653 — Amrit Sarovar Talab Nirman Karya Aamanala Thengatola GP Sailwar</t>
         </is>
       </c>
       <c r="G1023" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H1023" s="2" t="n">
         <v>3990000</v>
       </c>
       <c r="I1023" s="2" t="n">
-        <v>716451.19</v>
+        <v>1047791.19</v>
       </c>
       <c r="J1023" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K1023" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
       <c r="A1024" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1024" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1024" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1024" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1024" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/YD/22012035311756 — Khet Talab Nirman Karya Shyam Singh/Sakkal Singh Gram Panchyat Sailwar</t>
         </is>
       </c>
       <c r="G1024" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H1024" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1024" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1024" s="3" t="n">
         <v>45762</v>
@@ -49535,51 +49535,51 @@
       <c r="J1027" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K1027" s="3" t="n">
         <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
       <c r="A1028" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1028" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1028" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1028" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1028" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/YD/22012035321700 — पेरिफेरल स्टोन बण्ड निर्माण कार्य ठेंगाटोला ग्रा मपंचायत सैलवार</t>
         </is>
       </c>
       <c r="G1028" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H1028" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1028" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1028" s="3" t="n">
         <v>45935</v>
@@ -49629,51 +49629,51 @@
         <v>0</v>
       </c>
       <c r="J1029" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K1029" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
       <c r="A1030" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1030" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1030" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1030" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1030" s="1" t="inlineStr">
         <is>
           <t>1745006018/WC/YD/22012035328914 — कूप निर्माण  समुदाय अजयपाल के घर पास बचटोला</t>
         </is>
       </c>
       <c r="G1030" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H1030" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1030" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1030" s="3" t="n">
         <v>46050</v>