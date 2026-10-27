--- v0 (2026-09-06)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K1040"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 11:59:33</t>
+          <t>Exported on: 2026-10-27 06:37:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -510,73 +510,73 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745006025/AV/22012034641022 — P D S BHAVAN NIRMANKARYA SAMUDAYAK BHAVAN KE PASS JAGATPUR</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1607251.97</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>1205705.06</v>
+        <v>1224082.06</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45191</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
@@ -933,192 +933,192 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745006025/DP/22012034616685 — varkchharopan karya menrod se janak muhalla pahuchmarg</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745006025/DP/22012034617656 — varkchha ropan karya rod kinare bel tola se bondar pahuchmargtak</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>497762.66</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>114767.11</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45479</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745006025/DP/22012034621009 — varkchha ropan karya rod kinare banvasitola tiraha se amrat sarovar pahuchmarg takjagatpur</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>455063.17</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>67979.74</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45480</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745006025/DP/22012034621010 — varkchha ropan karya rod kinare men rod se janak mohalla pahuchmarg jagatpur</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>455063.17</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>109598.62</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45483</v>
@@ -22514,239 +22514,239 @@
       <c r="J474" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>45904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035305816 — Kapil Dhara Koop Nirman Karya Phagulal/Pyarelal Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035305818 — Kapil Dhara Koop Nirman Karya Bholasingh/Mangalsingh Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035305820 — Kapil Dhara Koop Nirman Karya Amarsingh/Bhavarsingh Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035305823 — Kapil Dhara Koop Nirman Karya Dhaniram/Katku Gram Narigwara Gp Narigwara</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035349421 — KhetTalab Nirman Karya Pushpendra Singh/Nohar Singh Gp Narigwara</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45761</v>
@@ -23065,98 +23065,98 @@
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035628968 — ek bagiya maa ke nam hitgrahi Sukwariya Bai / Dinesh Narigwara  MP 45  006 025 001/81A</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>174936.26</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>61103</v>
+        <v>64235</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035628972 — ek bagiya maa ke nam hitgrahi Lilawati / Lamu Singh Narigwara MP 45  006 025 001/45</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>183208.11</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>73109</v>
+        <v>79373</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -23253,51 +23253,51 @@
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035629002 — ek bagiya maa ke nam hitgrahi Sambal Bai / Moolchand Narigwara MP 45  006 025 001/69</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>183208.11</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>67628</v>
+        <v>73892</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -23347,51 +23347,51 @@
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035629080 — Ek Bagiya Maa Ke Name Hitgrahi Sarita Vyam  MP45006025001/93</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>179388.71</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>65801</v>
+        <v>72065</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
@@ -31420,51 +31420,51 @@
       <c r="J658" s="3" t="n">
         <v>43358</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/IAY/4721237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142082172</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45913</v>
@@ -32057,145 +32057,145 @@
       <c r="J671" s="3" t="n">
         <v>42957</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/VB/22012035664201 — Pasu Sed Nirman Karya Gyan Singh/Bhavar Singh Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/VB/22012035664202 — Pasu Sed Nirman Karya Ramesh Singh /MansinghGram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/VB/22012035664209 — Pasu Sed Nirman Karya Rajkumar/Lakkhu Singh Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>46211</v>
@@ -34755,51 +34755,51 @@
       <c r="J727" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>46074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
           <t>1745006025/RC/22012034833394 — Ciment Cankrit  Raod Nirman Karya Tiharoo Ke Ghar Se Lokram Ke Ghar Tak Jagatpur</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>45612</v>
@@ -35519,51 +35519,51 @@
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
           <t>1745006025/RS/22012034671702 — segrigation shed nirman narigwara jp karanjiya</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>287221</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>1560</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>44904</v>
@@ -44856,286 +44856,286 @@
       <c r="J936" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K936" s="3" t="n">
         <v>45794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035267091 — Talab Gahrikaran Nirman Karya Mayaram Ke Khet Pass Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035275095 — JGSA  Naveen Talab Nirman Narigwara GP Narigwara</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
         <v>1621458.44</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>10142.4</v>
       </c>
       <c r="J938" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K938" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035277213 — Navin Talab Nirman Karya Harijan Muhalla Narigwara Gp Narigwara</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J939" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K939" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035277225 — Navin Talab Nirman Karya Vangram Jagatpur Kapoti Tola Gp Narigwara</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
         <v>1508575.21</v>
       </c>
       <c r="I940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J940" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K940" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035277380 — JGSA Navin Talab Nirman karya Jagatpur Kapoti Tola Gp Narigwara</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
         <v>1506567.18</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>3650.08</v>
       </c>
       <c r="J941" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035296197 — Dugwell Recharge pit nirman karya Peyjal Koop Lakhan Ke Khetpass Jagatpur</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
         <v>27017.64</v>
       </c>
       <c r="I942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
         <v>45762</v>
@@ -49420,98 +49420,98 @@
         <v>0</v>
       </c>
       <c r="J1030" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K1030" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
       <c r="A1031" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C1031" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1031" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E1031" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F1031" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/VB/22012035332346 — Bolder Chek dem Nirman Karya  Kapoti Tola Pahati Nala Gp Narigwara</t>
         </is>
       </c>
       <c r="G1031" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H1031" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1031" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1031" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K1031" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
       <c r="A1032" s="1" t="inlineStr">
         <is>
           <t>DINDORI / KARANJIYA</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C1032" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1032" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E1032" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F1032" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/VB/22012035332347 — Bolder Chek dem Nirman Karya  Kapoti Tola Pahati Nala Part 2 Gp Narigwara</t>
         </is>
       </c>
       <c r="G1032" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H1032" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1032" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1032" s="3" t="n">
         <v>46211</v>