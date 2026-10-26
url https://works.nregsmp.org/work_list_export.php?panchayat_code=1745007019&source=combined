--- v0 (2026-09-04)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K937"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 10:19:13</t>
+          <t>Exported on: 2026-10-26 08:09:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -14168,145 +14168,145 @@
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/22012035356159 — KHET TALAB JAL GANGA SAMBARDHAN ABHIYAN NIRMAN KARAY MULCHAND/BHANDARI KACHHARI</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/22012035356217 — KHET TALAB JAL GANGA SAMBARDHAN ABHIYAN NIRMAN KARAY DALPAT/KUBARSEN  KACHHARI</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/22012035356219 — KHET TALAB JAL GANGA SAMBARDHAN ABHIYAN NIRMAN KARAY DALPAT/KUBARSEN  KACHHARI</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45761</v>
@@ -14505,51 +14505,51 @@
       <c r="J307" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/22012035510458 — JGSA Dagbell Recharge Samudayik koop Durgibai bai khet ke paas jaitpuri</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45762</v>
@@ -14650,51 +14650,51 @@
       <c r="J310" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/22012035549875 — JGSA Khet Talab Nirman Karay Ramnath/Chamra Kchhari</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45762</v>
@@ -30000,192 +30000,192 @@
       <c r="J624" s="3" t="n">
         <v>44797</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>45337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/IAY/48183 — Construction of IAY House -IAY REG. NO. MP-45-007-019-001/411</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>42341</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/IAY/48184 — Construction of IAY House -IAY REG. NO. MP-45-007-019-001/397</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>42341</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/IAY/48185 — Construction of IAY House -IAY REG. NO. MP-45-007-019-001/417</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>42341</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1745007019/IF/IAY/48186 — Construction of IAY House -IAY REG. NO. MP-45-007-019-001/382</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>42341</v>
@@ -31854,145 +31854,145 @@
       <c r="J662" s="3" t="n">
         <v>43495</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1745007019/LD/22012034953373 — B</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1745007019/LD/22012034954058 — Grebal Rood Nirman Karay PS School se Gochar tola tak Kachhari</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1745007019/LD/22012034954093 — Grebal Rood Nirman karya Aganbadi bhavan se Gochar tak kachari</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45761</v>
@@ -34958,51 +34958,51 @@
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
           <t>1745007019/RC/22012034842662 — Gravel Road Nirman Karya Anganwadi Bhavan Tikra tola se Gochar tola tak Kachhari</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>45761</v>
@@ -41760,51 +41760,51 @@
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
           <t>1745007019/WC/22012035272916 — JGSA Rain Water harvesting Aganwadi Bhavan Reta Tola Jaitpuri</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>34986.05</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>8981.33</v>
+        <v>9604.34</v>
       </c>
       <c r="J867" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
@@ -41881,98 +41881,98 @@
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
           <t>1745007019/WC/22012035273008 — JGSA Percolation Tank nirmad kary Chhota Nala Jaitpuri</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>199151.96</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>128814.45</v>
       </c>
       <c r="J870" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
           <t>1745007019/WC/22012035273055 — JGSA Percolation Tank nirmad kary Bada Nala Jaitpuri</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>199151.96</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>126923.52</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>45779</v>
@@ -42122,51 +42122,51 @@
       <c r="J874" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K874" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
           <t>1745007019/WC/22012035311171 — JGSA Dagbell Richaj Nirman Karay Samudayik Koop Avadi Tola Jaitpuri</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
         <v>45791</v>
@@ -44523,145 +44523,145 @@
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
           <t>1745007019/WC/VB/22012035330430 — cantoor trench nirman karay takin nasa pahadi</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
         <v>995744.4</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>75841.1</v>
+        <v>299529.49</v>
       </c>
       <c r="J924" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K924" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
           <t>1745007019/WC/VB/22012035330437 — cantoor trench nirman karay jhiriya  pahadi</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
         <v>997652.49</v>
       </c>
       <c r="I925" s="2" t="n">
-        <v>89681.28</v>
+        <v>302975.08</v>
       </c>
       <c r="J925" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
           <t>1745007019/WC/VB/22012035330441 — Contour Trench nirmar karay umar Pahadi Jaitpuri</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>993836.3</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>39051.5</v>
+        <v>797629.13</v>
       </c>
       <c r="J926" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>DINDORI / MEHANDWANI</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>