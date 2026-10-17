--- v0 (2026-09-02)
+++ v1 (2026-10-17)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K729"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:02:25</t>
+          <t>Exported on: 2026-10-17 11:23:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4016,51 +4016,51 @@
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035086780 — हितेषी कपिल धारा( राजकुमार नारायण केखेत में)GP AMULLAKALA</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>25152</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45081</v>
@@ -4206,145 +4206,145 @@
       <c r="J92" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>45792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035291568 — खेत तालाब निर्माण कार्य बिलु बाई ओंकार के खेत में</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>223614.18</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035293867 — खेत तालाब बुला नानू के खेत में ग्राम पंचायत अमुल्लाकला</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>130779.94</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035293870 — खेत तालाब रामसिह मोती के खेत में ग्राम पंचायत अमुल्लाकला</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>130779.94</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45567</v>
@@ -4394,98 +4394,98 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035350059 — FROM POND RADELAL KE KHET ME</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>149088.48</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035350061 — FROM POND SONAY BAI KE KHET ME</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>149088.48</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45762</v>
@@ -4537,51 +4537,51 @@
       <c r="J99" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035408633 — FROM POND BULAI BAI KE KHET ME</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>149088.48</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45762</v>
@@ -4682,51 +4682,51 @@
       <c r="J102" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035415418 — FROM POND BILU BAI KE KHET ME</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45762</v>
@@ -4827,51 +4827,51 @@
       <c r="J105" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035470181 — Farm Pond Nanakram ke khet me GP Amullakala</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>149088.48</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45762</v>
@@ -4923,51 +4923,51 @@
       <c r="J107" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035470266 — JAL GANGA SANRAKSHAN ABHIYAN ANTARGAT KUP RICHARGE PIT SHANTI BAI KE KHET ME</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45762</v>
@@ -5019,192 +5019,192 @@
       <c r="J109" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035470312 — Farm Pond  Nandlal ke khet me GP Amullakala</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>149088.48</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035535475 — JAL GANGA SANRAKSHAN ABHIYAN ANTARGAT KUP RICHARGE PIT RAMSINGH MOTIRAM KE KHET ME</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035547217 — JGSA richarge 2025 structure Sabulal gangaram k khet me</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/22012035547319 — JAL GANGA SAMVARDHA DAGWELL RICHARCH  RADELAL NANU KE KHET ME</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45763</v>
@@ -6947,192 +6947,192 @@
       <c r="J149" s="3" t="n">
         <v>42522</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>42924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/111370 — Construction of IAY House -IAY REG. NO. MP-47-008-003-001/107</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/111371 — Construction of IAY House -IAY REG. NO. MP-47-008-003-001/110</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/111372 — Construction of IAY House -IAY REG. NO. MP-47-008-003-001/148</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/111373 — Construction of IAY House -IAY REG. NO. MP-47-008-003-001/167</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>42298</v>
@@ -10365,51 +10365,51 @@
       <c r="J219" s="3" t="n">
         <v>44814</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>45126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/3799747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102434722</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44800</v>
@@ -10510,51 +10510,51 @@
       <c r="J222" s="3" t="n">
         <v>44800</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/3800933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100917911</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>44683</v>
@@ -11243,51 +11243,51 @@
       <c r="J237" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/4934635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102402232</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45898</v>
@@ -11339,78 +11339,80 @@
       <c r="J239" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/4934691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102433628</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>17226</v>
+        <v>19026</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K240" s="3"/>
+      <c r="K240" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11876,78 +11878,80 @@
       <c r="J250" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/4936900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100916993</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>15462</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45763</v>
       </c>
-      <c r="K251" s="3"/>
+      <c r="K251" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12119,145 +12123,147 @@
       <c r="J255" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/4936912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100918165</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>13230</v>
+        <v>16830</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46052</v>
       </c>
-      <c r="K256" s="3"/>
+      <c r="K256" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/4936914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100918263</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/4936918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100918622</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45697</v>
@@ -12505,78 +12511,80 @@
       <c r="J263" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/5246448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102196300</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45763</v>
       </c>
-      <c r="K264" s="3"/>
+      <c r="K264" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12601,120 +12609,120 @@
       <c r="J265" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/5305723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100917829</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/5521403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102401811</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>6786</v>
+        <v>8586</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12793,192 +12801,192 @@
       <c r="J269" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/5647376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102166467</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/5647727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100694781</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>5400</v>
+        <v>9000</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/5682535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100698228</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1747008003/IF/IAY/5873383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100917835</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45697</v>
@@ -17307,98 +17315,98 @@
       <c r="J363" s="3" t="n">
         <v>40855</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>41293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1747008003/RC/VB/22012034854442 — CC rods munni bai bhuriya ke ghar se sabula gangaram ghar takl ke ghar tak</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1747008003/RC/VB/22012034854443 — CC rods munni bai bhuriya ke ghar se sabula gangaram ghar takl ke ghar tak</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46126</v>
@@ -34481,380 +34489,380 @@
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>41117</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
           <t>1747008003/WC/VB/22012035330742 — शासकीय भूमि पर हैण्डपम्प पम्प हनुमान मोहल्ला सोक पिट</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
           <t>1747008003/WC/VB/22012035330751 — शासकीय भूमि पर हैण्डपम्प पम्प  सोक पिट मुठवा बाबा गली</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
           <t>1747008003/WC/VB/22012035330754 — शासकीय भूमि पर ट्यूवबेल  सोक पिट सामुदायिक भवन के पास</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
           <t>1747008003/WC/VB/22012035330756 — शासकीय भूमि पर हैण्डपम्प पम्प  सोक पिट मुख्य गली</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
           <t>1747008003/WC/VB/22012035331541 — Fram ponds sarkari bhumi par no .1</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1747008003/WC/VB/22012035331543 — From pond sarkari bhumi par no.2</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
           <t>1747008003/WC/VB/22012035331546 — From pond sarkari bhumi par no.3</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
           <t>1747008003/WC/VB/22012035331547 — From pond sarkari bhumi par no.4</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>46126</v>