--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K963"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:50:45</t>
+          <t>Exported on: 2026-10-26 05:25:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -418,51 +418,51 @@
       <c r="J14" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1747008065/AV/22012034663988 — ग्रामीण खेल मैदानग्राम पंचायत रामाखेड़ा खुर्द</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45671</v>
@@ -610,51 +610,51 @@
       <c r="J18" s="3" t="n">
         <v>45491</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1747008065/FR/22012034324018 — निस्तार तालाब निर्माण कार्य  ग्राम पंचायत रामाखेड़ा खुर्द परसराम लालू खेत के पास</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45671</v>
@@ -1727,51 +1727,51 @@
       <c r="J41" s="3" t="n">
         <v>43263</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>45439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012034406457 — HITESHI KAPIL DHARA KUP MAY KHET TALAB NIRMAN KARY(GAJARASINGH SUKHRAM)G.P.RAMAKHEDA KHURD</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>46540</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>43242</v>
@@ -3059,51 +3059,51 @@
       <c r="J69" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035349864 — FARM FOUND NIRMAN KARY RAMDAS DAYLU KE KHT ME GRAM PANCHYAT RAMAKHEDA KHURD</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>227717.32</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>46584.76</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45776</v>
@@ -3253,51 +3253,51 @@
       <c r="J73" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035350158 — FARM FOUND NIRMAN KARY BHIYALAL CUNIYA KE KHET ME GRAM PANCHYAT RAMAKHEDA KHURD</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
@@ -3594,51 +3594,51 @@
       <c r="J80" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035439675 — JGSA 2025 RECHARGE STRUCTURE KAPIL DHARA KUP UMESH DARIYASINGH KE KHET MEIN</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45776</v>
@@ -3690,51 +3690,51 @@
       <c r="J82" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035439808 — JGSA 2025 RECHARGE STRUCTURE KAPIL DHARA KUP  KE KHET MEIN</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45776</v>
@@ -4472,850 +4472,850 @@
       <c r="J98" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564113 — JGS RECHARGE PIT DUGWELL SURESH BABULAL GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564120 — JGS RECHARGE PIT DUGWELL MOJILAL SUKHRAM GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564128 — JGS RECHARGE PIT DUGWELL JAWAHARLAL SANU GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564133 — JGS RECHARGE PIT DUGWELL SHOBHARAM MANANG GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564138 — JGS RECHARGE PIT DUGWELL GULABSING SHOBHASING GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564145 — JGS RECHARGE PIT DUGWELL PARASRAM RINGA GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564151 — JGS RECHARGE PIT DUGWELL DHARAMLAL AASHARAM GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564157 — JGS RECHARGE PIT DUGWELL KARAN LALU GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564162 — JGS RECHARGE PIT DUGWELL SHANTILAL MUNSHI GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564168 — JGS RECHARGE PIT DUGWELL SABULAL SANU GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564171 — JGS RECHARGE PIT DUGWELL SHOBHASING BATU GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564172 — JGS RECHARGE PIT DUGWELL MANSING ONKAR GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564174 — JGS RECHARGE PIT DUGWELL SUKAIBAI GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564179 — JGS RECHARGE PIT DUGWELL RAMESHWAR ANOKHILAL GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564183 — JGS RECHARGE PIT DUGWELL BABULAL SHIKARI GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564189 — JGS RECHARGE PIT DUGWELL KALIRAM GHISIYA GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564191 — JGS RECHARGE PIT DUGWELL KISAN BHAULAL GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035564197 — JGS RECHARGE PIT DUGWELL REEMU RAMBHAU GP RAMAKHEDAKHURD</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45813</v>
@@ -5412,51 +5412,51 @@
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/22012035567056 — JGSA 2025 DUGWELL RECHARGE STRUCTURE KAPIL DHARA KUP SUNDERLAL MUNSHI KE KHET MEIN</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45816</v>
@@ -11656,51 +11656,51 @@
       <c r="J246" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4534762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102270327</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>21996</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45638</v>
@@ -12342,73 +12342,73 @@
       <c r="J260" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4817436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100634054</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>15849</v>
+        <v>17649</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13222,98 +13222,98 @@
       <c r="J278" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4906824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100928892</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>6516</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4906988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102463186</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>22716</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45724</v>
@@ -13561,51 +13561,51 @@
       <c r="J285" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4935168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100778647</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>23436</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45812</v>
@@ -13657,51 +13657,51 @@
       <c r="J287" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4939663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105998855</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46138</v>
@@ -13802,98 +13802,98 @@
       <c r="J290" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4943290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115209372</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4987205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100999960</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45863</v>
@@ -13945,120 +13945,120 @@
       <c r="J293" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4987543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102462272</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4987544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102462334</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>15480</v>
+        <v>19080</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14137,98 +14137,98 @@
       <c r="J297" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4987877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100928778</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4987878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100929232</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>22194</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45738</v>
@@ -14282,51 +14282,51 @@
       <c r="J300" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4989156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105423337</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45856</v>
@@ -14770,98 +14770,98 @@
       <c r="J310" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/4994949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115207303</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>21600</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5423592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115205687</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>6732</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45810</v>
@@ -15109,100 +15109,100 @@
       <c r="J317" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5426533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105970334</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5428109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102271406</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45972</v>
@@ -15403,100 +15403,100 @@
       <c r="J323" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5429339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115209096</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5429651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102462221</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>22158</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45812</v>
@@ -15744,51 +15744,51 @@
       <c r="J330" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5430808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100929341</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45798</v>
@@ -16038,127 +16038,129 @@
       <c r="J336" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5517741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100778473</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5523379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102270923</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45979</v>
       </c>
-      <c r="K338" s="3"/>
+      <c r="K338" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16183,73 +16185,73 @@
       <c r="J339" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5583666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100778193</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>17460</v>
+        <v>19260</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16426,127 +16428,129 @@
       <c r="J344" s="3" t="n">
         <v>45950</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5599709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100848874</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5599994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102169179</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45774</v>
       </c>
-      <c r="K346" s="3"/>
+      <c r="K346" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16620,51 +16624,51 @@
       <c r="J348" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5624417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100633435</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45810</v>
@@ -16863,145 +16867,145 @@
       <c r="J353" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5656443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105550479</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5656634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102194310</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5657092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100778137</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45877</v>
@@ -17102,51 +17106,51 @@
       <c r="J358" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5657267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102270137</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45972</v>
@@ -17247,78 +17251,80 @@
       <c r="J361" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5670891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102270846</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45877</v>
       </c>
-      <c r="K362" s="3"/>
+      <c r="K362" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17441,51 +17447,51 @@
       <c r="J365" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5682346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102270728</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46000</v>
@@ -17539,51 +17545,51 @@
       <c r="J367" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5688518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100847223</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45986</v>
@@ -17637,100 +17643,100 @@
       <c r="J369" s="3" t="n">
         <v>46000</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5753156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102270264</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45972</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5814498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102169252</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45993</v>
@@ -17784,51 +17790,51 @@
       <c r="J372" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5874635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115209234</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46121</v>
@@ -17880,78 +17886,80 @@
       <c r="J374" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5874697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100778165</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46045</v>
       </c>
-      <c r="K375" s="3"/>
+      <c r="K375" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18172,51 +18180,51 @@
       <c r="J380" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5874998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102270529</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46066</v>
@@ -18270,51 +18278,51 @@
       <c r="J382" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1747008065/IF/IAY/5875062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105970285</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46052</v>
@@ -22091,51 +22099,51 @@
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>44586</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1747008065/LD/22012034942576 — podharopan panchayat bhavan se mahupal tak gp ramakhedakhurd</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>337706.47</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>91854</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45609</v>
@@ -45646,286 +45654,286 @@
         <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
           <t>1747008065/WC/VB/22012035330423 — BOREWELL RECHARGE STRUCTURE PRIMARY SCHOOL KE PASS</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
         <v>24122.63</v>
       </c>
       <c r="I949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J949" s="3" t="n">
         <v>46212</v>
       </c>
       <c r="K949" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
           <t>1747008065/WC/VB/22012035330430 — BOREWELL RECHARGE STRUCTURE  RAJKUMAR NANU KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
         <v>23855.69</v>
       </c>
       <c r="I950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J950" s="3" t="n">
         <v>46212</v>
       </c>
       <c r="K950" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
           <t>1747008065/WC/VB/22012035330433 — BOREWELL RECHARGE STRUCTURE SUSHIL BHURA KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
         <v>22508.61</v>
       </c>
       <c r="I951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J951" s="3" t="n">
         <v>46212</v>
       </c>
       <c r="K951" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
           <t>1747008065/WC/VB/22012035330435 — SOKPIT NIRMAN KARYA GRAM PANCHAYAT KE HANDPAMP KE PASS</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
         <v>22781.21</v>
       </c>
       <c r="I952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K952" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
           <t>1747008065/WC/VB/22012035330437 — SOKPIT NIRMAN KARYA HANUMAN MANDIR KE HANDPAMP KE PASS</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
         <v>23048.29</v>
       </c>
       <c r="I953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J953" s="3" t="n">
         <v>46253</v>
       </c>
       <c r="K953" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>BURHANPUR / KHAKNAR</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
           <t>1747008065/WC/VB/22012035330438 — SOKPIT NIRMAN KARYA MAHUPAL MANDIR KE HANDPAMP KE PASS</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
         <v>24273.08</v>
       </c>
       <c r="I954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J954" s="3" t="n">
         <v>46178</v>