--- v0 (2026-08-16)
+++ v1 (2026-10-07)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K713"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 22:34:19</t>
+          <t>Exported on: 2026-10-07 17:24:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -606,98 +606,98 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1748001027/DP/22012034624145 — Bracha Ropan Nirman Go Sala Parisar Ke Piche Mahuan</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1748001027/DP/22012034624392 — Bracha Ropan Nirman Go Sala Parisar Ke Piche Mahuan</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>486145.62</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45396</v>
@@ -1464,51 +1464,51 @@
       <c r="J36" s="3" t="n">
         <v>45035</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>45552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035067626 — Talab nirman jalam adiwasi/raisha adiwasi ke khet par</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>354628.55</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>100896</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45334</v>
@@ -1801,98 +1801,98 @@
       <c r="J43" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>45625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035267218 — Khet Talab Nirman Prem Bai/Umkar Adiwasi Gram Mahuan Sarve No408/2</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>157706.07</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>53505</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035267221 — Goat Shed Nirman Ramsingh Adiwasi/khalka Gram Tilari Pancyat Mahuan</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45567</v>
@@ -2083,333 +2083,333 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035270776 — Pasu Shed Nirman Ramcharan Adiwasi/Bhamra Gram Maheshpura Mahuan</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035270778 — Goat Shed Nirman Ramsingh Adiwasi/Khalka Gram Tilari Mahuan</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035270780 — Goat Shed Nirman Ramesh Adiwasi/Fundi Adiwasi Gram Tlari mahuan</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035270783 — Khet Talab Nirnan Bhamra Adiwasi/Gajua Adiwasi Gram Mahuan</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>443037.37</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>61335</v>
+        <v>66735</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035430079 — Khet Talab Nirman Hariom/Budh Singh Lodhi Sarve Number 443/1/2 Gram Mahuan</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>265096.58</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>40977</v>
+        <v>42777</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035536225 — JSA ANTARGAT Khet Talab Nirman Ragni/ Dhanna Harijan Gram Mahuan Sarve No 838/1</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>249366.68</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>46883.52</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/22012035573023 — JSA ANTARGAT Khet Talab Nirman Gajendra Singh/ Takat Singh Gram Mahuan sarve 570/3/2</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>
@@ -5951,70 +5951,70 @@
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>44684</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/3707629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103467390</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -6341,70 +6341,70 @@
       <c r="J137" s="3" t="n">
         <v>44806</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>45127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/3711412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105614884</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>13872</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>44725</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -6486,70 +6486,70 @@
       <c r="J140" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>45273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/3711417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105615489</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>6545</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>44932</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -7611,117 +7611,117 @@
       <c r="J163" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4468241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151953043</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4472697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151983555</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>19701</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -7803,117 +7803,117 @@
       <c r="J167" s="3" t="n">
         <v>45482</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>45676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4478024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151922610</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>9234</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45578</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4478270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151969198</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>20961</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -7946,70 +7946,70 @@
       <c r="J170" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>45696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151954337</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>19161</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8042,73 +8042,73 @@
       <c r="J172" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151954366</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>16290</v>
+        <v>21690</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8187,70 +8187,70 @@
       <c r="J175" s="3" t="n">
         <v>45493</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980264</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8283,70 +8283,70 @@
       <c r="J177" s="3" t="n">
         <v>45539</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980604</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8428,70 +8428,70 @@
       <c r="J180" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>45661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980970</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>20259</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45571</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8573,117 +8573,117 @@
       <c r="J183" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>45697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981627</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982496</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>21168</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8814,120 +8814,120 @@
       <c r="J188" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151983275</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>15066</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151983656</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>21978</v>
+        <v>18846</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
@@ -9008,70 +9008,70 @@
       <c r="J192" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4479533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152005745</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9251,117 +9251,117 @@
       <c r="J197" s="3" t="n">
         <v>45539</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>45697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4480246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151958786</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>20763</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4480894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152022703</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>21015</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45571</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9394,70 +9394,70 @@
       <c r="J200" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4482651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151984406</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>12609</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9490,70 +9490,70 @@
       <c r="J202" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4482670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151984912</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>18225</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45578</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9586,117 +9586,117 @@
       <c r="J204" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4482694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151985463</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>12636</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45564</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4482815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152016657</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>12636</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9876,164 +9876,164 @@
       <c r="J210" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>45679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4483016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151972048</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>18846</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4483054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151972657</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>19161</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4483065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151972784</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>19944</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10066,51 +10066,51 @@
       <c r="J214" s="3" t="n">
         <v>45554</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>45697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4483073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151973066</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45897</v>
@@ -10213,70 +10213,70 @@
       <c r="J217" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>45736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4483108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151973789</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>19890</v>
+        <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45554</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10407,117 +10407,117 @@
       <c r="J221" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4491012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151973123</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>15795</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4491143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151975312</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>18415</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10550,117 +10550,117 @@
       <c r="J224" s="3" t="n">
         <v>45564</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>45679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4491149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980515</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>16281</v>
+        <v>19881</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45509</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4491152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981469</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>12636</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45534</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10693,70 +10693,70 @@
       <c r="J227" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>45679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4491157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982569</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>9720</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10789,164 +10789,164 @@
       <c r="J229" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>45713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4492227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982658</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>21744</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4493268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151970651</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>20430</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4494942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982728</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -11077,399 +11077,399 @@
       <c r="J235" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4499739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151983130</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4499753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151985098</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4508823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151989736</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>21870</v>
+        <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4508826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151990011</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>21870</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4509091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980635</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4509096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981181</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4509097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981214</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>19926</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4509102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981544</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>21870</v>
+        <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -11502,70 +11502,70 @@
       <c r="J244" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>45732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4509431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151970759</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>19944</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -11598,446 +11598,448 @@
       <c r="J246" s="3" t="n">
         <v>45662</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4514938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151974099</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>16002</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4515330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151958801</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4540579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103666443</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>21645</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45706</v>
       </c>
-      <c r="K249" s="3"/>
+      <c r="K249" s="3" t="n">
+        <v>46250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4540590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103674995</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>22410</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4541439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618524</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>13077</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4547282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198548</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>22023</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4547292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106199199</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>22329</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4547293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106199213</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>21888</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4547294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106199221</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -12315,963 +12317,963 @@
       <c r="J261" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4687288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105034369</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>21870</v>
+        <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4691807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106196533</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>19998</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4691809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198137</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4691810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198348</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>20430</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4691811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198538</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>22932</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4691814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106199238</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4694712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116333963</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>21033</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4694715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116335288</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>14337</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4817560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103469795</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>15066</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4817781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105613844</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>18954</v>
+        <v>21054</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4817785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618445</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4819109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103677269</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>21906</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4819409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106196059</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>22032</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4819412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106196815</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4819414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106197548</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>21870</v>
+        <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>20934</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4819417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106199598</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>10161</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4820816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116333150</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>20601</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4820818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116334106</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>22410</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4820819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116334901</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>18513</v>
+        <v>22113</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4837111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151954404</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -13304,164 +13306,164 @@
       <c r="J282" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4839289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980351</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>20322</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4839555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152024813</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>21870</v>
+        <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4845049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151983905</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -13494,117 +13496,117 @@
       <c r="J286" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4900109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151974289</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>10953</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4986546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103666772</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -13637,73 +13639,73 @@
       <c r="J289" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4988427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105613769</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>15660</v>
+        <v>19260</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13782,117 +13784,117 @@
       <c r="J292" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4992508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106196698</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/4994508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115318085</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -13925,164 +13927,164 @@
       <c r="J295" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5000900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116331812</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5000915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116335086</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>17487</v>
+        <v>21087</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5110927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152025566</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14115,164 +14117,164 @@
       <c r="J299" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5151321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106196948</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5151334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103433548</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>11745</v>
+        <v>18945</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5157383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198528</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14354,164 +14356,164 @@
       <c r="J304" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5168478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116335053</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5170573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618604</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>10701</v>
+        <v>14301</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45845</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5171448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106197805</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14544,70 +14546,70 @@
       <c r="J308" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5176333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618669</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45845</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14640,70 +14642,70 @@
       <c r="J310" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5199765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105616171</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14736,164 +14738,164 @@
       <c r="J312" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5205813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106199264</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5209439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106196627</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5211204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103468204</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14926,117 +14928,117 @@
       <c r="J316" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5229143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106197697</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5229330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116335117</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>20322</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -15167,70 +15169,70 @@
       <c r="J321" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5483815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152080111</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -15263,260 +15265,260 @@
       <c r="J323" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5483977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078316</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5483980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078369</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078777</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078778</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078779</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -15549,164 +15551,164 @@
       <c r="J329" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078792</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>13833</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078795</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078797</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -15788,164 +15790,164 @@
       <c r="J334" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078814</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078827</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5484353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152079270</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -15978,164 +15980,164 @@
       <c r="J338" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>43976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981745</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152024802</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077860</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45830</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -16217,70 +16219,70 @@
       <c r="J343" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077890</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -16313,335 +16315,335 @@
       <c r="J345" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077925</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077926</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077931</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077946</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077947</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077950</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077951</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45780</v>
@@ -16695,308 +16697,312 @@
       <c r="J353" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077963</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45829</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077964</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077966</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077967</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45897</v>
       </c>
-      <c r="K357" s="3"/>
+      <c r="K357" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5485933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077969</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45897</v>
       </c>
-      <c r="K358" s="3"/>
+      <c r="K358" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5486269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151984145</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>13572</v>
+        <v>17172</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -17026,166 +17032,166 @@
       <c r="J360" s="3" t="n">
         <v>42774</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>43666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5495161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077928</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5562586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105613685</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>16443</v>
+        <v>20343</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5564605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077954</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17218,258 +17224,258 @@
       <c r="J364" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5564607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077985</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5564608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077990</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5564609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077992</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45830</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5564610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077993</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5566027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077898</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17502,211 +17508,211 @@
       <c r="J370" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5566074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078819</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5567370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078799</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5599352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077870</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5599353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077879</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17788,260 +17794,260 @@
       <c r="J376" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5599426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077956</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5599427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077984</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5599428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078002</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5603797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077982</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5603798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077991</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18074,822 +18080,824 @@
       <c r="J382" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5614135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116335140</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5641132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078784</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5642021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077924</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5642022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077932</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5643344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078000</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5643345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078003</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>7308</v>
+        <v>14508</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5691637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078830</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>12267</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5691706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151983369</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>261</v>
+        <v>3861</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5691723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078806</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5691777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105616060</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5691796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106196364</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>261</v>
+        <v>7161</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5692084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116333485</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5724878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152077965</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5769380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106197924</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>11745</v>
+        <v>15345</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45906</v>
       </c>
-      <c r="K396" s="3"/>
+      <c r="K396" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5774576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980680</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5774584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106196873</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1748001027/IF/IAY/5819865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078804</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -23903,98 +23911,98 @@
       <c r="J503" s="3" t="n">
         <v>44243</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>44667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1748001027/RC/22012034841123 — SUDUR /KHET SADAK NIRMAN RAGHUVEER YADAV JI K MAKAN SE GOSHALA TAK</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1748001027/RC/22012034841124 — SUDUR /KHET SADAK NIRMAN RAGHUVEER YADAV JI K MAKAN SE GOSHALA TAK</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>935000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>837599.34</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45993</v>
@@ -25114,51 +25122,51 @@
       <c r="J528" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1748001027/RS/22012035139582 — Samudayak Swachhta Parisar mata Mandir ke pass gram mahuan</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46126</v>
@@ -31677,51 +31685,51 @@
       <c r="J665" s="3" t="n">
         <v>45447</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1748001027/WC/22012035280521 — नवीन तालाब निर्माण ग्राम महूअन</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45761</v>