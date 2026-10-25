--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K686"/>
+  <dimension ref="A1:K693"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 19:11:41</t>
+          <t>Exported on: 2026-10-25 10:59:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2718,51 +2718,51 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/22012035269707 — comnutypont ghansyam ke khet ke pass gram shantpur</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45520</v>
@@ -7306,51 +7306,51 @@
       <c r="J156" s="3" t="n">
         <v>45341</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>45541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/2092861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4011179</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>17706</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>44018</v>
@@ -14458,51 +14458,51 @@
       <c r="J302" s="3" t="n">
         <v>44805</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/3259811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4006491</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>20664</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45441</v>
@@ -16269,51 +16269,51 @@
       <c r="J339" s="3" t="n">
         <v>44805</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>44920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4000612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105062598</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>21168</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45644</v>
@@ -16512,167 +16512,167 @@
       <c r="J344" s="3" t="n">
         <v>44986</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>45542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4477452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151776120</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>18954</v>
+        <v>21054</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45505</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4480866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152022006</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>18711</v>
+        <v>22011</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45484</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4481751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152001529</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>15174</v>
+        <v>17274</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45505</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16702,51 +16702,51 @@
       <c r="J348" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4483289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035705</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>19440</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45505</v>
@@ -16849,51 +16849,51 @@
       <c r="J351" s="3" t="n">
         <v>45484</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4483292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035720</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>22086</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45505</v>
@@ -16994,51 +16994,51 @@
       <c r="J354" s="3" t="n">
         <v>45484</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4483295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035748</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>18225</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45484</v>
@@ -17139,73 +17139,73 @@
       <c r="J357" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4490878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031993</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>10404</v>
+        <v>14604</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17333,51 +17333,51 @@
       <c r="J361" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4490935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035765</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45668</v>
@@ -17478,145 +17478,145 @@
       <c r="J364" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4490938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035906</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>13158</v>
+        <v>17358</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4490939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035949</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>20277</v>
+        <v>22377</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45540</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4501918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152022000</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>19089</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45575</v>
@@ -17864,120 +17864,120 @@
       <c r="J372" s="3" t="n">
         <v>45540</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4502425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035948</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45540</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4502722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152001493</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>19719</v>
+        <v>21519</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18007,51 +18007,51 @@
       <c r="J375" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4504876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035704</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>18711</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45668</v>
@@ -18399,98 +18399,98 @@
       <c r="J383" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4512880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032923</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>22014</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4512882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032932</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>19926</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45644</v>
@@ -18885,51 +18885,51 @@
       <c r="J393" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>45613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4513438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035508</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>15309</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45668</v>
@@ -19324,78 +19324,80 @@
       <c r="J402" s="3" t="n">
         <v>45540</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4513448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035771</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>18837</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45644</v>
       </c>
-      <c r="K403" s="3"/>
+      <c r="K403" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19518,51 +19520,51 @@
       <c r="J406" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4513452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035864</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>20772</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45540</v>
@@ -19810,51 +19812,51 @@
       <c r="J412" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4515518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035157</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>22122</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45620</v>
@@ -20004,145 +20006,145 @@
       <c r="J416" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4515523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035446</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4515524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035545</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>20142</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4515525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035554</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>21996</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45582</v>
@@ -20488,98 +20490,98 @@
       <c r="J426" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4668046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032861</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>20520</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4668048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034981</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>10206</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45668</v>
@@ -20680,51 +20682,51 @@
       <c r="J430" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4668051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035553</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>19062</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45588</v>
@@ -20776,51 +20778,51 @@
       <c r="J432" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4685245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103100572</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45668</v>
@@ -20970,219 +20972,221 @@
       <c r="J436" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4817505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103100696</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>11907</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4817990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104952807</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>10206</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032299</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032304</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>19548</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45669</v>
       </c>
-      <c r="K440" s="3"/>
+      <c r="K440" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21207,266 +21211,268 @@
       <c r="J441" s="3" t="n">
         <v>45653</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032738</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45669</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032853</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45669</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032858</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45669</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032916</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>23076</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45669</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034982</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>16596</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K446" s="3"/>
+      <c r="K446" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21589,100 +21595,100 @@
       <c r="J449" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035154</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>20412</v>
+        <v>21912</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035155</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45627</v>
@@ -21734,172 +21740,174 @@
       <c r="J452" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035167</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>17262</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035168</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>20106</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45653</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035170</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>13122</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45703</v>
       </c>
-      <c r="K455" s="3"/>
+      <c r="K455" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21924,100 +21932,100 @@
       <c r="J456" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035448</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>21321</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035450</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>19710</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45703</v>
@@ -22069,73 +22077,73 @@
       <c r="J459" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035453</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>19341</v>
+        <v>21141</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -22165,98 +22173,98 @@
       <c r="J461" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035457</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>19080</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035466</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>20754</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45703</v>
@@ -22406,51 +22414,51 @@
       <c r="J466" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841678 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035559</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>21357</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45703</v>
@@ -22551,98 +22559,98 @@
       <c r="J469" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035618</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4841686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035620</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>20430</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45703</v>
@@ -22694,51 +22702,51 @@
       <c r="J472" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4845821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035816</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>13860</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45703</v>
@@ -22790,590 +22798,590 @@
       <c r="J474" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031436</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>17154</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032745</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>21015</v>
+        <v>21315</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032857</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>11772</v>
+        <v>13572</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032911</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>8019</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032924</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034983</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>10935</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034991</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>10206</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034994</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>20394</v>
+        <v>22494</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034998</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>13122</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035153</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>12762</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035171</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>17772</v>
+        <v>21972</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035174</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>11664</v>
+        <v>13464</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23403,73 +23411,73 @@
       <c r="J487" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>45714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035496</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>14406</v>
+        <v>21906</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23499,98 +23507,98 @@
       <c r="J489" s="3" t="n">
         <v>45653</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035617</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4857965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035909</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45620</v>
@@ -23642,51 +23650,51 @@
       <c r="J492" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>45779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/4882960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102370146</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45897</v>
@@ -23787,455 +23795,455 @@
       <c r="J495" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5517733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100801309</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>10701</v>
+        <v>14301</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5518180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105050840</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>22185</v>
+        <v>23385</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5518967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105777550</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5520999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105777474</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5521395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102370371</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>15921</v>
+        <v>21321</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5522838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104046989</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5524055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103099485</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>21924</v>
+        <v>22524</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5524843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103100834</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5524844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103101012</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>12528</v>
+        <v>25128</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -24265,73 +24273,73 @@
       <c r="J505" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5527895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104951119</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>8874</v>
+        <v>10674</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -24361,51 +24369,51 @@
       <c r="J507" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5530738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102371714</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45897</v>
@@ -24459,921 +24467,927 @@
       <c r="J509" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5530740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102371770</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5532378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114152325</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5532382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100630967</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45897</v>
       </c>
-      <c r="K512" s="3"/>
+      <c r="K512" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5532907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100585141</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45897</v>
       </c>
-      <c r="K513" s="3"/>
+      <c r="K513" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5613015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102943681</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45907</v>
       </c>
-      <c r="K514" s="3"/>
+      <c r="K514" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5613720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105777381</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5641013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035738</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>5220</v>
+        <v>6420</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5641014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035882</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5641730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035779</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5641731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035544</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5641732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035552</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5641733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035912</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5642388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035162</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5642389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035454</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>7569</v>
+        <v>9369</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5643467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032733</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>22968</v>
+        <v>23268</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5670711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035624</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>3915</v>
+        <v>12315</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5670712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035726</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5670713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035921</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5670714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035922</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>3915</v>
+        <v>5715</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25403,1250 +25417,1252 @@
       <c r="J529" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5670769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035166</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5670770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035176</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5670857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032082</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45897</v>
       </c>
-      <c r="K532" s="3"/>
+      <c r="K532" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5670924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035159</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031987</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>8874</v>
+        <v>10674</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032637</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032643</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032645</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032855</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033031</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034985</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034997</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035754</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035760</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>16704</v>
+        <v>18504</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035773</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035459</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>7569</v>
+        <v>9369</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035556</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032753</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5671475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035904</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5677290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035750</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5677430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104948964</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5677521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035513</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5716078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035735</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5716079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035945</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>20097</v>
+        <v>21897</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5752169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035465</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1748001073/IF/IAY/5814445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035458</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>10701</v>
+        <v>12501</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -26715,6244 +26731,6573 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/633469 — Construction of IAY House -IAY REG. NO. MP1157475</t>
+          <t>1748001073/IF/IAY/6321891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035547</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>45768</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/659630 — Construction of IAY House -IAY REG. NO. MP1097230</t>
+          <t>1748001073/IF/IAY/6325704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100630988</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>21294</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43199</v>
+        <v>46081</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/86156 — Construction of IAY House -IAY REG. NO. MP-48-001-073-001/153</t>
+          <t>1748001073/IF/IAY/6326685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100585138</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>16704</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/86157 — Construction of IAY House -IAY REG. NO. MP-48-001-073-001/162</t>
+          <t>1748001073/IF/IAY/6327117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102371789</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>14616</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>45712</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/983537 — Construction of IAY House -IAY REG. NO. MP1493955</t>
+          <t>1748001073/IF/IAY/6327282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100565231</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>8352</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>45769</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/984689 — Construction of IAY House -IAY REG. NO. MP2261900</t>
+          <t>1748001073/IF/IAY/633469 — Construction of IAY House -IAY REG. NO. MP1157475</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>9492</v>
+        <v>15660</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43737</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/984690 — Construction of IAY House -IAY REG. NO. MP2261935</t>
+          <t>1748001073/IF/IAY/6334964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034990</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>15624</v>
+        <v>300</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/984691 — Construction of IAY House -IAY REG. NO. MP2261941</t>
+          <t>1748001073/IF/IAY/6341643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104933741</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>15684</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/984699 — Construction of IAY House -IAY REG. NO. MP2266846</t>
+          <t>1748001073/IF/IAY/659630 — Construction of IAY House -IAY REG. NO. MP1097230</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>15480</v>
+        <v>21294</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>43199</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/984708 — Construction of IAY House -IAY REG. NO. MP2273406</t>
+          <t>1748001073/IF/IAY/86156 — Construction of IAY House -IAY REG. NO. MP-48-001-073-001/153</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>15508</v>
+        <v>16704</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42865</v>
+        <v>43038</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>43690</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/984762 — Construction of IAY House -IAY REG. NO. MP2328305</t>
+          <t>1748001073/IF/IAY/86157 — Construction of IAY House -IAY REG. NO. MP-48-001-073-001/162</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>15660</v>
+        <v>14616</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42865</v>
+        <v>43038</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>43493</v>
+        <v>43540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/984767 — Construction of IAY House -IAY REG. NO. MP2333448</t>
+          <t>1748001073/IF/IAY/983537 — Construction of IAY House -IAY REG. NO. MP1493955</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>15580</v>
+        <v>8352</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>43663</v>
+        <v>43615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/985397 — Construction of IAY House -IAY REG. NO. MP2925463</t>
+          <t>1748001073/IF/IAY/984689 — Construction of IAY House -IAY REG. NO. MP2261900</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>15276</v>
+        <v>9492</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>44154</v>
+        <v>43737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/985460 — Construction of IAY House -IAY REG. NO. MP3017033</t>
+          <t>1748001073/IF/IAY/984690 — Construction of IAY House -IAY REG. NO. MP2261935</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>1218</v>
+        <v>15624</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43615</v>
+        <v>43456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1748001073/IF/IAY/985461 — Construction of IAY House -IAY REG. NO. MP3017702</t>
+          <t>1748001073/IF/IAY/984691 — Construction of IAY House -IAY REG. NO. MP2261941</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>15480</v>
+        <v>15684</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>43102</v>
+        <v>43632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/12339 — 446-चनखारी खरजा जमझेरा</t>
+          <t>1748001073/IF/IAY/984699 — Construction of IAY House -IAY REG. NO. MP2266846</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>261000</v>
+        <v>15480</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>146608</v>
+        <v>15480</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41304</v>
+        <v>42865</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>42029</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034274036 — MED BANDHAN NATTHU / BASOR</t>
+          <t>1748001073/IF/IAY/984708 — Construction of IAY House -IAY REG. NO. MP2273406</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>33000</v>
+        <v>15480</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>31062</v>
+        <v>15508</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42523</v>
+        <v>42865</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>42658</v>
+        <v>43690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034274038 — med bandhan shibbu / chatara</t>
+          <t>1748001073/IF/IAY/984762 — Construction of IAY House -IAY REG. NO. MP2328305</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>33000</v>
+        <v>15480</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>25050</v>
+        <v>15660</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42530</v>
+        <v>42865</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>42566</v>
+        <v>43493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034274040 — med bandhan rampyari / punna</t>
+          <t>1748001073/IF/IAY/984767 — Construction of IAY House -IAY REG. NO. MP2333448</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>33000</v>
+        <v>15480</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>31062</v>
+        <v>15580</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>42523</v>
+        <v>42865</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>42658</v>
+        <v>43663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034274041 — med bandhan brajbhan / anarat</t>
+          <t>1748001073/IF/IAY/985397 — Construction of IAY House -IAY REG. NO. MP2925463</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>33000</v>
+        <v>17100</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>20040</v>
+        <v>15276</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42523</v>
+        <v>42865</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>42578</v>
+        <v>44154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034274043 — med bandhan lallu / punna</t>
+          <t>1748001073/IF/IAY/985460 — Construction of IAY House -IAY REG. NO. MP3017033</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>33000</v>
+        <v>17100</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>31062</v>
+        <v>1218</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42523</v>
+        <v>42865</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>42658</v>
+        <v>43615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034300033 — shanti dham nirman shantpur</t>
+          <t>1748001073/IF/IAY/985461 — Construction of IAY House -IAY REG. NO. MP3017702</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>42865</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>43102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034311301 — shanti dham shantpur</t>
+          <t>1748001073/LD/12339 — 446-चनखारी खरजा जमझेरा</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>180000</v>
+        <v>261000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>146608</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42847</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>41304</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034526576 — charagah nirman  jamdera  dayalpur</t>
+          <t>1748001073/LD/22012034274036 — MED BANDHAN NATTHU / BASOR</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>792213.45</v>
+        <v>33000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>31062</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44094</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>42523</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>42658</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/22012034594058 — CONTOUR TRANCH FOR COMMUNITY NEAR LAL PAHADI PAR</t>
+          <t>1748001073/LD/22012034274038 — med bandhan shibbu / chatara</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>25050</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>42530</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/3799414276 — shanti-dham jamdera</t>
+          <t>1748001073/LD/22012034274040 — med bandhan rampyari / punna</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>387000</v>
+        <v>33000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>385880</v>
+        <v>31062</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41621</v>
+        <v>42523</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>42602</v>
+        <v>42658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/3799415226 — kelmedan,dayalpur</t>
+          <t>1748001073/LD/22012034274041 — med bandhan brajbhan / anarat</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>500000</v>
+        <v>33000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>29784</v>
+        <v>20040</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41627</v>
+        <v>42523</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>42159</v>
+        <v>42578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1748001073/LD/3799425352 — khel medan,jamdera</t>
+          <t>1748001073/LD/22012034274043 — med bandhan lallu / punna</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>500000</v>
+        <v>33000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>467982</v>
+        <v>31062</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41702</v>
+        <v>42523</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>42602</v>
+        <v>42658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1748001073/OP/140 — पंचायत दयालपुर कार्य का नाम व़क्षारोपण 140</t>
+          <t>1748001073/LD/22012034300033 — shanti dham nirman shantpur</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>125000</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>39274</v>
+        <v>42761</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for Vermi composting / Construction of Vermi Compost structure for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1748001073/OP/150 — पंचायत दयालपुर काय्र का नाम व़क्षारोपण 150</t>
+          <t>1748001073/LD/22012034311301 — shanti dham shantpur</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>225000</v>
+        <v>180000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>469</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>39287</v>
-[...3 lines deleted...]
-      </c>
+        <v>42847</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for Vermi composting / Construction of Vermi Compost structure for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1748001073/OP/164 — पंचायत    -    दपालपुर       व्रक्षारोपण काय्र दपालपुर  164</t>
+          <t>1748001073/LD/22012034526576 — charagah nirman  jamdera  dayalpur</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>100000</v>
+        <v>792213.45</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>89235</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>39281</v>
-[...3 lines deleted...]
-      </c>
+        <v>44094</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for Vermi composting / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1748001073/OP/416 — पौधरोपडी ग्राम पंचायत दयालपुर</t>
+          <t>1748001073/LD/22012034594058 — CONTOUR TRANCH FOR COMMUNITY NEAR LAL PAHADI PAR</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>39393</v>
+        <v>45030</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1748001073/PG/22012034305666 — khel maidan shantpur</t>
+          <t>1748001073/LD/3799414276 — shanti-dham jamdera</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>180000</v>
+        <v>387000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>385880</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42847</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>41621</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>42602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/2142 — सी सी खरंजा खेराईपुरा पंचायत दयालपुर</t>
+          <t>1748001073/LD/3799415226 — kelmedan,dayalpur</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>45000</v>
+        <v>500000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>124162</v>
+        <v>29784</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>39968</v>
+        <v>41627</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>40355</v>
+        <v>42159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/2199 — चिनखारी खंरजा एवं नाली निर्माण कार्य आंगनबाढी भवन से चेरा के घर तक</t>
+          <t>1748001073/LD/3799425352 — khel medan,jamdera</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>259000</v>
+        <v>500000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>208148</v>
+        <v>467982</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>40346</v>
+        <v>41702</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41099</v>
+        <v>42602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034203069 — c.c.kharanja,sadak se matmandir ki orr dayal</t>
+          <t>1748001073/OP/140 — पंचायत दयालपुर कार्य का नाम व़क्षारोपण 140</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>200000</v>
+        <v>125000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>194388.1</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>39274</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Infrastructure for Vermi composting / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034212955 — sudor gram sampark sadak  jamdera</t>
+          <t>1748001073/OP/150 — पंचायत दयालपुर काय्र का नाम व़क्षारोपण 150</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>1500000</v>
+        <v>225000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>269550</v>
+        <v>469</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41705</v>
+        <v>39287</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>42742</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for Vermi composting / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034282825 — CC Road hospital se jamdera</t>
+          <t>1748001073/OP/164 — पंचायत    -    दपालपुर       व्रक्षारोपण काय्र दपालपुर  164</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>95082</v>
+        <v>89235</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>42226</v>
+        <v>39281</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>42379</v>
+        <v>41328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for Vermi composting / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034289380 — CC Road.health centre se jamdera</t>
+          <t>1748001073/OP/416 — पौधरोपडी ग्राम पंचायत दयालपुर</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
+        <v>110000</v>
+      </c>
+      <c r="I596" s="2" t="n">
         <v>100000</v>
       </c>
-      <c r="I596" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J596" s="3" t="n">
-        <v>42357</v>
-[...3 lines deleted...]
-      </c>
+        <v>39393</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034293972 — C.C. ROAD  CHAIN SINGH KE GHAR SE HELTH CENTER KA SHESH BHAG</t>
+          <t>1748001073/PG/22012034305666 — khel maidan shantpur</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>100000</v>
+        <v>180000</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42236</v>
+        <v>42847</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034321295 — sudur samapark sadak jamdera premnagar chack se jamunapur ki or</t>
+          <t>1748001073/RC/2142 — सी सी खरंजा खेराईपुरा पंचायत दयालपुर</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>1250000</v>
+        <v>45000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>1017995.68</v>
+        <v>124162</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42792</v>
+        <v>39968</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>44218</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034323507 — khel medan nirman shantpur</t>
+          <t>1748001073/RC/2199 — चिनखारी खंरजा एवं नाली निर्माण कार्य आंगनबाढी भवन से चेरा के घर तक</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>0</v>
+        <v>259000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>208148</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>40346</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>41099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034369425 — c.c.road jamdera</t>
+          <t>1748001073/RC/22012034203069 — c.c.kharanja,sadak se matmandir ki orr dayal</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>194388.1</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43053</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>42139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034439147 — cc sadak nirman</t>
+          <t>1748001073/RC/22012034212955 — sudor gram sampark sadak  jamdera</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>1500000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>0</v>
+        <v>269550</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K601" s="3"/>
+        <v>41705</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>42742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034542729 — c.c.road varvatpura se hanuman mandir avam puliya nirman se raghuveer singh gurjar ke makan ki or gr</t>
+          <t>1748001073/RC/22012034282825 — CC Road hospital se jamdera</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>186000</v>
+        <v>100000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>93860</v>
+        <v>95082</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44103</v>
+        <v>42226</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>44479</v>
+        <v>42379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034542735 — CC sadak raju gurjar ke ghar se school ki or jamdera</t>
+          <t>1748001073/RC/22012034289380 — CC Road.health centre se jamdera</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>58000</v>
+        <v>100000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>54720</v>
+        <v>99704</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44103</v>
+        <v>42357</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>44479</v>
+        <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034562321 — sudur sadak Goushala se Jamnapur ki or</t>
+          <t>1748001073/RC/22012034293972 — C.C. ROAD  CHAIN SINGH KE GHAR SE HELTH CENTER KA SHESH BHAG</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44094</v>
+        <v>42236</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034568377 — Sudur Sampark Sadak Nirman Goshala Se Jamnapur Ki Or Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/RC/22012034321295 — sudur samapark sadak jamdera premnagar chack se jamunapur ki or</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>1429842.25</v>
+        <v>1250000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>1137454</v>
+        <v>1017995.68</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44375</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>42792</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>44218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034605589 — Sudur sadak</t>
+          <t>1748001073/RC/22012034323507 — khel medan nirman shantpur</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44300</v>
+        <v>42761</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034605591 — Sudur sadak</t>
+          <t>1748001073/RC/22012034369425 — c.c.road jamdera</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44300</v>
+        <v>43053</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034605592 — Sudur sadak</t>
+          <t>1748001073/RC/22012034439147 — cc sadak nirman</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44300</v>
+        <v>43375</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034680420 — greval Road Nirman Karya €vivek Colony Se Dayalpur Gao ki Or</t>
+          <t>1748001073/RC/22012034542729 — c.c.road varvatpura se hanuman mandir avam puliya nirman se raghuveer singh gurjar ke makan ki or gr</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>186000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>93860</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>44479</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034680421 — greval Road Nirman Karya €vivek Colony Se Dayalpur Gao ki Or</t>
+          <t>1748001073/RC/22012034542735 — CC sadak raju gurjar ke ghar se school ki or jamdera</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>0</v>
+        <v>54720</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K610" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>44479</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034848411 — CC Road nirman kary Rajesh adiwashi ke ghar se Pana bai Veeru adiwashi ke ghar ki GP Dayalpur</t>
+          <t>1748001073/RC/22012034562321 — sudur sadak Goushala se Jamnapur ki or</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>65305.8</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>46007</v>
+        <v>44094</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034848417 — CC Road nirman kary Abhishek ke ghar ke samne se Adiwashi basti ke or GP Dayalpur</t>
+          <t>1748001073/RC/22012034568377 — Sudur Sampark Sadak Nirman Goshala Se Jamnapur Ki Or Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>82000</v>
+        <v>1429842.25</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>76995</v>
+        <v>1137454</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45996</v>
+        <v>44375</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/22012034848419 — CC Road nirman kary Deeman ke ghar se Dhnoga ki upar  or GP Dayalpur</t>
+          <t>1748001073/RC/22012034605589 — Sudur sadak</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>70470</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>46007</v>
+        <v>44300</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RC/2903 — 907-सी सी खं‍रजा नाली सहित ग्राम दयालपुर</t>
+          <t>1748001073/RC/22012034605591 — Sudur sadak</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>176488</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41186</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402082 — sbm komal / ghamnadi</t>
+          <t>1748001073/RC/22012034605592 — Sudur sadak</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>12502</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43224</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402087 — sbm bharat / komal</t>
+          <t>1748001073/RC/22012034680420 — greval Road Nirman Karya €vivek Colony Se Dayalpur Gao ki Or</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>11110</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>43224</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402088 — sbm mugiya ghamandi</t>
+          <t>1748001073/RC/22012034680421 — greval Road Nirman Karya €vivek Colony Se Dayalpur Gao ki Or</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>11980</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>43224</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402091 — sbm mahesh / ashok kewat</t>
+          <t>1748001073/RC/22012034848411 — CC Road nirman kary Rajesh adiwashi ke ghar se Pana bai Veeru adiwashi ke ghar ki GP Dayalpur</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>12000</v>
+        <v>82000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>12700</v>
+        <v>65305.8</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43224</v>
-[...3 lines deleted...]
-      </c>
+        <v>46007</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402093 — sbm mukesh / ashok kewat</t>
+          <t>1748001073/RC/22012034848417 — CC Road nirman kary Abhishek ke ghar ke samne se Adiwashi basti ke or GP Dayalpur</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>12000</v>
+        <v>82000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>12352</v>
+        <v>76995</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43224</v>
-[...3 lines deleted...]
-      </c>
+        <v>45996</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402094 — sbm kapura / hajrat yadav</t>
+          <t>1748001073/RC/22012034848419 — CC Road nirman kary Deeman ke ghar se Dhnoga ki upar  or GP Dayalpur</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>12000</v>
+        <v>82000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>12352</v>
+        <v>70470</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>43224</v>
-[...3 lines deleted...]
-      </c>
+        <v>46007</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402125 — sbm gulab / babulal</t>
+          <t>1748001073/RC/2903 — 907-सी सी खं‍रजा नाली सहित ग्राम दयालपुर</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>12000</v>
+        <v>200000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>176488</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43164</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>41186</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>41348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402126 — sbm ramveer / umkar</t>
+          <t>1748001073/RS/22012034402082 — sbm komal / ghamnadi</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>11458</v>
+        <v>12502</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>43224</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>43615</v>
+        <v>43423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402135 — sbm mishrilal / khalka</t>
+          <t>1748001073/RS/22012034402087 — sbm bharat / komal</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>11458</v>
+        <v>11110</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>43224</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>43615</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1748001073/RS/22012034402137 — sbm ramlal / bhavarlal</t>
+          <t>1748001073/RS/22012034402088 — sbm mugiya ghamandi</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>11632</v>
+        <v>11980</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43301</v>
+        <v>43224</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>43390</v>
+        <v>43352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1748001073/SK/9993647866 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DAYALPUR</t>
+          <t>1748001073/RS/22012034402091 — sbm mahesh / ashok kewat</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>1285000</v>
+        <v>12000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>1002403.4</v>
+        <v>12700</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42250</v>
+        <v>43224</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>42972</v>
+        <v>43652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034390701 — talab jeendhar karya koluwala talab talab jandera</t>
+          <t>1748001073/RS/22012034402093 — sbm mukesh / ashok kewat</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>999000</v>
+        <v>12000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>0</v>
+        <v>12352</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>43224</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>43652</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034392252 — talab jeenudhar kolu bala talab gram jamdera</t>
+          <t>1748001073/RS/22012034402094 — sbm kapura / hajrat yadav</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>999000</v>
+        <v>12000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>713993.49</v>
+        <v>12352</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43271</v>
+        <v>43224</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>44367</v>
+        <v>43668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034550825 — Volder  chek  lallu adiwasi Ke khet Ke pass nale  per</t>
+          <t>1748001073/RS/22012034402125 — sbm gulab / babulal</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>266622.93</v>
+        <v>12000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>248688</v>
+        <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43978</v>
-[...3 lines deleted...]
-      </c>
+        <v>43164</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034550829 — Boulder check gyarsi adiwasi Ke khet Ke pass nale per</t>
+          <t>1748001073/RS/22012034402126 — sbm ramveer / umkar</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>275722</v>
+        <v>12000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>246650</v>
+        <v>11458</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43978</v>
+        <v>43224</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>44168</v>
+        <v>43615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034550831 — Boulder check Lalaram dheemar Ke khet Ke pass nale  per</t>
+          <t>1748001073/RS/22012034402135 — sbm mishrilal / khalka</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>11458</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43963</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>43224</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>43615</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034563494 — Bolder check mahua Ke pass jamdera</t>
+          <t>1748001073/RS/22012034402137 — sbm ramlal / bhavarlal</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>175154.97</v>
+        <v>12000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>168031</v>
+        <v>11632</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44020</v>
+        <v>43301</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>44168</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034563496 — Bolder check kunha Ke pass Jamdera</t>
+          <t>1748001073/SK/9993647866 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DAYALPUR</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>170944.27</v>
+        <v>1285000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>169580</v>
+        <v>1002403.4</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44020</v>
+        <v>42250</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>44162</v>
+        <v>42972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034645701 — Talav Nirman Baiskaua Goshala Ke Pass Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/WC/22012034390701 — talab jeendhar karya koluwala talab talab jandera</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>337715.44</v>
+        <v>999000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>252132</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44375</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034646252 — Community Khet Talav Nirman Heeraman Ke Pass Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/WC/22012034392252 — talab jeenudhar kolu bala talab gram jamdera</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>340982.64</v>
+        <v>999000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>198132</v>
+        <v>713993.49</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44334</v>
+        <v>43271</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>45552</v>
+        <v>44367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034659385 — Bouldar Check Dam Nirman Beri Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/WC/22012034550825 — Volder  chek  lallu adiwasi Ke khet Ke pass nale  per</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>216510.8</v>
+        <v>266622.93</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>169107</v>
+        <v>248688</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44360</v>
+        <v>43978</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>44648</v>
+        <v>44168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034659389 — Bouldar Check Dam Nirman Emrat Ke Khet Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/WC/22012034550829 — Boulder check gyarsi adiwasi Ke khet Ke pass nale per</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>219197.23</v>
+        <v>275722</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>139358</v>
+        <v>246650</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44367</v>
+        <v>43978</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>44648</v>
+        <v>44168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034659391 — Bouldar Check Dam Nirman Gokul Ke Khet Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/WC/22012034550831 — Boulder check Lalaram dheemar Ke khet Ke pass nale  per</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44300</v>
+        <v>43963</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034659395 — Bouldar Check Dam Nirman Sirsa Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/WC/22012034563494 — Bolder check mahua Ke pass jamdera</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>175154.97</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>168031</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>44020</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>44168</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034659401 — Bouldar Check Dam Nirman Munni Ke Khet Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/WC/22012034563496 — Bolder check kunha Ke pass Jamdera</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>0</v>
+        <v>170944.27</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>0</v>
+        <v>169580</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K639" s="3"/>
+        <v>44020</v>
+      </c>
+      <c r="K639" s="3" t="n">
+        <v>44162</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034659404 — Bouldar Check Dam Nirman Bundel Ke Khet Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
+          <t>1748001073/WC/22012034645701 — Talav Nirman Baiskaua Goshala Ke Pass Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>0</v>
+        <v>252132</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K640" s="3"/>
+        <v>44375</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>45539</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034753091 — sokh pit nirman  ps school dayal pur</t>
+          <t>1748001073/WC/22012034646252 — Community Khet Talav Nirman Heeraman Ke Pass Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>14467.3</v>
+        <v>340982.64</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>11580</v>
+        <v>198132</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44602</v>
+        <v>44334</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>44632</v>
+        <v>45552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012034753104 — sokh pit nirman  ps school  jamdera</t>
+          <t>1748001073/WC/22012034659385 — Bouldar Check Dam Nirman Beri Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>14467.3</v>
+        <v>216510.8</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>169107</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>44360</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>44648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035001977 — COMMUNITY PONDS LAL GADDA KE PASS GRAM DAYALPUR</t>
+          <t>1748001073/WC/22012034659389 — Bouldar Check Dam Nirman Emrat Ke Khet Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>360816.48</v>
+        <v>219197.23</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>282438</v>
+        <v>139358</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44886</v>
+        <v>44367</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>45542</v>
+        <v>44648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035001978 — COMMUNITY PONDS MAHATMA WALI BOUNDARY KE PASS DAYALPUR</t>
+          <t>1748001073/WC/22012034659391 — Bouldar Check Dam Nirman Gokul Ke Khet Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>366014.56</v>
+        <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>288728</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44885</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035001979 — COMMUNITY PONDS NARSURY KE PASS GRAM DAYALPUR</t>
+          <t>1748001073/WC/22012034659395 — Bouldar Check Dam Nirman Sirsa Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>448084.09</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>319651</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44869</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035001980 — COMMUNITY PONDS NARSURY KE PASS GRAM DAYALPUR</t>
+          <t>1748001073/WC/22012034659401 — Bouldar Check Dam Nirman Munni Ke Khet Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44789</v>
+        <v>44300</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035067248 — PARCOLATON TANK CHULLU BABA KE KHET KE PASS GRAM SHANTPUR</t>
+          <t>1748001073/WC/22012034659404 — Bouldar Check Dam Nirman Bundel Ke Khet Ke Pass Nale Par Gram Jamdera Gp Dayalpur</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>365083.36</v>
+        <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>303654</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45067</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035067251 — PERCOLATON TANK RAVI KE GHAR KE NICHE TARAF GRAM SHANTPUR</t>
+          <t>1748001073/WC/22012034753091 — sokh pit nirman  ps school dayal pur</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>365083.36</v>
+        <v>14467.3</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>295889</v>
+        <v>11580</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45091</v>
+        <v>44602</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>45794</v>
+        <v>44632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035067255 — PERCOLATON TANK KOMAL ADIWASI KE KHET KE PASS GRAM DAYALPUR</t>
+          <t>1748001073/WC/22012034753104 — sokh pit nirman  ps school  jamdera</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>365083.36</v>
+        <v>14467.3</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>299234</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45134</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035179372 — STOP DAM NIRMAN KARYA JAMDERA TALAV KE PASS</t>
+          <t>1748001073/WC/22012035001977 — COMMUNITY PONDS LAL GADDA KE PASS GRAM DAYALPUR</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>360816.48</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>282438</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>44886</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>45542</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035179380 — STOP DAM NIRMAN KARYA LUKHARIYA TALAV KE PASS GRAM SHANTPUR</t>
+          <t>1748001073/WC/22012035001978 — COMMUNITY PONDS MAHATMA WALI BOUNDARY KE PASS DAYALPUR</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>1493962.1</v>
+        <v>366014.56</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>1430943</v>
+        <v>288728</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45367</v>
+        <v>44885</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>46108</v>
+        <v>45542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035183263 — : Bouldar Check Dam Nirman Lokhariya Nale Ke pass Me</t>
+          <t>1748001073/WC/22012035001979 — COMMUNITY PONDS NARSURY KE PASS GRAM DAYALPUR</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>448084.09</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>0</v>
+        <v>319651</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45355</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>44869</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>45678</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035183264 — : Bouldar Check Dam Nirman Lokhariya Nale Ke pass Me</t>
+          <t>1748001073/WC/22012035001980 — COMMUNITY PONDS NARSURY KE PASS GRAM DAYALPUR</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>162608.33</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>88916</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45365</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035183267 — : Bouldar Check Dam Nirman Chillu Baba Ke Nale Pass Shantpur</t>
+          <t>1748001073/WC/22012035067248 — PARCOLATON TANK CHULLU BABA KE KHET KE PASS GRAM SHANTPUR</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>169462.92</v>
+        <v>365083.36</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>303654</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45355</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>45067</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>45793</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035183269 — : Bouldar Check Dam Nirman Bhahere Bli Pes Me Jamdera</t>
+          <t>1748001073/WC/22012035067251 — PERCOLATON TANK RAVI KE GHAR KE NICHE TARAF GRAM SHANTPUR</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>146676.15</v>
+        <v>365083.36</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>295889</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45355</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>45091</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035183271 — : Bouldar Check Dam Nirman Yavendra Ke Khet Ke pass Jamderad</t>
+          <t>1748001073/WC/22012035067255 — PERCOLATON TANK KOMAL ADIWASI KE KHET KE PASS GRAM DAYALPUR</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>365083.36</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>299234</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45355</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>45134</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189316 — Boulder Check Dam Nirman Khairai Ke Dam Ke Pass Dayalpur</t>
+          <t>1748001073/WC/22012035179372 — STOP DAM NIRMAN KARYA JAMDERA TALAV KE PASS</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45360</v>
+        <v>45030</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189323 — : Bouldar Check Dam Nirman Tula Ke Khet Ke Upar Dayalpur</t>
+          <t>1748001073/WC/22012035179380 — STOP DAM NIRMAN KARYA LUKHARIYA TALAV KE PASS GRAM SHANTPUR</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>1493962.1</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>1430943</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45360</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>46108</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189329 — : Bouldar Check Dam Nirman Pooran Bhanvara Ke Khet Ke Pass Dayalpur</t>
+          <t>1748001073/WC/22012035183263 — : Bouldar Check Dam Nirman Lokhariya Nale Ke pass Me</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45360</v>
+        <v>45355</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189334 — : Bouldar Check Dam Nirman Narayan Adiwasi Ke khet Ke pass Dayalpur</t>
+          <t>1748001073/WC/22012035183264 — : Bouldar Check Dam Nirman Lokhariya Nale Ke pass Me</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>0</v>
+        <v>162608.33</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>0</v>
+        <v>88916</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>45360</v>
-[...1 lines deleted...]
-      <c r="K660" s="3"/>
+        <v>45365</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>45831</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189340 — : Bouldar Check Dam Nirman Narayan Ke Neeche Dayalpur</t>
+          <t>1748001073/WC/22012035183267 — : Bouldar Check Dam Nirman Chillu Baba Ke Nale Pass Shantpur</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>169462.92</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45360</v>
+        <v>45355</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189349 — : Bouldar Check Dam Nirman Anni Ke Khet Ke pass Dayalpur</t>
+          <t>1748001073/WC/22012035183269 — : Bouldar Check Dam Nirman Bhahere Bli Pes Me Jamdera</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>146676.15</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45360</v>
+        <v>45355</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189357 — : Bouldar Check Dam Nirman Brajbhan Ke Khet Ke pass Shantpur</t>
+          <t>1748001073/WC/22012035183271 — : Bouldar Check Dam Nirman Yavendra Ke Khet Ke pass Jamderad</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>313947.96</v>
+        <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>146021</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45365</v>
-[...3 lines deleted...]
-      </c>
+        <v>45355</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189364 — : Bouldar Check Dam Nirman Bahere Bale Pes Ke Godan Baba Ke Samne Jamdera</t>
+          <t>1748001073/WC/22012035189316 — Boulder Check Dam Nirman Khairai Ke Dam Ke Pass Dayalpur</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189369 — : Bouldar Check Dam Nirman Brajbhan Ke Khet Neeche Shantpur</t>
+          <t>1748001073/WC/22012035189323 — : Bouldar Check Dam Nirman Tula Ke Khet Ke Upar Dayalpur</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189378 — Bouldar Check Dam Nirman Chillu Baba Ke Khet Ke Upar Shantpur</t>
+          <t>1748001073/WC/22012035189329 — : Bouldar Check Dam Nirman Pooran Bhanvara Ke Khet Ke Pass Dayalpur</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189431 — : Bouldar Check Dam Nirman   Jitendra Ke khet Ke Pass Dayalpur</t>
+          <t>1748001073/WC/22012035189334 — : Bouldar Check Dam Nirman Narayan Adiwasi Ke khet Ke pass Dayalpur</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189843 — : Bouldar Check Dem Nirman Amarpratap Ke Khet Ke Neeche Jamadera</t>
+          <t>1748001073/WC/22012035189340 — : Bouldar Check Dam Nirman Narayan Ke Neeche Dayalpur</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189868 — Bouldar Check Dem Nirman Sani Ke Khet Ke Neeche Jamdera</t>
+          <t>1748001073/WC/22012035189349 — : Bouldar Check Dam Nirman Anni Ke Khet Ke pass Dayalpur</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189874 — Bouldar Check Dem Nirman Lal Gadda Ke pass Me Dayalpur</t>
+          <t>1748001073/WC/22012035189357 — : Bouldar Check Dam Nirman Brajbhan Ke Khet Ke pass Shantpur</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>313947.96</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>146021</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45360</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>45365</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>45826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189883 — Bouldar Check Dem Nirman kamal Adiwasi Ke Khet Ke upar Dayalpur</t>
+          <t>1748001073/WC/22012035189364 — : Bouldar Check Dam Nirman Bahere Bale Pes Ke Godan Baba Ke Samne Jamdera</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035189891 — Bouldar Check Dem Nirman Amar Singh Ke Khet Ke Pass Me Jamdera</t>
+          <t>1748001073/WC/22012035189369 — : Bouldar Check Dam Nirman Brajbhan Ke Khet Neeche Shantpur</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035215109 — PERCOLATION TANK PAPPU KE KHET PASS GRAM SHANTPUR</t>
+          <t>1748001073/WC/22012035189378 — Bouldar Check Dam Nirman Chillu Baba Ke Khet Ke Upar Shantpur</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45396</v>
+        <v>45360</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035215677 — COMMUNITIYPOND GHANSYAM  KE KHET PASS GRAM SHANTPUR GP DAYALPUR</t>
+          <t>1748001073/WC/22012035189431 — : Bouldar Check Dam Nirman   Jitendra Ke khet Ke Pass Dayalpur</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45396</v>
+        <v>45360</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035218341 — PLANTATION WORKS HARIJAN BASTI KE PASS GRAM SHANTPUR</t>
+          <t>1748001073/WC/22012035189843 — : Bouldar Check Dem Nirman Amarpratap Ke Khet Ke Neeche Jamadera</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45396</v>
+        <v>45360</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035324500 — PERCOLATION TANK SARVAY NO 231 GRAM SHANTPUR</t>
+          <t>1748001073/WC/22012035189868 — Bouldar Check Dem Nirman Sani Ke Khet Ke Neeche Jamdera</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45884</v>
+        <v>45360</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035324510 — PERCOLATION TANK SERVAY NO 231  GRAM SHANTPUR</t>
+          <t>1748001073/WC/22012035189874 — Bouldar Check Dem Nirman Lal Gadda Ke pass Me Dayalpur</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45884</v>
+        <v>45360</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035325546 — TALAV NIRMAN LOKHARIYA NALE SERVAY NO 231  SHANTPUR</t>
+          <t>1748001073/WC/22012035189883 — Bouldar Check Dem Nirman kamal Adiwasi Ke Khet Ke upar Dayalpur</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>269260.72</v>
+        <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>160773.07</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>46031</v>
-[...3 lines deleted...]
-      </c>
+        <v>45360</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035325547 — TALAV NIRMAN LOKHARIYA NALE SHRILAL KHET KE PASS SERVAY NO231 SHANTPUR</t>
+          <t>1748001073/WC/22012035189891 — Bouldar Check Dem Nirman Amar Singh Ke Khet Ke Pass Me Jamdera</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45884</v>
+        <v>45360</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/22012035328566 — khet talav nirman ghansyam ke khet pass shantpur</t>
+          <t>1748001073/WC/22012035215109 — PERCOLATION TANK PAPPU KE KHET PASS GRAM SHANTPUR</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>46048</v>
+        <v>45396</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/2291 — सोख्‍ता गडडा, निर्मलनीर हनुमानजी मंदिर के पास दयालपुर</t>
+          <t>1748001073/WC/22012035215677 — COMMUNITIYPOND GHANSYAM  KE KHET PASS GRAM SHANTPUR GP DAYALPUR</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>19684</v>
+        <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39666</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/2292 — सोख्‍ता गढढा रत्‍ती सरपंच के घर तक</t>
+          <t>1748001073/WC/22012035218341 — PLANTATION WORKS HARIJAN BASTI KE PASS GRAM SHANTPUR</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>12240</v>
+        <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39666</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/2293 — सोख्‍ता गढढा निर्माण लल्‍लू के घर के पास</t>
+          <t>1748001073/WC/22012035324500 — PERCOLATION TANK SARVAY NO 231 GRAM SHANTPUR</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>15576</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39822</v>
-[...3 lines deleted...]
-      </c>
+        <v>45884</v>
+      </c>
+      <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/2294 — सोख्‍ता गढढा निर्माण वर के पेड के पास दयालपुर</t>
+          <t>1748001073/WC/22012035324510 — PERCOLATION TANK SERVAY NO 231  GRAM SHANTPUR</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>16248</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39680</v>
-[...3 lines deleted...]
-      </c>
+        <v>45884</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1748001073/WC/2295 — सोख्‍ता गढढा निर्माण गजराज के घर के पास दयालपकुर</t>
+          <t>1748001073/WC/22012035325546 — TALAV NIRMAN LOKHARIYA NALE SERVAY NO 231  SHANTPUR</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>46000</v>
+        <v>269260.72</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>16248</v>
+        <v>160773.07</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39666</v>
+        <v>46031</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>39679</v>
+        <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C686" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D686" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
+        <is>
+          <t>1748001073/WC/22012035325547 — TALAV NIRMAN LOKHARIYA NALE SHRILAL KHET KE PASS SERVAY NO231 SHANTPUR</t>
+        </is>
+      </c>
+      <c r="G686" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H686" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I686" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J686" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K686" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ISAGARH</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C687" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D687" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
+        <is>
+          <t>1748001073/WC/22012035328566 — khet talav nirman ghansyam ke khet pass shantpur</t>
+        </is>
+      </c>
+      <c r="G687" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H687" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I687" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J687" s="3" t="n">
+        <v>46048</v>
+      </c>
+      <c r="K687" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ISAGARH</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C686" s="1" t="inlineStr">
+      <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D686" s="1" t="inlineStr">
+      <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
-      <c r="E686" s="1" t="inlineStr">
+      <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
-      <c r="F686" s="1" t="inlineStr">
+      <c r="F688" s="1" t="inlineStr">
+        <is>
+          <t>1748001073/WC/2291 — सोख्‍ता गडडा, निर्मलनीर हनुमानजी मंदिर के पास दयालपुर</t>
+        </is>
+      </c>
+      <c r="G688" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H688" s="2" t="n">
+        <v>46000</v>
+      </c>
+      <c r="I688" s="2" t="n">
+        <v>19684</v>
+      </c>
+      <c r="J688" s="3" t="n">
+        <v>39666</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>39693</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ISAGARH</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C689" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D689" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
+        <is>
+          <t>1748001073/WC/2292 — सोख्‍ता गढढा रत्‍ती सरपंच के घर तक</t>
+        </is>
+      </c>
+      <c r="G689" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H689" s="2" t="n">
+        <v>46000</v>
+      </c>
+      <c r="I689" s="2" t="n">
+        <v>12240</v>
+      </c>
+      <c r="J689" s="3" t="n">
+        <v>39666</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>39679</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ISAGARH</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C690" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D690" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E690" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F690" s="1" t="inlineStr">
+        <is>
+          <t>1748001073/WC/2293 — सोख्‍ता गढढा निर्माण लल्‍लू के घर के पास</t>
+        </is>
+      </c>
+      <c r="G690" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H690" s="2" t="n">
+        <v>46000</v>
+      </c>
+      <c r="I690" s="2" t="n">
+        <v>15576</v>
+      </c>
+      <c r="J690" s="3" t="n">
+        <v>39822</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>39679</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ISAGARH</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C691" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D691" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
+        <is>
+          <t>1748001073/WC/2294 — सोख्‍ता गढढा निर्माण वर के पेड के पास दयालपुर</t>
+        </is>
+      </c>
+      <c r="G691" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H691" s="2" t="n">
+        <v>46000</v>
+      </c>
+      <c r="I691" s="2" t="n">
+        <v>16248</v>
+      </c>
+      <c r="J691" s="3" t="n">
+        <v>39680</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>39693</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ISAGARH</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C692" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D692" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
+        <is>
+          <t>1748001073/WC/2295 — सोख्‍ता गढढा निर्माण गजराज के घर के पास दयालपकुर</t>
+        </is>
+      </c>
+      <c r="G692" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H692" s="2" t="n">
+        <v>46000</v>
+      </c>
+      <c r="I692" s="2" t="n">
+        <v>16248</v>
+      </c>
+      <c r="J692" s="3" t="n">
+        <v>39666</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>39679</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ISAGARH</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C693" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D693" s="1" t="inlineStr">
+        <is>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+        </is>
+      </c>
+      <c r="E693" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F693" s="1" t="inlineStr">
         <is>
           <t>1748001073/WC/2296 — सोख्‍ता गढढा निर्माण इमझेरा रास्‍ते पर दयालपुर</t>
         </is>
       </c>
-      <c r="G686" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H686" s="2" t="n">
+      <c r="G693" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H693" s="2" t="n">
         <v>46000</v>
       </c>
-      <c r="I686" s="2" t="n">
+      <c r="I693" s="2" t="n">
         <v>16426</v>
       </c>
-      <c r="J686" s="3" t="n">
+      <c r="J693" s="3" t="n">
         <v>39680</v>
       </c>
-      <c r="K686" s="3" t="n">
+      <c r="K693" s="3" t="n">
         <v>40058</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>