--- v1 (2026-10-25)
+++ v2 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K693"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-25 10:59:27</t>
+          <t>Exported on: 2026-10-26 23:46:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">