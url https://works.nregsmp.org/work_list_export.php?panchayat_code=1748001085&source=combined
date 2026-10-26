--- v0 (2026-09-06)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K532"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 17:25:10</t>
+          <t>Exported on: 2026-10-26 06:06:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2501,51 +2501,51 @@
       <c r="J57" s="3" t="n">
         <v>45194</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035232593 — Khet talab nirman rajdhar singh ke khet me</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45387</v>
@@ -2742,98 +2742,98 @@
       <c r="J62" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>45727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035312650 — Khet Talab Nirman Rajdhar Singh / Gajram Singh Yadav Gram / Gp Ghurwarkala</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035312654 — Khet Talab Nirman Bundel Singh / Lalsahav Yadav Gram / Gp Ghurwarkala</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45682</v>
@@ -3077,51 +3077,51 @@
       <c r="J69" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035375455 — Khet Talab Nirman Shrikrishn / Gulla Adiwasi Gp Ghurwarkala</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>292609.38</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
@@ -4341,145 +4341,145 @@
       <c r="J95" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035587131 — EK BAGIYA MA KE NAME MITHALESH BAI YADAV 544/1/1</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>282605.93</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>42543</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035587135 — EK BAGIYA MA KE NAME SUNEEL BAI YADAV 141869992</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>282605.93</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>47763</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035587138 — EK BAGIYA MA KE NAME SARSWATI BAI105774384</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>282605.93</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45900</v>
@@ -7057,51 +7057,51 @@
       <c r="J151" s="3" t="n">
         <v>44749</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>44879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/3797278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102357829</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>2448</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44802</v>
@@ -7398,51 +7398,51 @@
       <c r="J158" s="3" t="n">
         <v>44802</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/3994444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100919749</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>18162</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45698</v>
@@ -8176,145 +8176,145 @@
       <c r="J174" s="3" t="n">
         <v>44803</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>45373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4467444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008177</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>486</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4467446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008188</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>19449</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4467447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008253</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>19278</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45474</v>
@@ -8513,98 +8513,98 @@
       <c r="J181" s="3" t="n">
         <v>45657</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4467703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152022099</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>16146</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4467704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152022100</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>17928</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45663</v>
@@ -8705,51 +8705,51 @@
       <c r="J185" s="3" t="n">
         <v>45508</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4467733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152023264</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>19665</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45549</v>
@@ -8801,122 +8801,122 @@
       <c r="J187" s="3" t="n">
         <v>45657</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4468585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152030753</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>486</v>
+        <v>786</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4468597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031074</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>15885</v>
+        <v>16185</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9093,98 +9093,98 @@
       <c r="J193" s="3" t="n">
         <v>45508</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4469014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152023260</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>15228</v>
+        <v>15528</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45510</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4469233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152030726</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>15552</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45592</v>
@@ -9236,73 +9236,73 @@
       <c r="J196" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4469237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031325</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>486</v>
+        <v>786</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9381,51 +9381,51 @@
       <c r="J199" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4472784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008053</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>16533</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45554</v>
@@ -9526,51 +9526,51 @@
       <c r="J202" s="3" t="n">
         <v>45508</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4480870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152022109</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46019</v>
@@ -9769,98 +9769,98 @@
       <c r="J207" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4490859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031292</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4490860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031296</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>20034</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45508</v>
@@ -9912,51 +9912,51 @@
       <c r="J210" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4490862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031318</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>19818</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45508</v>
@@ -10057,145 +10057,145 @@
       <c r="J213" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4495569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152031316</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>16686</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45508</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4539016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105529149</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>22149</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4554147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191468</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>16749</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45663</v>
@@ -10247,145 +10247,145 @@
       <c r="J217" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4684958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102194868</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>19278</v>
+        <v>19578</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4684960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102194895</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>19926</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4689794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107077156</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45695</v>
@@ -10537,51 +10537,51 @@
       <c r="J223" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4697044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114014980</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>18882</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45672</v>
@@ -10682,145 +10682,145 @@
       <c r="J226" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4818435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100961344</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>19278</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4818785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113637573</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>22410</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4818970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113499774</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>19278</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45706</v>
@@ -10872,288 +10872,288 @@
       <c r="J230" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4819699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191562</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4819918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106462136</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4820116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107060809</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4820170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114014992</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>21492</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4821487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113754871</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4986221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100700119</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45750</v>
@@ -11254,100 +11254,100 @@
       <c r="J238" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4990923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113498879</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4990924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113499198</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45750</v>
@@ -11497,192 +11497,192 @@
       <c r="J243" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4990930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113500076</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4990931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113500127</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4990932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113500534</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4990933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113500713</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45884</v>
@@ -11734,51 +11734,51 @@
       <c r="J248" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4990936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113500871</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45750</v>
@@ -11879,51 +11879,51 @@
       <c r="J251" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4991788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113754763</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45750</v>
@@ -11975,51 +11975,51 @@
       <c r="J253" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4992292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113532039</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45750</v>
@@ -12071,239 +12071,239 @@
       <c r="J255" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4993358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113658118</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4993359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113658146</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4993360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113658154</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4993364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113658536</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4993896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113709162</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45750</v>
@@ -12404,51 +12404,51 @@
       <c r="J262" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/4994030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113725016</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45750</v>
@@ -12647,51 +12647,51 @@
       <c r="J267" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5021027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126464634</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>9657</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45750</v>
@@ -12843,51 +12843,51 @@
       <c r="J271" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5144798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105550744</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45897</v>
@@ -12939,51 +12939,51 @@
       <c r="J273" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5455209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191692</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45897</v>
@@ -13084,51 +13084,51 @@
       <c r="J276" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5455443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105558365</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45897</v>
@@ -13229,196 +13229,196 @@
       <c r="J279" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5456106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126463850</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>261</v>
+        <v>11061</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5456112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113499407</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5456178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125287867</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5456251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113532537</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46016</v>
@@ -13470,78 +13470,80 @@
       <c r="J284" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5456532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191455</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45908</v>
       </c>
-      <c r="K285" s="3"/>
+      <c r="K285" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13566,1534 +13568,1540 @@
       <c r="J286" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5672579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113724812</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>3393</v>
+        <v>14193</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5949599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118087370</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>12789</v>
+        <v>19989</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5951379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126319439</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>8091</v>
+        <v>15591</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5953360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100628303</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5953363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102300205</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>11223</v>
+        <v>18423</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5953364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191657</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>10701</v>
+        <v>21501</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5954833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100700008</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5956007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106440256</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5956745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106422985</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46111</v>
       </c>
-      <c r="K295" s="3"/>
+      <c r="K295" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5958690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105573238</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>16857</v>
+        <v>24057</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5960866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124951753</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>9564</v>
+        <v>20364</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5963005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106462505</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5963502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191421</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>261</v>
+        <v>11061</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5963967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126463245</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>9396</v>
+        <v>16896</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5964299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102991853</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>8091</v>
+        <v>23691</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46111</v>
       </c>
-      <c r="K301" s="3"/>
+      <c r="K301" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5964800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114205271</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>18057</v>
+        <v>25857</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46111</v>
       </c>
-      <c r="K302" s="3"/>
+      <c r="K302" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/5965388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105705465</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>15291</v>
+        <v>23091</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6181119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114944157</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>261</v>
+        <v>14661</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6181172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106438370</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6183395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105536244</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>261</v>
+        <v>14661</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6184310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544092</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>7461</v>
+        <v>21861</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6184721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114944241</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6184977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114015108</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>261</v>
+        <v>11061</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6186045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114015084</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6187259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191638</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6189878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126461217</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>8061</v>
+        <v>22761</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6198965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105566455</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>261</v>
+        <v>11061</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6199107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106436293</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>1827</v>
+        <v>12627</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6210210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106422009</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>261</v>
+        <v>14661</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6215368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100700057</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>4437</v>
+        <v>11937</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6216863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191727</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/IAY/6217052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114191440</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>261</v>
+        <v>11061</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -23984,51 +23992,51 @@
       <c r="J502" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>45814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ISAGARH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1748001085/WC/22012035294335 — Samudayak khet talab nirman chokidar ke khet ke pass Ghurwarkala</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>302714.3</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45761</v>