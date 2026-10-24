--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K889"/>
+  <dimension ref="A1:K906"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 14:10:27</t>
+          <t>Exported on: 2026-10-24 15:46:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1364,51 +1364,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>42696</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1748005093/IC/22012034890198 — Samudayak Koop Nirman Deprai Me</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45748</v>
@@ -3114,98 +3114,98 @@
       <c r="J70" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>45641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035233469 — Khet Talav Nirman Kamal Singh Jatav Ke Khet Me</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>348318.54</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035233471 — Khet Talav Nirman Govandi Jatav Ke Khet Me</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>348318.54</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45456</v>
@@ -3257,98 +3257,98 @@
       <c r="J73" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035318067 — Khet Talav Nirman Ravindra pal Ke khe me</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>316160.38</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035318068 — Khet Talav Nirman RamabuYadav Ke khet Me</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>316160.38</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45748</v>
@@ -3596,192 +3596,192 @@
       <c r="J80" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035318079 — Khet Talav Nirma SangramSingh Yadav Ke Khet Me</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>316160.38</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035318080 — Hiteshi Koop Nirman Chukhra Ahirwar Ke Khet Me Kaithai</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035321009 — Hiteshi Koop Nirman Karai Bai Yadav Ke Khet Me Kaithai</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035345819 — Hiteshi Koop Nirman Jagdeesh Bairagi Ke Khet Me Padamghata</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45748</v>
@@ -4850,333 +4850,333 @@
         <v>522</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661836 — Khet talab niraman karya Harveer yadav ke khet mein deprai</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>180032.3</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661837 — Khet talab niraman kar Neetesh yadav ke khet mein</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>199167.49</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661838 — Khet talab nirman karya digpal yadav ke khet mein kaithai</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>199167.49</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661839 — Khet talab nirman karya Dayaram ahirwar ke khet mein</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>199167.49</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661840 — Khet talab nirman karya anil Bairagi ke khet mein</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>199167.49</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661842 — Khet talab Nirman karya Dayaram Ahirwar/chironja</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>181052.1</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661843 — Khet talab nirman karya udhan ahirwar ke khet mein</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>180363.22</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>46048</v>
@@ -5201,51 +5201,51 @@
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661844 — Khet talab nirma karya balram Yadav ke khet mein</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>181052.1</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>161169.5</v>
+        <v>162735.5</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
@@ -8752,51 +8752,51 @@
       <c r="J186" s="3" t="n">
         <v>44776</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4038220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105656793</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>21759</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>44801</v>
@@ -9362,51 +9362,51 @@
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4040827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115091794</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>18204</v>
+        <v>21858</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>44801</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
@@ -10761,51 +10761,51 @@
       <c r="J227" s="3" t="n">
         <v>44803</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>44978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4063890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115091499</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>13932</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>44801</v>
@@ -12525,51 +12525,51 @@
       <c r="J263" s="3" t="n">
         <v>44803</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>44903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4292516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123928313</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>14598</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44803</v>
@@ -12770,73 +12770,73 @@
       <c r="J268" s="3" t="n">
         <v>44803</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>45089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4305086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123265490</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>11898</v>
+        <v>13725</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12866,73 +12866,73 @@
       <c r="J270" s="3" t="n">
         <v>44860</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>44952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4541342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105594002</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>13458</v>
+        <v>15858</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13501,51 +13501,51 @@
       <c r="J283" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>45758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4561011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114997642</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>21987</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45596</v>
@@ -15069,51 +15069,51 @@
       <c r="J315" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>45770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4597610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122559256</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>5112</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45596</v>
@@ -15312,51 +15312,51 @@
       <c r="J320" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>45786</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4599018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123073153</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45596</v>
@@ -15508,51 +15508,51 @@
       <c r="J324" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4600013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122908262</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>16683</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45706</v>
@@ -15604,51 +15604,51 @@
       <c r="J326" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4600081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122925867</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>21015</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45596</v>
@@ -15702,78 +15702,80 @@
       <c r="J328" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4600625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123483719</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>7200</v>
+        <v>23235</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45596</v>
       </c>
-      <c r="K329" s="3"/>
+      <c r="K329" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15847,51 +15849,51 @@
       <c r="J331" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4619456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126428258</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45596</v>
@@ -15994,78 +15996,80 @@
       <c r="J334" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4637619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130512596</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>13014</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45706</v>
       </c>
-      <c r="K335" s="3"/>
+      <c r="K335" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16749,51 +16753,51 @@
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4817769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105596685</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>14859</v>
+        <v>22167</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
@@ -17021,122 +17025,122 @@
       <c r="J355" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>45957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4986428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103494031</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>21888</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4986430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103495121</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>23241</v>
+        <v>19041</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
@@ -17168,100 +17172,100 @@
       <c r="J358" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>45901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4988293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105548362</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>22932</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4988296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105548592</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>22113</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45736</v>
@@ -17315,147 +17319,147 @@
       <c r="J361" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4988400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105601136</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4988881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102354092</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>19431</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4989665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106578606</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>19188</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45736</v>
@@ -18683,51 +18687,51 @@
       <c r="J389" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4999908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116985316</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>23355</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45736</v>
@@ -18781,171 +18785,171 @@
       <c r="J391" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>45901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5001367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117895242</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>23001</v>
+        <v>21501</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5001371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117895817</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>21645</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5004216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118359742</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>23328</v>
+        <v>21528</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
@@ -18977,79 +18981,79 @@
       <c r="J395" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5006742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119481739</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>19302</v>
+        <v>23502</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>46263</v>
+        <v>46318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
@@ -19075,73 +19079,73 @@
       <c r="J397" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>45957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5006744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119481931</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>23376</v>
+        <v>21276</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
@@ -19222,73 +19226,73 @@
       <c r="J400" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5006751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483658</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>23373</v>
+        <v>17973</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
@@ -19320,51 +19324,51 @@
       <c r="J402" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5006754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119484555</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>19539</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45736</v>
@@ -19418,100 +19422,100 @@
       <c r="J404" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5009013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120558762</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>23211</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5009119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121835680</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>19173</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45736</v>
@@ -19712,73 +19716,73 @@
       <c r="J410" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>45901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5010963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123074350</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>23217</v>
+        <v>18417</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
@@ -19810,194 +19814,194 @@
       <c r="J412" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>45901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5011642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122903204</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>23448</v>
+        <v>12348</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5011683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122928479</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>5355</v>
+        <v>13755</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5011694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122934919</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>5355</v>
+        <v>22155</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5012046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123251085</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>17235</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45736</v>
@@ -20049,73 +20053,73 @@
       <c r="J417" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5012064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123258006</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>22605</v>
+        <v>21105</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
@@ -20147,100 +20151,100 @@
       <c r="J419" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>45957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5012085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123271818</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>22923</v>
+        <v>21123</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5012090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123276225</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>19422</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45736</v>
@@ -20392,73 +20396,73 @@
       <c r="J424" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5013027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123485895</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>23328</v>
+        <v>19728</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
@@ -20490,51 +20494,51 @@
       <c r="J426" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5013478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122827527</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>21591</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45742</v>
@@ -20588,100 +20592,100 @@
       <c r="J428" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>45901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5021266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126428700</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>23115</v>
+        <v>21015</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5082302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115102707</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>21879</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45742</v>
@@ -20980,73 +20984,73 @@
       <c r="J436" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5683389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482670</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>12006</v>
+        <v>16206</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21076,292 +21080,294 @@
       <c r="J438" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5683460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119090857</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>13833</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45862</v>
       </c>
-      <c r="K439" s="3"/>
+      <c r="K439" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5683462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122829032</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>23379</v>
+        <v>13779</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5683490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106201505</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>23397</v>
+        <v>21897</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5683510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105946173</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>23202</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5683518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106791738</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5683701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482981</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45862</v>
@@ -21415,21483 +21421,22314 @@
       <c r="J445" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5687730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122913490</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>19521</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/5687850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122932284</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>23463</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6004346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116429815</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>14532</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6004347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116430275</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>14040</v>
+        <v>15240</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6004348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116430360</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>11532</v>
+        <v>19932</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6004478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105594090</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>9681</v>
+        <v>19281</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6004480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105599654</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6004696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105866489</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>9681</v>
+        <v>23481</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149915930</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>11220</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106789409</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>19140</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106791477</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>14040</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106793705</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>23448</v>
+        <v>21348</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113678505</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>6732</v>
+        <v>15132</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K458" s="3"/>
+      <c r="K458" s="3" t="n">
+        <v>46284</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122559668</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>6027</v>
+        <v>14427</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122934064</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116984577</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>23448</v>
+        <v>21348</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119554785</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>9681</v>
+        <v>19281</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124579156</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>14040</v>
+        <v>14940</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121837892</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>3393</v>
+        <v>17493</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115091976</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>13881</v>
+        <v>21381</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K465" s="3"/>
+      <c r="K465" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124034121</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>1566</v>
+        <v>18366</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117895878</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>13062</v>
+        <v>14889</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122930904</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>14889</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122931814</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>9681</v>
+        <v>13881</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122932780</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122933668</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122941801</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>9681</v>
+        <v>15981</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122828537</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>19194</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122829562</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>14040</v>
+        <v>14940</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122830078</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>15132</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482659</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>4959</v>
+        <v>10659</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482790</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>23286</v>
+        <v>15186</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482800</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>18627</v>
+        <v>23127</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K478" s="3"/>
+      <c r="K478" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482935</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>23286</v>
+        <v>6786</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483127</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>6786</v>
+        <v>23586</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K480" s="3"/>
+      <c r="K480" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483234</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>22986</v>
+        <v>6786</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483340</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483429</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483669</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>15186</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119484589</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>3654</v>
+        <v>22854</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106355676</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>23124</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>46257</v>
+        <v>46318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106375099</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>14562</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6006944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103494523</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>13881</v>
+        <v>18981</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106787424</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>7020</v>
+        <v>15420</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106787659</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>14532</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483798</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>10659</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106787046</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>19062</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106787075</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>10935</v>
+        <v>15135</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106787291</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>7281</v>
+        <v>15681</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K494" s="3"/>
+      <c r="K494" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106788484</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>7281</v>
+        <v>15681</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>46117</v>
       </c>
-      <c r="K495" s="3"/>
+      <c r="K495" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106360138</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>12735</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117894167</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>7020</v>
+        <v>14520</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119087005</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>1827</v>
+        <v>18627</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46150</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119091280</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>13359</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123245369</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>14040</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123253138</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>6732</v>
+        <v>10932</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123253785</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>7854</v>
+        <v>23754</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K502" s="3"/>
+      <c r="K502" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123255477</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>19620</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123278311</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>14040</v>
+        <v>14940</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130484640</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>6027</v>
+        <v>22227</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106376236</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>14562</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106376244</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>15681</v>
+        <v>24081</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K507" s="3"/>
+      <c r="K507" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105589384</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>14835</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123248585</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>16986</v>
+        <v>19086</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6007916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123249420</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>22440</v>
+        <v>14040</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6008196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117894009</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>14040</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6008197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117894078</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>12474</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6008669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105593801</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6008670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105593950</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6008671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105594045</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>9681</v>
+        <v>13881</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6008757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103493525</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>9681</v>
+        <v>13881</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6008886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123926653</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>21897</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116985445</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>23448</v>
+        <v>21348</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123243778</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>23394</v>
+        <v>17694</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126928948</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>12474</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106789740</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>22440</v>
+        <v>14040</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106791385</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>7020</v>
+        <v>15420</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K522" s="3"/>
+      <c r="K522" s="3" t="n">
+        <v>46284</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106791418</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>14040</v>
+        <v>14940</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K523" s="3"/>
+      <c r="K523" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106788959</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>16128</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119481789</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>3393</v>
+        <v>11793</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119481916</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119481991</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>7593</v>
+        <v>17193</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482062</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482078</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>1827</v>
+        <v>18327</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46150</v>
       </c>
-      <c r="K529" s="3"/>
+      <c r="K529" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482130</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482296</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>15186</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482307</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>23286</v>
+        <v>15186</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482366</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>3393</v>
+        <v>11793</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122903719</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>5715</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>46150</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123234550</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>9420</v>
+        <v>23220</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123246341</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>14040</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122905860</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>13620</v>
+        <v>23520</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123231847</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>23448</v>
+        <v>21348</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115091856</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>13881</v>
+        <v>19281</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K539" s="3"/>
+      <c r="K539" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6009848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116429590</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>15315</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>46150</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116984298</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123276706</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>17247</v>
+        <v>19047</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123266464</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>22962</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>46243</v>
+        <v>46318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116429923</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105656752</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>9681</v>
+        <v>15081</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105946532</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>22989</v>
+        <v>14589</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122942161</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107072027</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>14820</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6010890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122909054</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>7020</v>
+        <v>14820</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106355797</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>23070</v>
+        <v>20070</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106355812</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>23316</v>
+        <v>18216</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106355830</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>14562</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105914729</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>18762</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118360415</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>10908</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106785724</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>7020</v>
+        <v>11220</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>46117</v>
       </c>
-      <c r="K555" s="3"/>
+      <c r="K555" s="3" t="n">
+        <v>46284</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105596499</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105596646</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>9681</v>
+        <v>13881</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105596795</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>1827</v>
+        <v>18627</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105866331</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>7281</v>
+        <v>15681</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K559" s="3"/>
+      <c r="K559" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106374393</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>7281</v>
+        <v>15681</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K560" s="3"/>
+      <c r="K560" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115101696</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>46263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105912387</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>15081</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103495858</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>14862</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113676195</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>23448</v>
+        <v>21348</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6011165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106201085</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>7281</v>
+        <v>15681</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K565" s="3"/>
+      <c r="K565" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1748005093/IF/IAY/721663 — Construction of IAY House -IAY REG. NO. MP1744448</t>
+          <t>1748005093/IF/IAY/6246769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105652912</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>42862</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1748005093/IF/IAY/764494 — Construction of IAY House -IAY REG. NO. MP3168867</t>
+          <t>1748005093/IF/IAY/6257465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119481823</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238703 — Medbandhan work(shobharam/khumna)</t>
+          <t>1748005093/IF/IAY/6257467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483055</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>17967</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238706 — Medbandhan (Bhogiram/Ratna Harijan)i</t>
+          <t>1748005093/IF/IAY/6257468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483116</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>26394</v>
+        <v>300</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238710 — Medbandhan Work (Prakash/Ratna Harijan)</t>
+          <t>1748005093/IF/IAY/6257469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483137</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>25758</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238751 — Medbandhan Work (Khlaksingh/Harnamsingh)</t>
+          <t>1748005093/IF/IAY/6257470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119483421</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>20034</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>46301</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238753 — Medbandhan Work (Ramcharan/Biharilal)</t>
+          <t>1748005093/IF/IAY/6257471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119484358</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>24009</v>
+        <v>300</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42347</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238756 — Medbandhan Work (Kallu/Halka Harijan)</t>
+          <t>1748005093/IF/IAY/6260381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122941614</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>17649</v>
+        <v>300</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238757 — Medbandhan Work (Rajpal/Brijbhansingh)</t>
+          <t>1748005093/IF/IAY/6273413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142077318</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>29574</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238760 — Medbandhan Work (Chhuttilal/Panna)</t>
+          <t>1748005093/IF/IAY/6274829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145372752</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>17808</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238812 — Medbandhan Work (Dharmendrasingh/Neelamsingh)</t>
+          <t>1748005093/IF/IAY/6287977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122927956</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>23373</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238815 — Medbandhan Work (Shripal/jagram)</t>
+          <t>1748005093/IF/IAY/6306196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119814660</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>13833</v>
+        <v>300</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238816 — Medbandhan Work (Rajasingh/Bhagbansingh)</t>
+          <t>1748005093/IF/IAY/6307917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123489069</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>24327</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238827 — Medbandhan Work (Pahalbansingh/Tularam)</t>
+          <t>1748005093/IF/IAY/6307919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119482892</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>20670</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42347</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034238829 — Medbandhan Work (Mahendrasingh/tophansingh)</t>
+          <t>1748005093/IF/IAY/6308394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121838329</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>29415</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42347</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034239593 — Medbandhan Work (Mangilal/Gumna Harijan)</t>
+          <t>1748005093/IF/IAY/6317444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103499834</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>38000</v>
+        <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>19080</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>46102</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034248158 — शांतिधाम निर्माण पदमघटा</t>
+          <t>1748005093/IF/IAY/6324634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122919744</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>313000</v>
+        <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42309</v>
+        <v>46307</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034248159 — स्‍टाप डेम निर्माण पदमघटा</t>
+          <t>1748005093/IF/IAY/721663 — Construction of IAY House -IAY REG. NO. MP1744448</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>668000</v>
+        <v>15030</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>314521</v>
+        <v>15480</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42388</v>
+        <v>42862</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>43215</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034261249 — मेड बनधान</t>
+          <t>1748005093/IF/IAY/764494 — Construction of IAY House -IAY REG. NO. MP3168867</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>43143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034262045 — Shanti dham nirman karya padamghta</t>
+          <t>1748005093/LD/22012034238703 — Medbandhan work(shobharam/khumna)</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>313000</v>
+        <v>38000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>145017</v>
+        <v>17967</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42521</v>
+        <v>42332</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>42984</v>
+        <v>42401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034262052 — Medbandhan laxman singh s/o tofan singh</t>
+          <t>1748005093/LD/22012034238706 — Medbandhan (Bhogiram/Ratna Harijan)i</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>0</v>
+        <v>38000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>26394</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42309</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>42332</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>42371</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034274962 — मेंढबधान हीरा /निरपतिया</t>
+          <t>1748005093/LD/22012034238710 — Medbandhan Work (Prakash/Ratna Harijan)</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>11857</v>
+        <v>25758</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42530</v>
+        <v>42332</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>42705</v>
+        <v>42383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034274963 — मे ड़ बंधान क्रष्णापाल/जगराम पदमघटा</t>
+          <t>1748005093/LD/22012034238751 — Medbandhan Work (Khlaksingh/Harnamsingh)</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>12859</v>
+        <v>20034</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>42536</v>
+        <v>42332</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>42705</v>
+        <v>42371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034274983 — मेंढबधान सिरनामसिह/कोमलसिह</t>
+          <t>1748005093/LD/22012034238753 — Medbandhan Work (Ramcharan/Biharilal)</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>12024</v>
+        <v>24009</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>42530</v>
+        <v>42347</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>42705</v>
+        <v>42401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034274989 — मेंढबधान दोलतराम/</t>
+          <t>1748005093/LD/22012034238756 — Medbandhan Work (Kallu/Halka Harijan)</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>11022</v>
+        <v>17649</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42530</v>
+        <v>42332</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>42705</v>
+        <v>42383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034274990 — मेंढबधान खलकसिह/रामसिहयादव</t>
+          <t>1748005093/LD/22012034238757 — Medbandhan Work (Rajpal/Brijbhansingh)</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>11523</v>
+        <v>29574</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>42530</v>
+        <v>42340</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>42705</v>
+        <v>42383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034274991 — मेंढबधान कपुरीबाईवेवा/कोकासिह</t>
+          <t>1748005093/LD/22012034238760 — Medbandhan Work (Chhuttilal/Panna)</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>12024</v>
+        <v>17808</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>42530</v>
+        <v>42332</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>42705</v>
+        <v>42383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034275028 — मेंढ वधान श्रीमति असराजबाई/नथनसिह</t>
+          <t>1748005093/LD/22012034238812 — Medbandhan Work (Dharmendrasingh/Neelamsingh)</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>14028</v>
+        <v>23373</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>42536</v>
+        <v>42340</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>42705</v>
+        <v>42371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034275032 — मेंढ वधान गीताबाई/अमरसिह कैथाई</t>
+          <t>1748005093/LD/22012034238815 — Medbandhan Work (Shripal/jagram)</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>12024</v>
+        <v>13833</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>42536</v>
+        <v>42340</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>42705</v>
+        <v>42401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034275035 — मेंढ बधान शिशुपाल/नीलमसिह पदमघटा</t>
+          <t>1748005093/LD/22012034238816 — Medbandhan Work (Rajasingh/Bhagbansingh)</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>11690</v>
+        <v>24327</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>42530</v>
+        <v>42340</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>42705</v>
+        <v>42371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034275038 — मेंढ वधान लालाराम/स्वुसाम सिह कैथाई</t>
+          <t>1748005093/LD/22012034238827 — Medbandhan Work (Pahalbansingh/Tularam)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>13694</v>
+        <v>20670</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>42536</v>
+        <v>42347</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>42705</v>
+        <v>42401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034275040 — मेंढ वधान मनोज/वीरसिह पदमघटा</t>
+          <t>1748005093/LD/22012034238829 — Medbandhan Work (Mahendrasingh/tophansingh)</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>12692</v>
+        <v>29415</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42536</v>
+        <v>42347</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>42705</v>
+        <v>42401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034275042 — मेंढ वधान सीताबाई/कप्तांसिह देपराई</t>
+          <t>1748005093/LD/22012034239593 — Medbandhan Work (Mangilal/Gumna Harijan)</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>39000</v>
+        <v>38000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>10855</v>
+        <v>19080</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42530</v>
+        <v>42340</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>42705</v>
+        <v>42401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034275048 — मेंढबधान ऐवरन/अजबसिह पदमघटा</t>
+          <t>1748005093/LD/22012034248158 — शांतिधाम निर्माण पदमघटा</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>39000</v>
+        <v>313000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>13026</v>
+        <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42536</v>
-[...3 lines deleted...]
-      </c>
+        <v>42309</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034275050 — मेंढ वधान फुलसिह/आशाराम पदमघटा</t>
+          <t>1748005093/LD/22012034248159 — स्‍टाप डेम निर्माण पदमघटा</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>39000</v>
+        <v>668000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>12024</v>
+        <v>314521</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42536</v>
+        <v>42388</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>42705</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034294570 — Khel medan padamjhata</t>
+          <t>1748005093/LD/22012034261249 — मेड बनधान</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>104960</v>
+        <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42719</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034300785 — SHANTI DHAM NIRMAN KARY kelarash</t>
+          <t>1748005093/LD/22012034262045 — Shanti dham nirman karya padamghta</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>0</v>
+        <v>313000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>0</v>
+        <v>145017</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K602" s="3"/>
+        <v>42521</v>
+      </c>
+      <c r="K602" s="3" t="n">
+        <v>42984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034311044 — शान्ति धाम निर्माण देपराई</t>
+          <t>1748005093/LD/22012034262052 — Medbandhan laxman singh s/o tofan singh</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>176650</v>
+        <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42846</v>
-[...3 lines deleted...]
-      </c>
+        <v>42309</v>
+      </c>
+      <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034311049 — शान्ति धाम निर्माण केलारश</t>
+          <t>1748005093/LD/22012034274962 — मेंढबधान हीरा /निरपतिया</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>180000</v>
+        <v>39000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>173972</v>
+        <v>11857</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42846</v>
+        <v>42530</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>43075</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034358968 — Shantidham nrman Kaithai</t>
+          <t>1748005093/LD/22012034274963 — मे ड़ बंधान क्रष्णापाल/जगराम पदमघटा</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>180000</v>
+        <v>39000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>171736</v>
+        <v>12859</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43020</v>
+        <v>42536</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>43080</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/22012034520342 — Charagah Vikas karya Padamghata</t>
+          <t>1748005093/LD/22012034274983 — मेंढबधान सिरनामसिह/कोमलसिह</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>1450219.74</v>
+        <v>39000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>1406791</v>
+        <v>12024</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44028</v>
+        <v>42530</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>46128</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/2630 — TS215 मेढबधान कार्य सुकुआ खेमा पुत्र गनेशा</t>
+          <t>1748005093/LD/22012034274989 — मेंढबधान दोलतराम/</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>32000</v>
+        <v>39000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>54600</v>
+        <v>11022</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>39967</v>
+        <v>42530</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>39608</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/2631 — TS216 मेढबधान कार्य जानकीलाल पुत्र कमरजी कैथाई</t>
+          <t>1748005093/LD/22012034274990 — मेंढबधान खलकसिह/रामसिहयादव</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>32000</v>
+        <v>39000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>55692</v>
+        <v>11523</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>39967</v>
+        <v>42530</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>39608</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3008 — TS 149 मेढबधान कार्य भौलाराम / गोरा</t>
+          <t>1748005093/LD/22012034274991 — मेंढबधान कपुरीबाईवेवा/कोकासिह</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>16958</v>
+        <v>12024</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>40709</v>
+        <v>42530</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3009 — TS 145 मेढबधान कार्य भगवान सिंह / तोरन सिंह</t>
+          <t>1748005093/LD/22012034275028 — मेंढ वधान श्रीमति असराजबाई/नथनसिह</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>20984</v>
+        <v>14028</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>40695</v>
+        <v>42536</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3010 — TS 150 मेढबधान कार्य उधम / कसिया</t>
+          <t>1748005093/LD/22012034275032 — मेंढ वधान गीताबाई/अमरसिह कैथाई</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>20008</v>
+        <v>12024</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>40695</v>
+        <v>42536</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3011 — TS 146 मेढबधान कार्य खुमान सिंह / पूरन</t>
+          <t>1748005093/LD/22012034275035 — मेंढ बधान शिशुपाल/नीलमसिह पदमघटा</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>21106</v>
+        <v>11690</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>40695</v>
+        <v>42530</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3012 — TS 156 मेढबधान कार्य पूरन / मिश्रीलाल</t>
+          <t>1748005093/LD/22012034275038 — मेंढ वधान लालाराम/स्वुसाम सिह कैथाई</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>12688</v>
+        <v>13694</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>40695</v>
+        <v>42536</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3013 — TS 153 मेढबधान कार्य मधवा / पैमा</t>
+          <t>1748005093/LD/22012034275040 — मेंढ वधान मनोज/वीरसिह पदमघटा</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>30866</v>
+        <v>12692</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>40695</v>
+        <v>42536</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3014 — TS 157 मेढबधान कार्य भूरा / गनेशा</t>
+          <t>1748005093/LD/22012034275042 — मेंढ वधान सीताबाई/कप्तांसिह देपराई</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>20008</v>
+        <v>10855</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>40695</v>
+        <v>42530</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3015 — TS 148 मेढबधान कार्य कमलू / भमरा</t>
+          <t>1748005093/LD/22012034275048 — मेंढबधान ऐवरन/अजबसिह पदमघटा</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>13542</v>
+        <v>13026</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>40695</v>
+        <v>42536</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3016 — TS 220 मेढबधान कार्य थोवन / हल्‍कू</t>
+          <t>1748005093/LD/22012034275050 — मेंढ वधान फुलसिह/आशाराम पदमघटा</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>44000</v>
+        <v>39000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>21960</v>
+        <v>12024</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>40711</v>
+        <v>42536</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>41149</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3017 — TS 152  मेढबधान कार्य गैंदा / गोरा</t>
+          <t>1748005093/LD/22012034294570 — Khel medan padamjhata</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>44000</v>
+        <v>105000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>5124</v>
+        <v>104960</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>40723</v>
+        <v>42719</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>41723</v>
+        <v>42794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3018 — TS 155  मेढबधान कार्य तुला / हल्‍लू</t>
+          <t>1748005093/LD/22012034300785 — SHANTI DHAM NIRMAN KARY kelarash</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>4026</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>40711</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3019 — TS 221 मेढबधान कार्य तुला / पल्‍टू</t>
+          <t>1748005093/LD/22012034311044 — शान्ति धाम निर्माण देपराई</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>44000</v>
+        <v>180000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>12078</v>
+        <v>176650</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>40709</v>
+        <v>42846</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>41149</v>
+        <v>43075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799388207 — 107 शांतिधाम निर्माण कैथाई ग्राम पंचायत पदमघटा</t>
+          <t>1748005093/LD/22012034311049 — शान्ति धाम निर्माण केलारश</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>421000</v>
+        <v>180000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>10220</v>
+        <v>173972</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41387</v>
+        <v>42846</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>43080</v>
+        <v>43075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799395997 — मेढबंधानकार्य संतोष /घूमनसिंह यादव ़</t>
+          <t>1748005093/LD/22012034358968 — Shantidham nrman Kaithai</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>37000</v>
+        <v>180000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>29200</v>
+        <v>171736</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41444</v>
+        <v>43020</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>41586</v>
+        <v>43080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799395999 — मेढबंधानकार्य हरवीर / लक्ष्‍मण सिंह</t>
+          <t>1748005093/LD/22012034520342 — Charagah Vikas karya Padamghata</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>37000</v>
+        <v>1450219.74</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>28908</v>
+        <v>1408357</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41444</v>
+        <v>44028</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>41494</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799396000 — मेढबंधानकार्य सिरसभान / बाबाूसिंह</t>
+          <t>1748005093/LD/2630 — TS215 मेढबधान कार्य सुकुआ खेमा पुत्र गनेशा</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>37000</v>
+        <v>32000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>36792</v>
+        <v>54600</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>41444</v>
+        <v>39967</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>41494</v>
+        <v>39608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799396003 — मेढबंधानकार्य ब्रजभान / तोफान</t>
+          <t>1748005093/LD/2631 — TS216 मेढबधान कार्य जानकीलाल पुत्र कमरजी कैथाई</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>37000</v>
+        <v>32000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>34748</v>
+        <v>55692</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41444</v>
+        <v>39967</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>41494</v>
+        <v>39608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799396005 — मेढबंधानकार्य गजराम /दौलतंिसह</t>
+          <t>1748005093/LD/3008 — TS 149 मेढबधान कार्य भौलाराम / गोरा</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>29784</v>
+        <v>16958</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>41444</v>
+        <v>40709</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>41494</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440084 — मेढबंधान कार्य जगदीश / पूरन</t>
+          <t>1748005093/LD/3009 — TS 145 मेढबधान कार्य भगवान सिंह / तोरन सिंह</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>20984</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41749</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>40695</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>41149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440087 — मेढबंधान कार्य केशरी / कमरजी</t>
+          <t>1748005093/LD/3010 — TS 150 मेढबधान कार्य उधम / कसिया</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>20008</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41749</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>40695</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>41149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440088 — मेढबंधान कार्य सिरनामसिंह / कोमलसिंह</t>
+          <t>1748005093/LD/3011 — TS 146 मेढबधान कार्य खुमान सिंह / पूरन</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>26376</v>
+        <v>21106</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>41779</v>
+        <v>40695</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>41960</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440089 — मेढबंधान कार्य मुसाव सिंह / कोमलसिंह</t>
+          <t>1748005093/LD/3012 — TS 156 मेढबधान कार्य पूरन / मिश्रीलाल</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>29202</v>
+        <v>12688</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>41779</v>
+        <v>40695</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>41960</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440090 — मेढबंधान कार्य भोलाराम / भवरलाल</t>
+          <t>1748005093/LD/3013 — TS 153 मेढबधान कार्य मधवा / पैमा</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>26376</v>
+        <v>30866</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>41779</v>
+        <v>40695</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>41960</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440091 — मेढबंधान कार्य सितमवाई / सिरकभान</t>
+          <t>1748005093/LD/3014 — TS 157 मेढबधान कार्य भूरा / गनेशा</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>26376</v>
+        <v>20008</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>41786</v>
+        <v>40695</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>41960</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440093 — मेढबंधान कार्य ब्रजभान / वावूसिंह</t>
+          <t>1748005093/LD/3015 — TS 148 मेढबधान कार्य कमलू / भमरा</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>29202</v>
+        <v>13542</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>41779</v>
+        <v>40695</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>41960</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440095 — मेढबंधान कार्य हरीराम / कोमल</t>
+          <t>1748005093/LD/3016 — TS 220 मेढबधान कार्य थोवन / हल्‍कू</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>18840</v>
+        <v>21960</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>41786</v>
+        <v>40711</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>41867</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440096 — मेढबंधान कार्य मेहरवान / कोमलसिंह</t>
+          <t>1748005093/LD/3017 — TS 152  मेढबधान कार्य गैंदा / गोरा</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>23550</v>
+        <v>5124</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>41786</v>
+        <v>40723</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>41960</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440097 — मेढबंधान कार्य कमरवाई / प्रयागनारायण</t>
+          <t>1748005093/LD/3018 — TS 155  मेढबधान कार्य तुला / हल्‍लू</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>4026</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>41749</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>40711</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>41149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440106 — मेढबंधान कार्य गनेशा /गम्‍भीरा</t>
+          <t>1748005093/LD/3019 — TS 221 मेढबधान कार्य तुला / पल्‍टू</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>37000</v>
+        <v>44000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>27318</v>
+        <v>12078</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41779</v>
+        <v>40709</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>41960</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440107 — मेढबंधान कार्य इमरतवाई / पहलवान</t>
+          <t>1748005093/LD/3799388207 — 107 शांतिधाम निर्माण कैथाई ग्राम पंचायत पदमघटा</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>37000</v>
+        <v>421000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>28260</v>
+        <v>10220</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41779</v>
+        <v>41387</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>41960</v>
+        <v>43080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440108 — मेढबंधान कार्य कल्‍याण / गोपाल</t>
+          <t>1748005093/LD/3799395997 — मेढबंधानकार्य संतोष /घूमनसिंह यादव ़</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>28260</v>
+        <v>29200</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41779</v>
+        <v>41444</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>41960</v>
+        <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440109 — मेढबंधान कार्य बादामसिंह / कोमलसिंह</t>
+          <t>1748005093/LD/3799395999 — मेढबंधानकार्य हरवीर / लक्ष्‍मण सिंह</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>28260</v>
+        <v>28908</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41786</v>
+        <v>41444</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>41960</v>
+        <v>41494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/3799440110 — मेढबंधान कार्य दिमान / गोपाल सिंह</t>
+          <t>1748005093/LD/3799396000 — मेढबंधानकार्य सिरसभान / बाबाूसिंह</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>26376</v>
+        <v>36792</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41786</v>
+        <v>41444</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>41960</v>
+        <v>41494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/9926705171 — मेढबंधान कार्य लल्‍ला / मोतीलाल</t>
+          <t>1748005093/LD/3799396003 — मेढबंधानकार्य ब्रजभान / तोफान</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>29202</v>
+        <v>34748</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41786</v>
+        <v>41444</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>41960</v>
+        <v>41494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/9926705173 — मेंढबंधान कार्य विनोद / कस्‍तूरचंद</t>
+          <t>1748005093/LD/3799396005 — मेढबंधानकार्य गजराम /दौलतंिसह</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>26376</v>
+        <v>29784</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41786</v>
+        <v>41444</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>41960</v>
+        <v>41494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/9926708940 — 70 मेंडवंधान नवावसिंह/ब़जभानसिंह</t>
+          <t>1748005093/LD/3799440084 — मेढबंधान कार्य जगदीश / पूरन</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>28260</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>41807</v>
-[...3 lines deleted...]
-      </c>
+        <v>41749</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/9926708945 — 69 मेंडवंधान बलराम/रामसिंह</t>
+          <t>1748005093/LD/3799440087 — मेढबंधान कार्य केशरी / कमरजी</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>26376</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>41807</v>
-[...3 lines deleted...]
-      </c>
+        <v>41749</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1748005093/LD/9926708950 — 72 मेंडवंधान रणवीर/कोकसिंह</t>
+          <t>1748005093/LD/3799440088 — मेढबंधान कार्य सिरनामसिंह / कोमलसिंह</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>24492</v>
+        <v>26376</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>41807</v>
+        <v>41779</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1748005093/PG/22012034306102 — खेल मेदान केलारश</t>
+          <t>1748005093/LD/3799440089 — मेढबंधान कार्य मुसाव सिंह / कोमलसिंह</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>72000</v>
+        <v>37000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>4317.2</v>
+        <v>29202</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>42853</v>
+        <v>41779</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>43342</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1748005093/PG/22012034306106 — खेल मैदान निर्माण देपराई</t>
+          <t>1748005093/LD/3799440090 — मेढबंधान कार्य भोलाराम / भवरलाल</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>72000</v>
+        <v>37000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>36292</v>
+        <v>26376</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>42853</v>
+        <v>41779</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>43223</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1748005093/PG/22012034306107 — खेल मैदान निर्माण कैथाई</t>
+          <t>1748005093/LD/3799440091 — मेढबंधान कार्य सितमवाई / सिरकभान</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>72000</v>
+        <v>37000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>5332</v>
+        <v>26376</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>42853</v>
+        <v>41786</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>43342</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2019 — R  मिटटी सडक निर्माण एवं मुरमीकरण पदमघटा से भौजके गॉव पंचायत पदमधटा</t>
+          <t>1748005093/LD/3799440093 — मेढबंधान कार्य ब्रजभान / वावूसिंह</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>492000</v>
+        <v>37000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>290928</v>
+        <v>29202</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39232</v>
+        <v>41779</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>39179</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2020 — R 228 मुरमीकरण जीएस वी मार्ग निर्माण कैलारस कैथाई मार्ग ग्राम पंचायत पदमधटा</t>
+          <t>1748005093/LD/3799440095 — मेढबंधान कार्य हरीराम / कोमल</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>149000</v>
+        <v>37000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>134600</v>
+        <v>18840</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39391</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>41786</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>41867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2021 — R 226 मिटटी सडक एवं मुरमीकरण कैथाई से देपराई मार्ग पंचायत पदमधटा</t>
+          <t>1748005093/LD/3799440096 — मेढबंधान कार्य मेहरवान / कोमलसिंह</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>365000</v>
+        <v>37000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>155994</v>
+        <v>23550</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39449</v>
+        <v>41786</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>39179</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2022 — R 972 अर्थ वर्क एवं मुरमीकरण निर्माण केथाई से झीला मार्ग पंचायत पदमधटा</t>
+          <t>1748005093/LD/3799440097 — मेढबंधान कार्य कमरवाई / प्रयागनारायण</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>435000</v>
+        <v>37000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>339912</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39358</v>
-[...3 lines deleted...]
-      </c>
+        <v>41749</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2023 — R 1178 मिटटी एवं मुरमीकरण पदमघटा तिराह से नदी घाट की ओर चौडीकरण ग्राम पंचायत पदमधटा</t>
+          <t>1748005093/LD/3799440106 — मेढबंधान कार्य गनेशा /गम्‍भीरा</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>149000</v>
+        <v>37000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>117682</v>
+        <v>27318</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>39484</v>
+        <v>41779</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>39470</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2106 — R 1285 मिटटी एवं मुरमीकरण पदमधटा से कुन्‍दौरा खेजराअटारीमार्ग पर ग्राम पंचायत पदमधटा</t>
+          <t>1748005093/LD/3799440107 — मेढबंधान कार्य इमरतवाई / पहलवान</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>222000</v>
+        <v>37000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>203128</v>
+        <v>28260</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39519</v>
+        <v>41779</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40987</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034162522 — पुलिया निर्माण कार्य कैथाई विजय पुरा मार्ग भाग 1</t>
+          <t>1748005093/LD/3799440108 — मेढबंधान कार्य कल्‍याण / गोपाल</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>226000</v>
+        <v>37000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>152752</v>
+        <v>28260</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>41299</v>
+        <v>41779</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>41494</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034162572 — पुलिया निर्माण कार्य कैथाई विजय पुरा मार्ग भाग 2</t>
+          <t>1748005093/LD/3799440109 — मेढबंधान कार्य बादामसिंह / कोमलसिंह</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>226000</v>
+        <v>37000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>117123</v>
+        <v>28260</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41306</v>
+        <v>41786</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>41494</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034189637 — सीसीखरंजा निर्माण रघुवीर के मकान से हरवीर के मकान</t>
+          <t>1748005093/LD/3799440110 — मेढबंधान कार्य दिमान / गोपाल सिंह</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>115000</v>
+        <v>37000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>58618</v>
+        <v>26376</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41556</v>
+        <v>41786</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>41723</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034189641 — सीसीखरंजानिर्माण भैयालाल यादव के मकान से जसराम के</t>
+          <t>1748005093/LD/9926705171 — मेढबंधान कार्य लल्‍ला / मोतीलाल</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>154000</v>
+        <v>37000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>110936</v>
+        <v>29202</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>41556</v>
+        <v>41786</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>41723</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034202260 — सीसीखंरजानिर्माण सामुदायक भवन से दिमान सिंह के मका</t>
+          <t>1748005093/LD/9926705173 — मेंढबंधान कार्य विनोद / कस्‍तूरचंद</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>160000</v>
+        <v>37000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>124086.04</v>
+        <v>26376</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41675</v>
+        <v>41786</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>42254</v>
+        <v>41960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034208477 — 340 खेत सडक योजना मे कुन्‍दोरा चौराह से झीला र्माग</t>
+          <t>1748005093/LD/9926708940 — 70 मेंडवंधान नवावसिंह/ब़जभानसिंह</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>1070000</v>
+        <v>37000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>661207.4</v>
+        <v>28260</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41697</v>
+        <v>41807</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>42705</v>
+        <v>41871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034218278 — 244 सीसी खरंजा निर्माण कार्य बादाम के मकान से बब्‍</t>
+          <t>1748005093/LD/9926708945 — 69 मेंडवंधान बलराम/रामसिंह</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>160000</v>
+        <v>37000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>26376</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>41667</v>
-[...1 lines deleted...]
-      <c r="K662" s="3"/>
+        <v>41807</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>41960</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034231183 — सीसी खंरंजा</t>
+          <t>1748005093/LD/9926708950 — 72 मेंडवंधान रणवीर/कोकसिंह</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>37000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>24492</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41760</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>41807</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>41960</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034295676 — सीसी रोड निर्माण हरवीर के मकान से स्‍कूल की ओर</t>
+          <t>1748005093/PG/22012034306102 — खेल मेदान केलारश</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>141000</v>
+        <v>72000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>140688</v>
+        <v>4317.2</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>42711</v>
+        <v>42853</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>42794</v>
+        <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034327514 — sudur gram sampark sadak niram khejra kun</t>
+          <t>1748005093/PG/22012034306106 — खेल मैदान निर्माण देपराई</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>1350000</v>
+        <v>72000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>1197128.29</v>
+        <v>36292</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>42798</v>
+        <v>42853</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>43276</v>
+        <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034341773 — Sudoor gram sampark Harijan Basti se khejrachakk ki oor</t>
+          <t>1748005093/PG/22012034306107 — खेल मैदान निर्माण कैथाई</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>1475000</v>
+        <v>72000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>1087121.88</v>
+        <v>5332</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>42903</v>
+        <v>42853</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>43265</v>
+        <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034344217 — Sudoor gram sampark sadak deprai men road se yadav colony tak</t>
+          <t>1748005093/RC/2019 — R  मिटटी सडक निर्माण एवं मुरमीकरण पदमघटा से भौजके गॉव पंचायत पदमधटा</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>925000</v>
+        <v>492000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>290928</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42929</v>
-[...1 lines deleted...]
-      <c r="K667" s="3"/>
+        <v>39232</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>39179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034525696 — सुदूर संपर्क सड़क निर्माण ग्राम देपराई से ओझडपुर मार्ग पर</t>
+          <t>1748005093/RC/2020 — R 228 मुरमीकरण जीएस वी मार्ग निर्माण कैलारस कैथाई मार्ग ग्राम पंचायत पदमधटा</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>1486482.34</v>
+        <v>149000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>1344593.4</v>
+        <v>134600</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44091</v>
-[...3 lines deleted...]
-      </c>
+        <v>39391</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034535639 — C.C. KHARANJA NIRMAD KAPTAN SINGH KE MAKAN SE VIRENDRA KE MAKAN KI OR</t>
+          <t>1748005093/RC/2021 — R 226 मिटटी सडक एवं मुरमीकरण कैथाई से देपराई मार्ग पंचायत पदमधटा</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>83000</v>
+        <v>365000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>81750</v>
+        <v>155994</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44080</v>
+        <v>39449</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>44391</v>
+        <v>39179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034535642 — C.C. KHARANJA NIRMAD PAHALWAN KE MAKAN SE SANGRAM SINGH KE MAKAN KI OR</t>
+          <t>1748005093/RC/2022 — R 972 अर्थ वर्क एवं मुरमीकरण निर्माण केथाई से झीला मार्ग पंचायत पदमधटा</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>83000</v>
+        <v>435000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>77496</v>
+        <v>339912</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44080</v>
+        <v>39358</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>44389</v>
+        <v>39435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034535667 — सी सी रोड निर्माण संग्राम सिंह के मकान से चौक</t>
+          <t>1748005093/RC/2023 — R 1178 मिटटी एवं मुरमीकरण पदमघटा तिराह से नदी घाट की ओर चौडीकरण ग्राम पंचायत पदमधटा</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>83000</v>
+        <v>149000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>56088</v>
+        <v>117682</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44080</v>
+        <v>39484</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>45321</v>
+        <v>39470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034535669 — सी सी रोड निर्माण वुन्‍दावन शर्मा के मकान से हरिजन वस्‍ती</t>
+          <t>1748005093/RC/2106 — R 1285 मिटटी एवं मुरमीकरण पदमधटा से कुन्‍दौरा खेजराअटारीमार्ग पर ग्राम पंचायत पदमधटा</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>142000</v>
+        <v>222000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>141564</v>
+        <v>203128</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44080</v>
+        <v>39519</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>44880</v>
+        <v>40987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034559599 — पुलिया निर्माण कार्य देपराई  के नाले पर</t>
+          <t>1748005093/RC/22012034162522 — पुलिया निर्माण कार्य कैथाई विजय पुरा मार्ग भाग 1</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>226000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>152752</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44153</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>41299</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>41494</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034561930 — सुदूर संपर्क सड़क निर्माण मेंन रोड़ से गोशाला तक</t>
+          <t>1748005093/RC/22012034162572 — पुलिया निर्माण कार्य कैथाई विजय पुरा मार्ग भाग 2</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>226000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>117123</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44223</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>41306</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>41494</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034562294 — सुदुर सम्पर्क सड़क निर्माण मेन रोड से गौशाला की और पदमघटा</t>
+          <t>1748005093/RC/22012034189637 — सीसीखरंजा निर्माण रघुवीर के मकान से हरवीर के मकान</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>946888.71</v>
+        <v>115000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>889454</v>
+        <v>58618</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44268</v>
+        <v>41556</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>44766</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034562295 — सुदुर सम्पर्क सड़क निर्माण कैथाई से झीला की और</t>
+          <t>1748005093/RC/22012034189641 — सीसीखरंजानिर्माण भैयालाल यादव के मकान से जसराम के</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>1490270.12</v>
+        <v>154000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>1389489.62</v>
+        <v>110936</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44267</v>
+        <v>41556</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>44632</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034564052 — construction of cc road lalaram ke makan se harveer ke makan ki or</t>
+          <t>1748005093/RC/22012034202260 — सीसीखंरजानिर्माण सामुदायक भवन से दिमान सिंह के मका</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>92000</v>
+        <v>160000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>85692</v>
+        <v>124086.04</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44295</v>
+        <v>41675</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>44392</v>
+        <v>42254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034564055 — construction of cc road veerbhan ke makan se bundel singh ke makan ki or</t>
+          <t>1748005093/RC/22012034208477 — 340 खेत सडक योजना मे कुन्‍दोरा चौराह से झीला र्माग</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>65000</v>
+        <v>1070000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>63690</v>
+        <v>661207.4</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44302</v>
+        <v>41697</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>44392</v>
+        <v>42705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034564523 — construction of cc road vanjara wasti kundora</t>
+          <t>1748005093/RC/22012034218278 — 244 सीसी खरंजा निर्माण कार्य बादाम के मकान से बब्‍</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>71000</v>
+        <v>160000</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44057</v>
+        <v>41667</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034564526 — construction of cc road prakash sharma ke makan se mandir ki or</t>
+          <t>1748005093/RC/22012034231183 — सीसी खंरंजा</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44057</v>
+        <v>41760</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034564528 — construction of cc road prakash sharma ke makan se mandir ki or</t>
+          <t>1748005093/RC/22012034295676 — सीसी रोड निर्माण हरवीर के मकान से स्‍कूल की ओर</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>48000</v>
+        <v>141000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>0</v>
+        <v>140688</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>44057</v>
-[...1 lines deleted...]
-      <c r="K681" s="3"/>
+        <v>42711</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>42794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair and maintenance of Bitumen Top Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034567536 — सुदूर सम्पर्क सड़क निर्माण कार्य कैथाई झीला रोड से विजयपुरा की और</t>
+          <t>1748005093/RC/22012034327514 — sudur gram sampark sadak niram khejra kun</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>1477061.25</v>
+        <v>1350000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>1332992</v>
+        <v>1197128.29</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44308</v>
+        <v>42798</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>44641</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034573663 — Sudur Samprk Sadak Nirman Kaithai Kundora Road Se Jheela Ki Or</t>
+          <t>1748005093/RC/22012034341773 — Sudoor gram sampark Harijan Basti se khejrachakk ki oor</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>0</v>
+        <v>1475000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>1087121.88</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>42903</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>43265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034574205 — CONSTRUCTION OF CC ROAD CHANDRABHAN KE MAKAN KI OR</t>
+          <t>1748005093/RC/22012034344217 — Sudoor gram sampark sadak deprai men road se yadav colony tak</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>100000</v>
+        <v>925000</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>44300</v>
+        <v>42929</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034574271 — CC KHARANJA NIRMAD ROAD SE BHAIYALAL SHARMA KE MAKAN KI OR PADAMGHATA</t>
+          <t>1748005093/RC/22012034525696 — सुदूर संपर्क सड़क निर्माण ग्राम देपराई से ओझडपुर मार्ग पर</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>60000</v>
+        <v>1486482.34</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>1344593.4</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>44091</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>44881</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034577586 — puliya nirmad kariye harijan basti padamghata</t>
+          <t>1748005093/RC/22012034535639 — C.C. KHARANJA NIRMAD KAPTAN SINGH KE MAKAN SE VIRENDRA KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>176000</v>
+        <v>83000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>169647</v>
+        <v>81750</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44427</v>
+        <v>44080</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>44510</v>
+        <v>44391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/22012034680296 — सीसी रोड निर्माण कार्य पहलवानसिंह के घर से  उदयभान के घर एवं देवेन्‍द्र के घर के पीछे तक</t>
+          <t>1748005093/RC/22012034535642 — C.C. KHARANJA NIRMAD PAHALWAN KE MAKAN SE SANGRAM SINGH KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>94000</v>
+        <v>83000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>89852</v>
+        <v>77496</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>45359</v>
+        <v>44080</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>45448</v>
+        <v>44389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2435 — R 255 -1 c c karnja</t>
+          <t>1748005093/RC/22012034535667 — सी सी रोड निर्माण संग्राम सिंह के मकान से चौक</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>492000</v>
+        <v>83000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>55190</v>
+        <v>56088</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>39582</v>
+        <v>44080</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>39458</v>
+        <v>45321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2436 — R 82 c c खरजा मुसाफा के मकान से शाला भवन तक</t>
+          <t>1748005093/RC/22012034535669 — सी सी रोड निर्माण वुन्‍दावन शर्मा के मकान से हरिजन वस्‍ती</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>492000</v>
+        <v>142000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>81152</v>
+        <v>141564</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>39965</v>
+        <v>44080</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>39685</v>
+        <v>44880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/2624 — R 36 कैथाई से झीला मार्ग पर पुलिया निर्माण ग्राम पंचायत पदमघटा</t>
+          <t>1748005093/RC/22012034559599 — पुलिया निर्माण कार्य देपराई  के नाले पर</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>450000</v>
+        <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>392079.71</v>
+        <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44153</v>
+      </c>
+      <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/3034 — TS 60 अर्थबर्क मुरमीकरण कैथाई झीला तिराहहे से विजय</t>
+          <t>1748005093/RC/22012034561930 — सुदूर संपर्क सड़क निर्माण मेंन रोड़ से गोशाला तक</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>428000</v>
+        <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>173334</v>
+        <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>40681</v>
-[...3 lines deleted...]
-      </c>
+        <v>44223</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/3035 — TS 61 अर्थबर्क मुरमीकरण कैथाई झीला तिराहहे से विजय</t>
+          <t>1748005093/RC/22012034562294 — सुदुर सम्पर्क सड़क निर्माण मेन रोड से गौशाला की और पदमघटा</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>428000</v>
+        <v>946888.71</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>358420</v>
+        <v>889454</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>40681</v>
+        <v>44268</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>41494</v>
+        <v>44766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RC/31628 — 1748005093/RC/31628</t>
+          <t>1748005093/RC/22012034562295 — सुदुर सम्पर्क सड़क निर्माण कैथाई से झीला की और</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>300000</v>
+        <v>1490270.12</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>53988</v>
+        <v>1389489.62</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41199</v>
+        <v>44267</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>41858</v>
+        <v>44632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034199606 — शौचाालयनिर्माण चुख्ररा / उमरौआ</t>
+          <t>1748005093/RC/22012034564052 — construction of cc road lalaram ke makan se harveer ke makan ki or</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>4400</v>
+        <v>92000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>4380</v>
+        <v>85692</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41675</v>
+        <v>44295</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>41723</v>
+        <v>44392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034199721 — shochalay nirman rajo bai w/o bundel singh</t>
+          <t>1748005093/RC/22012034564055 — construction of cc road veerbhan ke makan se bundel singh ke makan ki or</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>4400</v>
+        <v>65000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>4380</v>
+        <v>63690</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41676</v>
+        <v>44302</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>41723</v>
+        <v>44392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200784 — शौचालयनिर्माण बहोरन / दिमान</t>
+          <t>1748005093/RC/22012034564523 — construction of cc road vanjara wasti kundora</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>4400</v>
+        <v>71000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>44057</v>
+      </c>
+      <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200785 — शौचालयनिर्माण सीताराम / शैतान</t>
+          <t>1748005093/RC/22012034564526 — construction of cc road prakash sharma ke makan se mandir ki or</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41675</v>
-[...3 lines deleted...]
-      </c>
+        <v>44057</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200786 — शौचालयनिर्माण बैजनाथ / पूरन</t>
+          <t>1748005093/RC/22012034564528 — construction of cc road prakash sharma ke makan se mandir ki or</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>4400</v>
+        <v>48000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>41675</v>
-[...3 lines deleted...]
-      </c>
+        <v>44057</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Repair &amp; maint of Bitumen Top Roads for Comm / Repair and maintenance of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200787 — शौचालयनिर्माण कैलाश / खैमा</t>
+          <t>1748005093/RC/22012034567536 — सुदूर सम्पर्क सड़क निर्माण कार्य कैथाई झीला रोड से विजयपुरा की और</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>4400</v>
+        <v>1477061.25</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>4380</v>
+        <v>1332992</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>41688</v>
+        <v>44308</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>41723</v>
+        <v>44641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200788 — शौचालयनिर्माण जगदीश / हरप्रसाद</t>
+          <t>1748005093/RC/22012034573663 — Sudur Samprk Sadak Nirman Kaithai Kundora Road Se Jheela Ki Or</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>44301</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200789 — शौचालयनिर्माण सुरेन्‍द्र / श्रीराम</t>
+          <t>1748005093/RC/22012034574205 — CONSTRUCTION OF CC ROAD CHANDRABHAN KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>4400</v>
+        <v>100000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200792 — शौचालयनिर्माण पूरन / मिश्री</t>
+          <t>1748005093/RC/22012034574271 — CC KHARANJA NIRMAD ROAD SE BHAIYALAL SHARMA KE MAKAN KI OR PADAMGHATA</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>4400</v>
+        <v>60000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200793 — शौचालयनिर्माण राजेन्‍द्रसिंह / मानसिंह</t>
+          <t>1748005093/RC/22012034577586 — puliya nirmad kariye harijan basti padamghata</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>4400</v>
+        <v>176000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>4380</v>
+        <v>169647</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>41688</v>
+        <v>44427</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>41723</v>
+        <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200795 — शौचालयनिर्माण  नीलम / खैमा</t>
+          <t>1748005093/RC/22012034680296 — सीसी रोड निर्माण कार्य पहलवानसिंह के घर से  उदयभान के घर एवं देवेन्‍द्र के घर के पीछे तक</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>4400</v>
+        <v>94000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>4380</v>
+        <v>89852</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>41676</v>
+        <v>45359</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>41723</v>
+        <v>45448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034200796 — शौचालयनिर्माण मुन्‍नी / मानसिंह</t>
+          <t>1748005093/RC/2435 — R 255 -1 c c karnja</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>4400</v>
+        <v>492000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>4380</v>
+        <v>55190</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>41676</v>
+        <v>39582</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>41723</v>
+        <v>39458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201060 — शौचालयनिर्माण सम्‍पतवाई / अंनतसिंह</t>
+          <t>1748005093/RC/2436 — R 82 c c खरजा मुसाफा के मकान से शाला भवन तक</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>4400</v>
+        <v>492000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>4380</v>
+        <v>81152</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>41676</v>
+        <v>39965</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>41723</v>
+        <v>39685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201061 — शौचालयनिर्माण रामवाई / पप्‍पू</t>
+          <t>1748005093/RC/2624 — R 36 कैथाई से झीला मार्ग पर पुलिया निर्माण ग्राम पंचायत पदमघटा</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>4400</v>
+        <v>450000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>4380</v>
+        <v>392079.71</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>41688</v>
+        <v>40310</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>41723</v>
+        <v>39566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201062 — शौचालयनिर्माण हल्‍कू / कसिया</t>
+          <t>1748005093/RC/3034 — TS 60 अर्थबर्क मुरमीकरण कैथाई झीला तिराहहे से विजय</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>4400</v>
+        <v>428000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>4380</v>
+        <v>173334</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>41676</v>
+        <v>40681</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>41723</v>
+        <v>41494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201063 — शोचालयनिर्माण हरवीर / सटरू</t>
+          <t>1748005093/RC/3035 — TS 61 अर्थबर्क मुरमीकरण कैथाई झीला तिराहहे से विजय</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>4400</v>
+        <v>428000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>4380</v>
+        <v>358420</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>41676</v>
+        <v>40681</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>41723</v>
+        <v>41494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201064 — शौचालयनिर्माण प्रयागनारायण / कमरलाल</t>
+          <t>1748005093/RC/31628 — 1748005093/RC/31628</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>4400</v>
+        <v>300000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>4380</v>
+        <v>53988</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>41688</v>
+        <v>41199</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>41747</v>
+        <v>41858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201066 — शौचालयनिर्माण भोगीराम / नारायण</t>
+          <t>1748005093/RS/22012034199606 — शौचाालयनिर्माण चुख्ररा / उमरौआ</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>2920</v>
+        <v>4380</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>41688</v>
+        <v>41675</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>42200</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201068 — शौचालयनिर्माण्‍ा खुमान / शैतान</t>
+          <t>1748005093/RS/22012034199721 — shochalay nirman rajo bai w/o bundel singh</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>2190</v>
+        <v>4380</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>41675</v>
+        <v>41676</v>
       </c>
       <c r="K712" s="3" t="n">
         <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201069 — शोचालयनिर्माण बादाम / कमरजी</t>
+          <t>1748005093/RS/22012034200784 — शौचालयनिर्माण बहोरन / दिमान</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>41675</v>
+        <v>41688</v>
       </c>
       <c r="K713" s="3" t="n">
         <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034201070 — शौचालयनिर्माण इमर‍ती / तुला</t>
+          <t>1748005093/RS/22012034200785 — शौचालयनिर्माण सीताराम / शैतान</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>41688</v>
+        <v>41675</v>
       </c>
       <c r="K714" s="3" t="n">
         <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034202068 — शौचालयनिर्माण राजू / भूरा</t>
+          <t>1748005093/RS/22012034200786 — शौचालयनिर्माण बैजनाथ / पूरन</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>41688</v>
+        <v>41675</v>
       </c>
       <c r="K715" s="3" t="n">
         <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034202069 — शौचालयनिर्माण सटरू / पुन्‍ना</t>
+          <t>1748005093/RS/22012034200787 — शौचालयनिर्माण कैलाश / खैमा</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>41688</v>
       </c>
       <c r="K716" s="3" t="n">
         <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034202072 — शौचालयनिर्माण सोडू / प्‍यारा</t>
+          <t>1748005093/RS/22012034200788 — शौचालयनिर्माण जगदीश / हरप्रसाद</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>3796</v>
+        <v>4380</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>41688</v>
       </c>
       <c r="K717" s="3" t="n">
         <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481594 — भू -नाड़ेप निर्माण शिवराम /राजा सिंह यादव</t>
+          <t>1748005093/RS/22012034200789 — शौचालयनिर्माण सुरेन्‍द्र / श्रीराम</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K718" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481595 — भू -नाड़ेप निर्माण सिरमान बाई /बाबूसिंह यादव</t>
+          <t>1748005093/RS/22012034200792 — शौचालयनिर्माण पूरन / मिश्री</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>41747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481596 — भू -नाड़ेप निर्माण राजपाल /ब्रजभान सिंह यादव</t>
+          <t>1748005093/RS/22012034200793 — शौचालयनिर्माण राजेन्‍द्रसिंह / मानसिंह</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481597 — भू -नाड़ेप निर्माणनवाव/ब्रजभान सिंह यादव</t>
+          <t>1748005093/RS/22012034200795 — शौचालयनिर्माण  नीलम / खैमा</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481598 — भू -नाड़ेप निर्माण नेपाल /ब्रजभान सिंह यादव</t>
+          <t>1748005093/RS/22012034200796 — शौचालयनिर्माण मुन्‍नी / मानसिंह</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481599 — भू -नाड़ेप निर्माणनिर्माण विजय सिंह /दिमान यादव</t>
+          <t>1748005093/RS/22012034201060 — शौचालयनिर्माण सम्‍पतवाई / अंनतसिंह</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481601 — भू -नाड़ेप निर्माण रामक्र्ष्ण/संग्राम सिंह यादव</t>
+          <t>1748005093/RS/22012034201061 — शौचालयनिर्माण रामवाई / पप्‍पू</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K724" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K724" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481602 — भू -नाड़ेप निर्माण उदयभान /संग्राम यादव</t>
+          <t>1748005093/RS/22012034201062 — शौचालयनिर्माण हल्‍कू / कसिया</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K725" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481603 — भू -नाड़ेप निर्माण राजकुमार /संग्राम सिंह यादव</t>
+          <t>1748005093/RS/22012034201063 — शोचालयनिर्माण हरवीर / सटरू</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K726" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481604 — भू -नाड़ेप निर्माण रामकली बाई</t>
+          <t>1748005093/RS/22012034201064 — शौचालयनिर्माण प्रयागनारायण / कमरलाल</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K727" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K727" s="3" t="n">
+        <v>41747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481605 — भू -नाड़ेप निर्माण धर्मेन्द्र/नीलम सिंह यादव</t>
+          <t>1748005093/RS/22012034201066 — शौचालयनिर्माण भोगीराम / नारायण</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>2920</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K728" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>42200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481606 — भू -नाड़ेप निर्माण वीर सिंहयादव</t>
+          <t>1748005093/RS/22012034201068 — शौचालयनिर्माण्‍ा खुमान / शैतान</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>0</v>
+        <v>2190</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K729" s="3"/>
+        <v>41675</v>
+      </c>
+      <c r="K729" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481607 — भू -नाड़ेप निर्माण शिबकुमार /राजा सिंह</t>
+          <t>1748005093/RS/22012034201069 — शोचालयनिर्माण बादाम / कमरजी</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K730" s="3"/>
+        <v>41675</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481608 — भू -नाड़ेप निर्माण भास्कर /पहलवान सिंह</t>
+          <t>1748005093/RS/22012034201070 — शौचालयनिर्माण इमर‍ती / तुला</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K731" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481609 — भू -नाड़ेप निर्माण क्र्ष्ण पाल सिंह यादव</t>
+          <t>1748005093/RS/22012034202068 — शौचालयनिर्माण राजू / भूरा</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K732" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481610 — भू -नाड़ेप निर्माण श्री पाल</t>
+          <t>1748005093/RS/22012034202069 — शौचालयनिर्माण सटरू / पुन्‍ना</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>2998.39</v>
+        <v>4400</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K733" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K733" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034481611 — भू -नाड़ेप निर्माण गुड्डी बाई /वीर सिंह यादव</t>
+          <t>1748005093/RS/22012034202072 — शौचालयनिर्माण सोडू / प्‍यारा</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>0</v>
+        <v>3796</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K734" s="3"/>
+        <v>41688</v>
+      </c>
+      <c r="K734" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034497508 — सार्वजनिक शोचालय निर्माण हरिजन बस्ती  के पास पदमघटा</t>
+          <t>1748005093/RS/22012034481594 — भू -नाड़ेप निर्माण शिवराम /राजा सिंह यादव</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>86000</v>
+        <v>2998.39</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>43510</v>
+        <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44101</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034586920 — सूखता गड़ा निर्माण स्कूल के पास कैलारश</t>
+          <t>1748005093/RS/22012034481595 — भू -नाड़ेप निर्माण सिरमान बाई /बाबूसिंह यादव</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>44454</v>
+        <v>43856</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034586925 — सूखता गड़ा निर्माण समुदायक भवन के पास कैलारस</t>
+          <t>1748005093/RS/22012034481596 — भू -नाड़ेप निर्माण राजपाल /ब्रजभान सिंह यादव</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44454</v>
+        <v>43856</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034587033 — सोख्ता गड्डा (LWM)स्कूल के पास कैलारश</t>
+          <t>1748005093/RS/22012034481597 — भू -नाड़ेप निर्माणनवाव/ब्रजभान सिंह यादव</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44454</v>
+        <v>43856</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034587037 — सोख्ता गड्डा (LWM) रामसिंह के घर के पास बाले हैंडपम के पास</t>
+          <t>1748005093/RS/22012034481598 — भू -नाड़ेप निर्माण नेपाल /ब्रजभान सिंह यादव</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44454</v>
+        <v>43856</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034587039 — सोख्ता गड्डा (LWM) समुदायक भवन के घर के पास बाले हैंडपम के पास</t>
+          <t>1748005093/RS/22012034481599 — भू -नाड़ेप निर्माणनिर्माण विजय सिंह /दिमान यादव</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44454</v>
+        <v>43856</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034587054 — भू नाडेप निर्माण समुदायक भवन के पास कैलारस</t>
+          <t>1748005093/RS/22012034481601 — भू -नाड़ेप निर्माण रामक्र्ष्ण/संग्राम सिंह यादव</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>44454</v>
+        <v>43856</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034602492 — Segregation shad nirmad kelaras</t>
+          <t>1748005093/RS/22012034481602 — भू -नाड़ेप निर्माण उदयभान /संग्राम यादव</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>97000</v>
+        <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>34933</v>
+        <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>44510</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/22012034641885 — Samudayik Swachhta parisar nirman Gram Kaithai</t>
+          <t>1748005093/RS/22012034481603 — भू -नाड़ेप निर्माण राजकुमार /संग्राम सिंह यादव</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>40555</v>
+        <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>44616</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1748005093/RS/51181 — खैम मैदान ग्राम पदमघटा</t>
+          <t>1748005093/RS/22012034481604 — भू -नाड़ेप निर्माण रामकली बाई</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>41409</v>
+        <v>43856</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1748005093/SK/9993647752 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PADAM GHATA</t>
+          <t>1748005093/RS/22012034481605 — भू -नाड़ेप निर्माण धर्मेन्द्र/नीलम सिंह यादव</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>1285000</v>
+        <v>2998.39</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>947104.7</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>42227</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/2103 — R 78  ग्राम पंचायत पदमधटा कार्य का नाम तालाव निर्माण कार्य कैथाई</t>
+          <t>1748005093/RS/22012034481606 — भू -नाड़ेप निर्माण वीर सिंहयादव</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>499000</v>
+        <v>2998.39</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>36500</v>
+        <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>39421</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034296982 — Aniket Nirman karaya Musab singh ke khet ke neeche Nale per ktheai Padamghata</t>
+          <t>1748005093/RS/22012034481607 — भू -नाड़ेप निर्माण शिबकुमार /राजा सिंह</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>968000</v>
+        <v>2998.39</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>620512</v>
+        <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>42711</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034324769 — नवीन तालाव निर्माण कोपरा वाले नाले पर पदमघटा</t>
+          <t>1748005093/RS/22012034481608 — भू -नाड़ेप निर्माण भास्कर /पहलवान सिंह</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>936000</v>
+        <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>846060</v>
+        <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034381218 — तालाव निर्माण पदम घटा</t>
+          <t>1748005093/RS/22012034481609 — भू -नाड़ेप निर्माण क्र्ष्ण पाल सिंह यादव</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>43010</v>
+        <v>43856</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034389171 — Naveen talav Abdesh ke khet ke pas nale par</t>
+          <t>1748005093/RS/22012034481610 — भू -नाड़ेप निर्माण श्री पाल</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>1238000</v>
+        <v>2998.39</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>1087219.9</v>
+        <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>43227</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034389173 — Naveen talav nirman chandrabhan ke khet ke nale ke pas</t>
+          <t>1748005093/RS/22012034481611 — भू -नाड़ेप निर्माण गुड्डी बाई /वीर सिंह यादव</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>1238000</v>
+        <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>1112222.02</v>
+        <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>43227</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034389174 — Naveen talav niram pahalwan ke khet ke pas</t>
+          <t>1748005093/RS/22012034497508 — सार्वजनिक शोचालय निर्माण हरिजन बस्ती  के पास पदमघटा</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>1238000</v>
+        <v>86000</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>961197.96</v>
+        <v>43510</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>43232</v>
+        <v>44101</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>43681</v>
+        <v>44610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034391268 — Stop Dem Nirman Lalaram Ke Khet ke Pass</t>
+          <t>1748005093/RS/22012034586920 — सूखता गड़ा निर्माण स्कूल के पास कैलारश</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>1485000</v>
+        <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>1324876</v>
+        <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>43260</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034391272 — Stop Dem Nirman harveer singh ke khet ke pass</t>
+          <t>1748005093/RS/22012034586925 — सूखता गड़ा निर्माण समुदायक भवन के पास कैलारस</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>1361000</v>
+        <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>1082424</v>
+        <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>43260</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034394373 — Khet talav nirman krishanpal</t>
+          <t>1748005093/RS/22012034587033 — सोख्ता गड्डा (LWM)स्कूल के पास कैलारश</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>102000</v>
+        <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>50724</v>
+        <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>43372</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034394376 — Khet talav nirman kapuri bai</t>
+          <t>1748005093/RS/22012034587037 — सोख्ता गड्डा (LWM) रामसिंह के घर के पास बाले हैंडपम के पास</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>102000</v>
+        <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>43204</v>
+        <v>44454</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034394405 — Khet talav nirman Manoj</t>
+          <t>1748005093/RS/22012034587039 — सोख्ता गड्डा (LWM) समुदायक भवन के घर के पास बाले हैंडपम के पास</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>102000</v>
+        <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>52476</v>
+        <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>43372</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034424080 — Naveen talav nirman sirnam ke khet ke pass</t>
+          <t>1748005093/RS/22012034587054 — भू नाडेप निर्माण समुदायक भवन के पास कैलारस</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>1493000</v>
+        <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>970309.83</v>
+        <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>43372</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034424107 — Naveen talav nirman kallu harijan ke khet ke pas</t>
+          <t>1748005093/RS/22012034602492 — Segregation shad nirmad kelaras</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>1493000</v>
+        <v>97000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>945115.18</v>
+        <v>34933</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>43372</v>
+        <v>44510</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>43661</v>
+        <v>45708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034426084 — Khet talav nirman shirpal</t>
+          <t>1748005093/RS/22012034641885 — Samudayik Swachhta parisar nirman Gram Kaithai</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>102000</v>
+        <v>44000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>0</v>
+        <v>40555</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K760" s="3"/>
+        <v>44616</v>
+      </c>
+      <c r="K760" s="3" t="n">
+        <v>44850</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034426462 — khet talav nirman chandrabhan</t>
+          <t>1748005093/RS/51181 — खैम मैदान ग्राम पदमघटा</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>102000</v>
+        <v>105000</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>43204</v>
+        <v>41409</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034426463 — khet talav nirman santosh</t>
+          <t>1748005093/SK/9993647752 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PADAM GHATA</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>102000</v>
+        <v>1285000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>0</v>
+        <v>947104.7</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K762" s="3"/>
+        <v>42227</v>
+      </c>
+      <c r="K762" s="3" t="n">
+        <v>43223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034426464 — khet talav nirman ramkali bai</t>
+          <t>1748005093/WC/2103 — R 78  ग्राम पंचायत पदमधटा कार्य का नाम तालाव निर्माण कार्य कैथाई</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>0</v>
+        <v>36500</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K763" s="3"/>
+        <v>39421</v>
+      </c>
+      <c r="K763" s="3" t="n">
+        <v>39174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034426465 — khet talav nirman ramkali bai</t>
+          <t>1748005093/WC/22012034296982 — Aniket Nirman karaya Musab singh ke khet ke neeche Nale per ktheai Padamghata</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>102000</v>
+        <v>968000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>0</v>
+        <v>620512</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K764" s="3"/>
+        <v>42711</v>
+      </c>
+      <c r="K764" s="3" t="n">
+        <v>43215</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034436066 — Naveen Talab Nirmad Padam gatha</t>
+          <t>1748005093/WC/22012034324769 — नवीन तालाव निर्माण कोपरा वाले नाले पर पदमघटा</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>936000</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>846060</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>43376</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034441417 — Naveen Talab Nirman Mushab Singh ke khet ke pass kethai</t>
+          <t>1748005093/WC/22012034381218 — तालाव निर्माण पदम घटा</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>1475000</v>
+        <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>1429143</v>
+        <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034441418 — Naveen Talab Nirman Khaprel Bali Tali Gram kaithai</t>
+          <t>1748005093/WC/22012034389171 — Naveen talav Abdesh ke khet ke pas nale par</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>1465000</v>
+        <v>1238000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>1249140</v>
+        <v>1087219.9</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>43532</v>
+        <v>43227</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>43981</v>
+        <v>43517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034441430 — Naveen Talab Nirman Shantidham Ke Pass  Padamghata</t>
+          <t>1748005093/WC/22012034389173 — Naveen talav nirman chandrabhan ke khet ke nale ke pas</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>1488000</v>
+        <v>1238000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>979419</v>
+        <v>1112222.02</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>43527</v>
+        <v>43227</v>
       </c>
       <c r="K768" s="3" t="n">
         <v>43681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034507171 — स्टॉप डेम /चेक डेम निर्माण पदमघटा</t>
+          <t>1748005093/WC/22012034389174 — Naveen talav niram pahalwan ke khet ke pas</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>1476046.91</v>
+        <v>1238000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>1188751</v>
+        <v>961197.96</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>43895</v>
+        <v>43232</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>43997</v>
+        <v>43681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034507172 — स्टॉप डेम /चेक डेम निर्माण पदमघटा 2</t>
+          <t>1748005093/WC/22012034391268 — Stop Dem Nirman Lalaram Ke Khet ke Pass</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>1488997.5</v>
+        <v>1485000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>1076980.45</v>
+        <v>1324876</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>43830</v>
+        <v>43260</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>43997</v>
+        <v>43681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034544691 — नवीन तालाव निर्माण संग्राम सिंह के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012034391272 — Stop Dem Nirman harveer singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>1499839.8</v>
+        <v>1361000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>1378355</v>
+        <v>1082424</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>43958</v>
+        <v>43260</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>44071</v>
+        <v>43480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034544694 — नवीन तालाव निर्माण देपराई</t>
+          <t>1748005093/WC/22012034394373 — Khet talav nirman krishanpal</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>1497576.75</v>
+        <v>102000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>1355181.53</v>
+        <v>50724</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>43958</v>
+        <v>43372</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>44071</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034560413 — नवीन तालाव निर्माण कप्तान सिंह के खेत के पास देपराई</t>
+          <t>1748005093/WC/22012034394376 — Khet talav nirman kapuri bai</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>1166814.25</v>
+        <v>102000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>944190</v>
+        <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>43997</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034560414 — नवीन तालाव निर्माण लीलम सिंह के खेत के पास देपराई</t>
+          <t>1748005093/WC/22012034394405 — Khet talav nirman Manoj</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>1389873.85</v>
+        <v>102000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>1192532</v>
+        <v>52476</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>43997</v>
+        <v>43372</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>44614</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034567113 — Contour Trench Nirman Pahad par padamghata</t>
+          <t>1748005093/WC/22012034424080 — Naveen talav nirman sirnam ke khet ke pass</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>1478177.51</v>
+        <v>1493000</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>1402960</v>
+        <v>970309.83</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>44028</v>
+        <v>43372</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>44166</v>
+        <v>43681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034573204 — पोखर तलाव निर्माण हरवीर सिंह के खेत के पास</t>
+          <t>1748005093/WC/22012034424107 — Naveen talav nirman kallu harijan ke khet ke pas</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>332572.21</v>
+        <v>1493000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>289940</v>
+        <v>945115.18</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>44080</v>
+        <v>43372</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>44109</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034573205 — पोखर तालाव  निर्माण कैथाई</t>
+          <t>1748005093/WC/22012034426084 — Khet talav nirman shirpal</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>332572.21</v>
+        <v>102000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>282340</v>
+        <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>44080</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034585844 — स्टॉप डेम /चेक डेम निर्माण देपराइ</t>
+          <t>1748005093/WC/22012034426462 — khet talav nirman chandrabhan</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>1405559.36</v>
+        <v>102000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>1370476</v>
+        <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44237</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034588001 — ग्राम देपराई मे वीरेंद्र सिंह के मकान के पास बाले नाले पर स्टॉप डेम /चेक डेम निर्माण</t>
+          <t>1748005093/WC/22012034426463 — khet talav nirman santosh</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>0</v>
+        <v>102000</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>43856</v>
+        <v>43204</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034619782 — स्टॉप डेम निर्माण कार्य ग्राम देपराई में भबूत सिंह के खेत के पास</t>
+          <t>1748005093/WC/22012034426464 — khet talav nirman ramkali bai</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>1486649.84</v>
+        <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>1444367</v>
+        <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>44261</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034622132 — स्टॉप डेम निर्माण कार्य ग्राम देपराई में विरेंद्र सिंह के खेत के पास</t>
+          <t>1748005093/WC/22012034426465 — khet talav nirman ramkali bai</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>1405160.53</v>
+        <v>102000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>1352832.34</v>
+        <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>44272</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034622133 — स्टॉप डेम निर्माण कार्य ग्राम देपराई में दोलतराम सिंह के खेत के पास</t>
+          <t>1748005093/WC/22012034436066 — Naveen Talab Nirmad Padam gatha</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>44223</v>
+        <v>43491</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626432 — Pokhar Talav Nirman Manoj ke khet ke pas padamghta</t>
+          <t>1748005093/WC/22012034441417 — Naveen Talab Nirman Mushab Singh ke khet ke pass kethai</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>332962.02</v>
+        <v>1475000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>279078</v>
+        <v>1429143</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>44330</v>
+        <v>43532</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>44387</v>
+        <v>44099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626433 — Pokhar Talav Nirman Virendra Singh  ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034441418 — Naveen Talab Nirman Khaprel Bali Tali Gram kaithai</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>332962.02</v>
+        <v>1465000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>319934</v>
+        <v>1249140</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>44283</v>
+        <v>43532</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>44337</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626436 — Pokhar Talav Nirman Bhuresingh ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034441430 — Naveen Talab Nirman Shantidham Ke Pass  Padamghata</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>332962.02</v>
+        <v>1488000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>298764</v>
+        <v>979419</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44302</v>
+        <v>43527</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>44370</v>
+        <v>43681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626438 — Pokhar Talav Nirman Bhagwat singh ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034507171 — स्टॉप डेम /चेक डेम निर्माण पदमघटा</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>332962.02</v>
+        <v>1476046.91</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>270538</v>
+        <v>1188751</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>44283</v>
+        <v>43895</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>44370</v>
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626439 — Pokhar Talav Nirman Musav singh ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034507172 — स्टॉप डेम /चेक डेम निर्माण पदमघटा 2</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>0</v>
+        <v>1488997.5</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>0</v>
+        <v>1076980.45</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>44223</v>
-[...1 lines deleted...]
-      <c r="K787" s="3"/>
+        <v>43830</v>
+      </c>
+      <c r="K787" s="3" t="n">
+        <v>43997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626440 — Pokhar Talav Nirman Musav singh ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034544691 — नवीन तालाव निर्माण संग्राम सिंह के खेत के पास पदमघटा</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>0</v>
+        <v>1499839.8</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>0</v>
+        <v>1378355</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>44223</v>
-[...1 lines deleted...]
-      <c r="K788" s="3"/>
+        <v>43958</v>
+      </c>
+      <c r="K788" s="3" t="n">
+        <v>44071</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626441 — Pokhar Talav Nirman Musav singh ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034544694 — नवीन तालाव निर्माण देपराई</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>332962.02</v>
+        <v>1497576.75</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>296448</v>
+        <v>1355181.53</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>44302</v>
+        <v>43958</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>44370</v>
+        <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626442 — Pokhar Talav Nirman Komal singh ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034560413 — नवीन तालाव निर्माण कप्तान सिंह के खेत के पास देपराई</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>332962.02</v>
+        <v>1166814.25</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>274446</v>
+        <v>944190</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>44330</v>
+        <v>43997</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>44387</v>
+        <v>44420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034626443 — Pokhar Talav Nirman Dolatram singh ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034560414 — नवीन तालाव निर्माण लीलम सिंह के खेत के पास देपराई</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>332962.02</v>
+        <v>1389873.85</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>270007</v>
+        <v>1192532</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>44322</v>
+        <v>43997</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>44387</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034641114 — स्टॉप डेम निर्माण कार्य दोलतराम सिंह के खेत के पास</t>
+          <t>1748005093/WC/22012034567113 — Contour Trench Nirman Pahad par padamghata</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>0</v>
+        <v>1478177.51</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>0</v>
+        <v>1402960</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K792" s="3"/>
+        <v>44028</v>
+      </c>
+      <c r="K792" s="3" t="n">
+        <v>44166</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034674663 — Pokhar Talav Nirman Amarsingh Ke khet ke pas Deparai</t>
+          <t>1748005093/WC/22012034573204 — पोखर तलाव निर्माण हरवीर सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>337715.44</v>
+        <v>332572.21</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>280236</v>
+        <v>289940</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>44371</v>
+        <v>44080</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>44478</v>
+        <v>44109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034674668 — Pokhar Talav Nirman Bhabutsingh Ke khet ke pas Deparai</t>
+          <t>1748005093/WC/22012034573205 — पोखर तालाव  निर्माण कैथाई</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>337715.44</v>
+        <v>332572.21</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>286026</v>
+        <v>282340</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>44371</v>
+        <v>44080</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>44478</v>
+        <v>44172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034674670 — Pokhar Talav Nirman Guddibai  Ke khet ke pas Deparai</t>
+          <t>1748005093/WC/22012034585844 — स्टॉप डेम /चेक डेम निर्माण देपराइ</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>337715.44</v>
+        <v>1405559.36</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>282552</v>
+        <v>1370476</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>44371</v>
+        <v>44237</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>44517</v>
+        <v>44511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034674673 — Pokhar Talav Nirman Kaliya Bai  Ke khet ke pas Deparai</t>
+          <t>1748005093/WC/22012034588001 — ग्राम देपराई मे वीरेंद्र सिंह के मकान के पास बाले नाले पर स्टॉप डेम /चेक डेम निर्माण</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>297992</v>
+        <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>44359</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034674676 — Pokhar Talav Nirman Jagat singhi  Ke khet ke pas Deparai</t>
+          <t>1748005093/WC/22012034619782 — स्टॉप डेम निर्माण कार्य ग्राम देपराई में भबूत सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>337715.44</v>
+        <v>1486649.84</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>284868</v>
+        <v>1444367</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>44371</v>
+        <v>44261</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>44494</v>
+        <v>44450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034674680 — Pokhar Talav Nirman Jaypal  Ke khet ke pas Deparai</t>
+          <t>1748005093/WC/22012034622132 — स्टॉप डेम निर्माण कार्य ग्राम देपराई में विरेंद्र सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>337715.44</v>
+        <v>1405160.53</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>283710</v>
+        <v>1352832.34</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>44359</v>
+        <v>44272</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>44494</v>
+        <v>44336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034783439 — Pokhar Talav Nirman Kailash ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034622133 — स्टॉप डेम निर्माण कार्य ग्राम देपराई में दोलतराम सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>44301</v>
+        <v>44223</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034783443 — Pokhar Talav Nirman Jaymandal ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034626432 — Pokhar Talav Nirman Manoj ke khet ke pas padamghta</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>0</v>
+        <v>279078</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K800" s="3"/>
+        <v>44330</v>
+      </c>
+      <c r="K800" s="3" t="n">
+        <v>44387</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034783445 — Pokhar Talav Nirman Jaymandal ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034626433 — Pokhar Talav Nirman Virendra Singh  ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>0</v>
+        <v>319934</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K801" s="3"/>
+        <v>44283</v>
+      </c>
+      <c r="K801" s="3" t="n">
+        <v>44337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034783449 — Pokhar Talav Nirman Sangram singh ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034626436 — Pokhar Talav Nirman Bhuresingh ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>0</v>
+        <v>298764</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K802" s="3"/>
+        <v>44302</v>
+      </c>
+      <c r="K802" s="3" t="n">
+        <v>44370</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034783452 — Pokhar Talav Nirman Ramlkhan ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034626438 — Pokhar Talav Nirman Bhagwat singh ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>0</v>
+        <v>270538</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K803" s="3"/>
+        <v>44283</v>
+      </c>
+      <c r="K803" s="3" t="n">
+        <v>44370</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034783453 — Pokhar Talav Nirman Nepal ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034626439 — Pokhar Talav Nirman Musav singh ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>44301</v>
+        <v>44223</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034783454 — Pokhar Talav NirmanDevindra ke khet ke pas Deprai</t>
+          <t>1748005093/WC/22012034626440 — Pokhar Talav Nirman Musav singh ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>44301</v>
+        <v>44223</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785604 — Pokhar talav nirman Devindra singh ke khet ke pas</t>
+          <t>1748005093/WC/22012034626441 — Pokhar Talav Nirman Musav singh ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>0</v>
+        <v>296448</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K806" s="3"/>
+        <v>44302</v>
+      </c>
+      <c r="K806" s="3" t="n">
+        <v>44370</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785609 — Pokhar talav nirman Ramlakhan singh ke khet ke pas</t>
+          <t>1748005093/WC/22012034626442 — Pokhar Talav Nirman Komal singh ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>0</v>
+        <v>274446</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>44362</v>
-[...1 lines deleted...]
-      <c r="K807" s="3"/>
+        <v>44330</v>
+      </c>
+      <c r="K807" s="3" t="n">
+        <v>44387</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785616 — Pokhar talav nirman Sangram singh ke khet ke pas</t>
+          <t>1748005093/WC/22012034626443 — Pokhar Talav Nirman Dolatram singh ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>338902.57</v>
+        <v>332962.02</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>231372</v>
+        <v>270007</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>44517</v>
+        <v>44322</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>44699</v>
+        <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785623 — Pokhar talav nirman Jaymandal singh ke khet ke pas</t>
+          <t>1748005093/WC/22012034641114 — स्टॉप डेम निर्माण कार्य दोलतराम सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>253602</v>
+        <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>44485</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785624 — Pokhar talav nirman Jaymandal singh ke khet ke pas</t>
+          <t>1748005093/WC/22012034674663 — Pokhar Talav Nirman Amarsingh Ke khet ke pas Deparai</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>0</v>
+        <v>280236</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K810" s="3"/>
+        <v>44371</v>
+      </c>
+      <c r="K810" s="3" t="n">
+        <v>44478</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785632 — Pokhar talav nirman Veerbhan singh ke khet ke pas</t>
+          <t>1748005093/WC/22012034674668 — Pokhar Talav Nirman Bhabutsingh Ke khet ke pas Deparai</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>338902.57</v>
+        <v>337715.44</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>237302</v>
+        <v>286026</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>44495</v>
+        <v>44371</v>
       </c>
       <c r="K811" s="3" t="n">
-        <v>44679</v>
+        <v>44478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785638 — Pokhar talav nirman Santram  ke khet ke pas</t>
+          <t>1748005093/WC/22012034674670 — Pokhar Talav Nirman Guddibai  Ke khet ke pas Deparai</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>338902.57</v>
+        <v>337715.44</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>270972</v>
+        <v>282552</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>44495</v>
+        <v>44371</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>44589</v>
+        <v>44517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785645 — Pokhar talav nirman Nepalsingh ke khet ke pas</t>
+          <t>1748005093/WC/22012034674673 — Pokhar Talav Nirman Kaliya Bai  Ke khet ke pas Deparai</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>338902.57</v>
+        <v>337715.44</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>255222</v>
+        <v>297992</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>44507</v>
+        <v>44359</v>
       </c>
       <c r="K813" s="3" t="n">
-        <v>44679</v>
+        <v>44478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785664 — Pokhar talav nirman Kailash ke khet ke pas</t>
+          <t>1748005093/WC/22012034674676 — Pokhar Talav Nirman Jagat singhi  Ke khet ke pas Deparai</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>338902.57</v>
+        <v>337715.44</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>243180</v>
+        <v>284868</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>44507</v>
+        <v>44371</v>
       </c>
       <c r="K814" s="3" t="n">
-        <v>44637</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034785666 — Pokhar talav nirman Kailash ke khet ke pas</t>
+          <t>1748005093/WC/22012034674680 — Pokhar Talav Nirman Jaypal  Ke khet ke pas Deparai</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>0</v>
+        <v>283710</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K815" s="3"/>
+        <v>44359</v>
+      </c>
+      <c r="K815" s="3" t="n">
+        <v>44494</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034819926 — तालाव मरम्मत शान्ति धाम के पास पदमघटा</t>
+          <t>1748005093/WC/22012034783439 — Pokhar Talav Nirman Kailash ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>44424</v>
+        <v>44301</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034819929 — तालाव मरम्मत खपरैल बाली तली के पास कैथाई</t>
+          <t>1748005093/WC/22012034783443 — Pokhar Talav Nirman Jaymandal ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>44424</v>
+        <v>44301</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034897868 — तालाव मरम्मत कोपरा बाले नाले पर पदमघटा</t>
+          <t>1748005093/WC/22012034783445 — Pokhar Talav Nirman Jaymandal ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>44579</v>
+        <v>44301</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034897870 — तालाव मरम्मत कोपरा बाले नाले पर पदमघटा</t>
+          <t>1748005093/WC/22012034783449 — Pokhar Talav Nirman Sangram singh ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>44579</v>
+        <v>44301</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034897872 — तालाव मरम्मत शांति धाम के पास पदमघटा में</t>
+          <t>1748005093/WC/22012034783452 — Pokhar Talav Nirman Ramlkhan ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>44579</v>
+        <v>44301</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034897970 — तालाव मरम्मत कोपरा बाले नाले पर पदमघटा</t>
+          <t>1748005093/WC/22012034783453 — Pokhar Talav Nirman Nepal ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>44454</v>
+        <v>44301</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034897971 — तालाव मरम्मत कोपरा बाले नाले पर पदमघटा</t>
+          <t>1748005093/WC/22012034783454 — Pokhar Talav NirmanDevindra ke khet ke pas Deprai</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>44454</v>
+        <v>44301</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034897973 — तालाव मरम्मत शांति धाम के पास पदमघटा में</t>
+          <t>1748005093/WC/22012034785604 — Pokhar talav nirman Devindra singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>44454</v>
+        <v>44301</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034904483 — Stop Dem Nirman Veerbhan ke khet ke pas Deprai me</t>
+          <t>1748005093/WC/22012034785609 — Pokhar talav nirman Ramlakhan singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>44585</v>
+        <v>44362</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034907331 — तालाव मरम्मत खपरैल बाली तली के पास कैथाई में</t>
+          <t>1748005093/WC/22012034785616 — Pokhar talav nirman Sangram singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>0</v>
+        <v>231372</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>44454</v>
-[...1 lines deleted...]
-      <c r="K825" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K825" s="3" t="n">
+        <v>44699</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034907332 — तालाव मरम्मत खपरैल बाली तली के पास कैथाई में</t>
+          <t>1748005093/WC/22012034785623 — Pokhar talav nirman Jaymandal singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>0</v>
+        <v>253602</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>44454</v>
-[...1 lines deleted...]
-      <c r="K826" s="3"/>
+        <v>44485</v>
+      </c>
+      <c r="K826" s="3" t="n">
+        <v>44586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034907335 — तालाव मरम्मत मुसाव सिंह के खेत के पास नाले पर</t>
+          <t>1748005093/WC/22012034785624 — Pokhar talav nirman Jaymandal singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>44454</v>
+        <v>44301</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929610 — पोखर तालाब निर्माण कोक  सिंह के खेत के पास देपराई में</t>
+          <t>1748005093/WC/22012034785632 — Pokhar talav nirman Veerbhan singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>238272</v>
+        <v>237302</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>44701</v>
+        <v>44495</v>
       </c>
       <c r="K828" s="3" t="n">
-        <v>45126</v>
+        <v>44679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929612 — पोखर तालाब निर्माण लालाराम के खेत के पास देपराई</t>
+          <t>1748005093/WC/22012034785638 — Pokhar talav nirman Santram  ke khet ke pas</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>0</v>
+        <v>270972</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>44454</v>
-[...1 lines deleted...]
-      <c r="K829" s="3"/>
+        <v>44495</v>
+      </c>
+      <c r="K829" s="3" t="n">
+        <v>44589</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929613 — पोखर तालाब निर्माण हरवीर सिंह के खेत के पास देपराई</t>
+          <t>1748005093/WC/22012034785645 — Pokhar talav nirman Nepalsingh ke khet ke pas</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>0</v>
+        <v>255222</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>44454</v>
-[...1 lines deleted...]
-      <c r="K830" s="3"/>
+        <v>44507</v>
+      </c>
+      <c r="K830" s="3" t="n">
+        <v>44679</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929614 — पोखर तालाब निर्माण शिवराज सिंह के खेत के पास देपराई में</t>
+          <t>1748005093/WC/22012034785664 — Pokhar talav nirman Kailash ke khet ke pas</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>0</v>
+        <v>243180</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>44454</v>
-[...1 lines deleted...]
-      <c r="K831" s="3"/>
+        <v>44507</v>
+      </c>
+      <c r="K831" s="3" t="n">
+        <v>44637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929615 — पोखर तालाब निर्माण मलखान सिंह के खेत के पास देपराई में</t>
+          <t>1748005093/WC/22012034785666 — Pokhar talav nirman Kailash ke khet ke pas</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>214200</v>
+        <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44301</v>
+      </c>
+      <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929616 — पोखर तालाब निर्माण भगवत सिंह के खेत के पास देपराई में</t>
+          <t>1748005093/WC/22012034819926 — तालाव मरम्मत शान्ति धाम के पास पदमघटा</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>44454</v>
+        <v>44424</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929617 — पोखर तालाब निर्माण भगवत सिंह के खेत के पास देपराई में</t>
+          <t>1748005093/WC/22012034819929 — तालाव मरम्मत खपरैल बाली तली के पास कैथाई</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>247452</v>
+        <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929618 — पोखर तालाब निर्माण हरवीर सिंह / गोपाल सिंह के खेत के पास देपराई में</t>
+          <t>1748005093/WC/22012034897868 — तालाव मरम्मत कोपरा बाले नाले पर पदमघटा</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>242352</v>
+        <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>44656</v>
-[...3 lines deleted...]
-      </c>
+        <v>44579</v>
+      </c>
+      <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929620 — पोखर तालाब निर्माण शिवराज सिंह/ गोपाल सिंह के खेत के पास देपराई में</t>
+          <t>1748005093/WC/22012034897870 — तालाव मरम्मत कोपरा बाले नाले पर पदमघटा</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>210528</v>
+        <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44579</v>
+      </c>
+      <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929622 — पोखर तालाब निर्माण शिवराज सिंह/ गोपाल सिंह के खेत के पास देपराई में</t>
+          <t>1748005093/WC/22012034897872 — तालाव मरम्मत शांति धाम के पास पदमघटा में</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>44454</v>
+        <v>44579</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034929626 — पोखर तालाब निर्माण शिवराम यादव के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012034897970 — तालाव मरम्मत कोपरा बाले नाले पर पदमघटा</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>44454</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034938292 — नवीन तालाव निर्माण नेपाल सिंह के खेत के पास कैथाई</t>
+          <t>1748005093/WC/22012034897971 — तालाव मरम्मत कोपरा बाले नाले पर पदमघटा</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>1454724.06</v>
+        <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>1046343.46</v>
+        <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>44672</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034938299 — नवीन तालाव निर्माण कैलाश सिंह के खेत के पास देपराई</t>
+          <t>1748005093/WC/22012034897973 — तालाव मरम्मत शांति धाम के पास पदमघटा में</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>1457001.33</v>
+        <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>1336212.81</v>
+        <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>44665</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034947811 — नबीन तालाब प्रीतम के खेत के पास कैलारस</t>
+          <t>1748005093/WC/22012034904483 — Stop Dem Nirman Veerbhan ke khet ke pas Deprai me</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>44662</v>
+        <v>44585</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034947812 — नबीन तालाब प्रीतम के खेत के पास कैलारस</t>
+          <t>1748005093/WC/22012034907331 — तालाव मरम्मत खपरैल बाली तली के पास कैथाई में</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>1471554.48</v>
+        <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>1057166.14</v>
+        <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>44696</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034990378 — कंटूर ट्रेंच निर्माण एवरन के खेत के पास पहाड़ पर पदमघटा</t>
+          <t>1748005093/WC/22012034907332 — तालाव मरम्मत खपरैल बाली तली के पास कैथाई में</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>1313317.04</v>
+        <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>1146888</v>
+        <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>44797</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012034995889 — कंटूर ट्रेंच निर्माण सिद्धबाबा जी के पास बाले पहाड़ पर पदमघटा</t>
+          <t>1748005093/WC/22012034907335 — तालाव मरम्मत मुसाव सिंह के खेत के पास नाले पर</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>1294686.51</v>
+        <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>1128528</v>
+        <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>44814</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035017335 — कन्टूर ट्रेन्च निर्माण राजासिंह यादव के खेत के पास पहाड़ पर पदमघटा</t>
+          <t>1748005093/WC/22012034929610 — पोखर तालाब निर्माण कोक  सिंह के खेत के पास देपराई में</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>1299165.08</v>
+        <v>338902.57</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>1088510</v>
+        <v>238272</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>44906</v>
+        <v>44701</v>
       </c>
       <c r="K845" s="3" t="n">
-        <v>45155</v>
+        <v>45126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035017336 — पोखर तालाव निर्माण वादम सिंह के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012034929612 — पोखर तालाब निर्माण लालाराम के खेत के पास देपराई</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>323621.87</v>
+        <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>242675</v>
+        <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>45024</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035017338 — पोखर तालाव  निर्माण वीर सिंह के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012034929613 — पोखर तालाब निर्माण हरवीर सिंह के खेत के पास देपराई</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>323621.87</v>
+        <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>235365</v>
+        <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>44901</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035090435 — पोखर तालाव निर्माण सोडू अहिरवार के खेत के पास</t>
+          <t>1748005093/WC/22012034929614 — पोखर तालाब निर्माण शिवराज सिंह के खेत के पास देपराई में</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>347336.59</v>
+        <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>235586</v>
+        <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>45126</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035090437 — पोखर तालाव निर्माण प्रेरागनारायण शर्मा के खेत के पास</t>
+          <t>1748005093/WC/22012034929615 — पोखर तालाब निर्माण मलखान सिंह के खेत के पास देपराई में</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>347336.59</v>
+        <v>338902.57</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>242658</v>
+        <v>214200</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>45141</v>
+        <v>44701</v>
       </c>
       <c r="K849" s="3" t="n">
-        <v>45174</v>
+        <v>44735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035090438 — पोखर तालाव निर्माण  रोड के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012034929616 — पोखर तालाब निर्माण भगवत सिंह के खेत के पास देपराई में</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>347336.59</v>
+        <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>248811</v>
+        <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035090440 — पोखर तालाव निर्माण हरिराम यादव के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012034929617 — पोखर तालाब निर्माण भगवत सिंह के खेत के पास देपराई में</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>347336.59</v>
+        <v>338902.57</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>233376</v>
+        <v>247452</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>45149</v>
+        <v>44701</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>45179</v>
+        <v>45126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035097059 — कंटूर ट्रेंच निर्माण  रामगिर पहाड़ पर पदमघटा</t>
+          <t>1748005093/WC/22012034929618 — पोखर तालाब निर्माण हरवीर सिंह / गोपाल सिंह के खेत के पास देपराई में</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>1214448</v>
+        <v>338902.57</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>1060095</v>
+        <v>242352</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>45205</v>
+        <v>44656</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>45448</v>
+        <v>44735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035097062 — कंटूर ट्रेंच निर्माण गोशाला के पास पहाड़ पर पदमघटा</t>
+          <t>1748005093/WC/22012034929620 — पोखर तालाब निर्माण शिवराज सिंह/ गोपाल सिंह के खेत के पास देपराई में</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>1211415.63</v>
+        <v>338902.57</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>1055054</v>
+        <v>210528</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>45156</v>
+        <v>44701</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>45321</v>
+        <v>44756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035097193 — पोखत तालाव निर्माण दिग्पाल यादव के खेत के पास</t>
+          <t>1748005093/WC/22012034929622 — पोखर तालाब निर्माण शिवराज सिंह/ गोपाल सिंह के खेत के पास देपराई में</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>45030</v>
+        <v>44454</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035097194 — पोखत तालाव निर्माण दिग्पाल यादव के खेत के पास</t>
+          <t>1748005093/WC/22012034929626 — पोखर तालाब निर्माण शिवराम यादव के खेत के पास पदमघटा</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45030</v>
+        <v>44454</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035133831 — Cantur terench nirman Gopal ke khet ke pas padamghata</t>
+          <t>1748005093/WC/22012034938292 — नवीन तालाव निर्माण नेपाल सिंह के खेत के पास कैथाई</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>1275095.4</v>
+        <v>1454724.06</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>1103778</v>
+        <v>1046343.46</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>45205</v>
+        <v>44672</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>45537</v>
+        <v>45219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035133855 — Pokhar talav nirman nilam singh ke khet ke pas</t>
+          <t>1748005093/WC/22012034938299 — नवीन तालाव निर्माण कैलाश सिंह के खेत के पास देपराई</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>347336.59</v>
+        <v>1457001.33</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>0</v>
+        <v>1336212.81</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K857" s="3"/>
+        <v>44665</v>
+      </c>
+      <c r="K857" s="3" t="n">
+        <v>45219</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035133863 — Pokhar talav nirman Veersingh ke khet ke pas</t>
+          <t>1748005093/WC/22012034947811 — नबीन तालाब प्रीतम के खेत के पास कैलारस</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>347336.59</v>
+        <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45154</v>
+        <v>44662</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035133872 — Pokhar talav nirman veerendra jatav ke khet ke pas</t>
+          <t>1748005093/WC/22012034947812 — नबीन तालाब प्रीतम के खेत के पास कैलारस</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>347336.59</v>
+        <v>1471554.48</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>228840</v>
+        <v>1057166.14</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>45205</v>
+        <v>44696</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>45456</v>
+        <v>45219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035133882 — Pokhar talav nirman Ranveer ke khet ke pas</t>
+          <t>1748005093/WC/22012034990378 — कंटूर ट्रेंच निर्माण एवरन के खेत के पास पहाड़ पर पदमघटा</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>347336.59</v>
+        <v>1313317.04</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>245364</v>
+        <v>1146888</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>45205</v>
+        <v>44797</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>45456</v>
+        <v>44880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035133895 — Pokhar talav nirman Jagram singh ke khet ke pas</t>
+          <t>1748005093/WC/22012034995889 — कंटूर ट्रेंच निर्माण सिद्धबाबा जी के पास बाले पहाड़ पर पदमघटा</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>347336.59</v>
+        <v>1294686.51</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>252676</v>
+        <v>1128528</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>45205</v>
+        <v>44814</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>45456</v>
+        <v>44921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035137412 — Pokhar talav nirman Susila jatav ke khet ke pas</t>
+          <t>1748005093/WC/22012035017335 — कन्टूर ट्रेन्च निर्माण राजासिंह यादव के खेत के पास पहाड़ पर पदमघटा</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>347336.59</v>
+        <v>1299165.08</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>248302</v>
+        <v>1088510</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>45205</v>
+        <v>44906</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>45456</v>
+        <v>45155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035171472 — सार्वजनिक कूप निर्माण गौशाला के पास पदमघटा</t>
+          <t>1748005093/WC/22012035017336 — पोखर तालाव निर्माण वादम सिंह के खेत के पास पदमघटा</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>537251.35</v>
+        <v>323621.87</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>474574.74</v>
+        <v>242675</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>45366</v>
+        <v>45024</v>
       </c>
       <c r="K863" s="3" t="n">
-        <v>46118</v>
+        <v>45037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035190983 — स्टॉप डेम निर्माण भैसले नाले पर पदमघटा में</t>
+          <t>1748005093/WC/22012035017338 — पोखर तालाव  निर्माण वीर सिंह के खेत के पास पदमघटा</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>1472506.65</v>
+        <v>323621.87</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>1465731.02</v>
+        <v>235365</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>45620</v>
+        <v>44901</v>
       </c>
       <c r="K864" s="3" t="n">
-        <v>45745</v>
+        <v>45057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035219009 — कंटूर ट्रेंच निर्माण  बुन्देल सिंह के खेत के पास पहाड़ी पर पदमघटा</t>
+          <t>1748005093/WC/22012035090435 — पोखर तालाव निर्माण सोडू अहिरवार के खेत के पास</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>1268507.4</v>
+        <v>347336.59</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>1103463</v>
+        <v>235586</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>45539</v>
+        <v>45126</v>
       </c>
       <c r="K865" s="3" t="n">
-        <v>45687</v>
+        <v>45155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035219010 — कंटूर ट्रेंच निर्माण  हरनाम सिंह के खेत के पास पहाड़ पर पदमघटा</t>
+          <t>1748005093/WC/22012035090437 — पोखर तालाव निर्माण प्रेरागनारायण शर्मा के खेत के पास</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>1235165.1</v>
+        <v>347336.59</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>1077462</v>
+        <v>242658</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>45529</v>
+        <v>45141</v>
       </c>
       <c r="K866" s="3" t="n">
-        <v>45687</v>
+        <v>45174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035242324 — Percolation tank nirman karya gaushala charagaha ke pass</t>
+          <t>1748005093/WC/22012035090438 — पोखर तालाव निर्माण  रोड के खेत के पास पदमघटा</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>318392.38</v>
+        <v>347336.59</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>0</v>
+        <v>248811</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K867" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K867" s="3" t="n">
+        <v>45456</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035242328 — Percolation tank nirman karya Maherwan Kevat ke  khet ke pass</t>
+          <t>1748005093/WC/22012035090440 — पोखर तालाव निर्माण हरिराम यादव के खेत के पास पदमघटा</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>318392.38</v>
+        <v>347336.59</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>0</v>
+        <v>233376</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K868" s="3"/>
+        <v>45149</v>
+      </c>
+      <c r="K868" s="3" t="n">
+        <v>45179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035242332 — Percolation tank nirman karya Partab Kevat ke  khet ke pass</t>
+          <t>1748005093/WC/22012035097059 — कंटूर ट्रेंच निर्माण  रामगिर पहाड़ पर पदमघटा</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>318392.38</v>
+        <v>1214448</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>0</v>
+        <v>1060095</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K869" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K869" s="3" t="n">
+        <v>45448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035242339 — Percolation tank nirman karya Kamal Singh Jatav ke  khet ke pass</t>
+          <t>1748005093/WC/22012035097062 — कंटूर ट्रेंच निर्माण गोशाला के पास पहाड़ पर पदमघटा</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>318392.38</v>
+        <v>1211415.63</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>0</v>
+        <v>1055054</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K870" s="3"/>
+        <v>45156</v>
+      </c>
+      <c r="K870" s="3" t="n">
+        <v>45321</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035242341 — Percolation tank nirman karya Govandi  Jatav ke  khet ke pass</t>
+          <t>1748005093/WC/22012035097193 — पोखत तालाव निर्माण दिग्पाल यादव के खेत के पास</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>318392.38</v>
+        <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>45567</v>
+        <v>45030</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035242345 — Percolation tank nirman Nadi ke pass</t>
+          <t>1748005093/WC/22012035097194 — पोखत तालाव निर्माण दिग्पाल यादव के खेत के पास</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>318392.38</v>
+        <v>0</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>45567</v>
+        <v>45030</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035255680 — Naveen talab nirman karya kathai nale par</t>
+          <t>1748005093/WC/22012035133831 — Cantur terench nirman Gopal ke khet ke pas padamghata</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>1458110.48</v>
+        <v>1275095.4</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>1405410.86</v>
+        <v>1103778</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>45805</v>
+        <v>45205</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>46118</v>
+        <v>45537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035267384 — Dugwell Recharge Nirman Kaithai  Ke Koop Ke Pass</t>
+          <t>1748005093/WC/22012035133855 — Pokhar talav nirman nilam singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>25899.46</v>
+        <v>347336.59</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>23830.55</v>
+        <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>45780</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035267385 — Dugwell Recharge Nirman Padamghata  Ke Koop Ke Pass</t>
+          <t>1748005093/WC/22012035133863 — Pokhar talav nirman Veersingh ke khet ke pas</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>25899.46</v>
+        <v>347336.59</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>23830.55</v>
+        <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>45781</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035317436 — Canturtench Road ke pas pahadi par padamghata</t>
+          <t>1748005093/WC/22012035133872 — Pokhar talav nirman veerendra jatav ke khet ke pas</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>998511.65</v>
+        <v>347336.59</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>861822</v>
+        <v>228840</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>45960</v>
+        <v>45205</v>
       </c>
       <c r="K876" s="3" t="n">
-        <v>46070</v>
+        <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035317437 — Canturtench Kundora ki pahadi ke pas padamghata</t>
+          <t>1748005093/WC/22012035133882 — Pokhar talav nirman Ranveer ke khet ke pas</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>989916.72</v>
+        <v>347336.59</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>864694.15</v>
+        <v>245364</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>45960</v>
+        <v>45205</v>
       </c>
       <c r="K877" s="3" t="n">
-        <v>46070</v>
+        <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WC/22012035328689 — Contoor trench nirman karya khalak singh ke khet ke pas padamghata</t>
+          <t>1748005093/WC/22012035133895 — Pokhar talav nirman Jagram singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>987982.83</v>
+        <v>347336.59</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>827890.98</v>
+        <v>252676</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>46091</v>
+        <v>45205</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>46163</v>
+        <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WH/22012034459696 — तालाव मरम्मत कार्य कल्लू हरिजन के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012035137412 — Pokhar talav nirman Susila jatav ke khet ke pas</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>50089.4</v>
+        <v>347336.59</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>35689</v>
+        <v>248302</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>44633</v>
+        <v>45205</v>
       </c>
       <c r="K879" s="3" t="n">
-        <v>44770</v>
+        <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WH/22012034459698 — तालाव मरम्मत कार्य चन्द्रभान के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012035171472 — सार्वजनिक कूप निर्माण गौशाला के पास पदमघटा</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>50089.4</v>
+        <v>537251.35</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>38137</v>
+        <v>474574.74</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>44633</v>
+        <v>45366</v>
       </c>
       <c r="K880" s="3" t="n">
-        <v>44770</v>
+        <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WH/22012034459765 — तालाव मरम्मत अवदेश में खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012035190983 — स्टॉप डेम निर्माण भैसले नाले पर पदमघटा में</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>50089.4</v>
+        <v>1472506.65</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>36913</v>
+        <v>1465731.02</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>44633</v>
+        <v>45620</v>
       </c>
       <c r="K881" s="3" t="n">
-        <v>44770</v>
+        <v>45745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WH/22012034459767 — तालाव मरम्मत पहलवान के खेत के पास पदमघटा</t>
+          <t>1748005093/WC/22012035219009 — कंटूर ट्रेंच निर्माण  बुन्देल सिंह के खेत के पास पहाड़ी पर पदमघटा</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>50089.4</v>
+        <v>1268507.4</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>41809</v>
+        <v>1103463</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>44633</v>
+        <v>45539</v>
       </c>
       <c r="K882" s="3" t="n">
-        <v>44770</v>
+        <v>45687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WH/22012034943281 — Navin Talav Nirman Kary Kaithai Bale Nale par kaithai</t>
+          <t>1748005093/WC/22012035219010 — कंटूर ट्रेंच निर्माण  हरनाम सिंह के खेत के पास पहाड़ पर पदमघटा</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>0</v>
+        <v>1235165.1</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>0</v>
+        <v>1077462</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K883" s="3"/>
+        <v>45529</v>
+      </c>
+      <c r="K883" s="3" t="n">
+        <v>45687</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WH/22012034945350 — तालाव जीणोद्धार कार्य कोपरा नाले पर पदमघटा</t>
+          <t>1748005093/WC/22012035242324 — Percolation tank nirman karya gaushala charagaha ke pass</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>998353.12</v>
+        <v>318392.38</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>989385.13</v>
+        <v>0</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>46028</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K884" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1748005093/WH/22012034945351 — तालाव जीणोद्धार कार्य ग्राम कैथाई</t>
+          <t>1748005093/WC/22012035242328 — Percolation tank nirman karya Maherwan Kevat ke  khet ke pass</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>977023.47</v>
+        <v>318392.38</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>924053.36</v>
+        <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>46030</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1748005094/IF/IAY/561237 — Construction of IAY House -IAY REG. NO. MP3705255</t>
+          <t>1748005093/WC/22012035242332 — Percolation tank nirman karya Partab Kevat ke  khet ke pass</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>15030</v>
+        <v>318392.38</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>15416</v>
+        <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>42770</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1748/RC/22012034154552 — MMGSY</t>
+          <t>1748005093/WC/22012035242339 — Percolation tank nirman karya Kamal Singh Jatav ke  khet ke pass</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>2272000</v>
+        <v>318392.38</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>491049</v>
+        <v>0</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>40896</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1748/RC/22012034154720 — MMGSY</t>
+          <t>1748005093/WC/22012035242341 — Percolation tank nirman karya Govandi  Jatav ke  khet ke pass</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>4422000</v>
+        <v>318392.38</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>715036.2</v>
+        <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>41293</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C889" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D889" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E889" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F889" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WC/22012035242345 — Percolation tank nirman Nadi ke pass</t>
+        </is>
+      </c>
+      <c r="G889" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H889" s="2" t="n">
+        <v>318392.38</v>
+      </c>
+      <c r="I889" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J889" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K889" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
+      <c r="A890" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B890" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C890" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D890" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E890" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F890" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WC/22012035255680 — Naveen talab nirman karya kathai nale par</t>
+        </is>
+      </c>
+      <c r="G890" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H890" s="2" t="n">
+        <v>1458110.48</v>
+      </c>
+      <c r="I890" s="2" t="n">
+        <v>1405410.86</v>
+      </c>
+      <c r="J890" s="3" t="n">
+        <v>45805</v>
+      </c>
+      <c r="K890" s="3" t="n">
+        <v>46118</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
+      <c r="A891" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B891" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C891" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D891" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E891" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F891" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WC/22012035267384 — Dugwell Recharge Nirman Kaithai  Ke Koop Ke Pass</t>
+        </is>
+      </c>
+      <c r="G891" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H891" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I891" s="2" t="n">
+        <v>23830.55</v>
+      </c>
+      <c r="J891" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K891" s="3" t="n">
+        <v>46099</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
+      <c r="A892" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B892" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C892" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D892" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E892" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F892" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WC/22012035267385 — Dugwell Recharge Nirman Padamghata  Ke Koop Ke Pass</t>
+        </is>
+      </c>
+      <c r="G892" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H892" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I892" s="2" t="n">
+        <v>23830.55</v>
+      </c>
+      <c r="J892" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K892" s="3" t="n">
+        <v>46099</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
+      <c r="A893" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B893" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C893" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D893" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E893" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F893" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WC/22012035317436 — Canturtench Road ke pas pahadi par padamghata</t>
+        </is>
+      </c>
+      <c r="G893" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H893" s="2" t="n">
+        <v>998511.65</v>
+      </c>
+      <c r="I893" s="2" t="n">
+        <v>861822</v>
+      </c>
+      <c r="J893" s="3" t="n">
+        <v>45960</v>
+      </c>
+      <c r="K893" s="3" t="n">
+        <v>46070</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
+      <c r="A894" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B894" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C894" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D894" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E894" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F894" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WC/22012035317437 — Canturtench Kundora ki pahadi ke pas padamghata</t>
+        </is>
+      </c>
+      <c r="G894" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H894" s="2" t="n">
+        <v>989916.72</v>
+      </c>
+      <c r="I894" s="2" t="n">
+        <v>864694.15</v>
+      </c>
+      <c r="J894" s="3" t="n">
+        <v>45960</v>
+      </c>
+      <c r="K894" s="3" t="n">
+        <v>46070</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
+      <c r="A895" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B895" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C895" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D895" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E895" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F895" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WC/22012035328689 — Contoor trench nirman karya khalak singh ke khet ke pas padamghata</t>
+        </is>
+      </c>
+      <c r="G895" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H895" s="2" t="n">
+        <v>987982.83</v>
+      </c>
+      <c r="I895" s="2" t="n">
+        <v>863908.98</v>
+      </c>
+      <c r="J895" s="3" t="n">
+        <v>46091</v>
+      </c>
+      <c r="K895" s="3" t="n">
+        <v>46163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
+      <c r="A896" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B896" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C896" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D896" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E896" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F896" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WH/22012034459696 — तालाव मरम्मत कार्य कल्लू हरिजन के खेत के पास पदमघटा</t>
+        </is>
+      </c>
+      <c r="G896" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H896" s="2" t="n">
+        <v>50089.4</v>
+      </c>
+      <c r="I896" s="2" t="n">
+        <v>35689</v>
+      </c>
+      <c r="J896" s="3" t="n">
+        <v>44633</v>
+      </c>
+      <c r="K896" s="3" t="n">
+        <v>44770</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
+      <c r="A897" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B897" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C897" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D897" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E897" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F897" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WH/22012034459698 — तालाव मरम्मत कार्य चन्द्रभान के खेत के पास पदमघटा</t>
+        </is>
+      </c>
+      <c r="G897" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H897" s="2" t="n">
+        <v>50089.4</v>
+      </c>
+      <c r="I897" s="2" t="n">
+        <v>38137</v>
+      </c>
+      <c r="J897" s="3" t="n">
+        <v>44633</v>
+      </c>
+      <c r="K897" s="3" t="n">
+        <v>44770</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
+      <c r="A898" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B898" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C898" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D898" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E898" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F898" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WH/22012034459765 — तालाव मरम्मत अवदेश में खेत के पास पदमघटा</t>
+        </is>
+      </c>
+      <c r="G898" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H898" s="2" t="n">
+        <v>50089.4</v>
+      </c>
+      <c r="I898" s="2" t="n">
+        <v>36913</v>
+      </c>
+      <c r="J898" s="3" t="n">
+        <v>44633</v>
+      </c>
+      <c r="K898" s="3" t="n">
+        <v>44770</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
+      <c r="A899" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B899" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C899" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D899" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E899" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F899" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WH/22012034459767 — तालाव मरम्मत पहलवान के खेत के पास पदमघटा</t>
+        </is>
+      </c>
+      <c r="G899" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H899" s="2" t="n">
+        <v>50089.4</v>
+      </c>
+      <c r="I899" s="2" t="n">
+        <v>41809</v>
+      </c>
+      <c r="J899" s="3" t="n">
+        <v>44633</v>
+      </c>
+      <c r="K899" s="3" t="n">
+        <v>44770</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
+      <c r="A900" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B900" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C900" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D900" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E900" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F900" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WH/22012034943281 — Navin Talav Nirman Kary Kaithai Bale Nale par kaithai</t>
+        </is>
+      </c>
+      <c r="G900" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H900" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I900" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J900" s="3" t="n">
+        <v>45682</v>
+      </c>
+      <c r="K900" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
+      <c r="A901" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B901" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C901" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D901" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E901" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F901" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WH/22012034945350 — तालाव जीणोद्धार कार्य कोपरा नाले पर पदमघटा</t>
+        </is>
+      </c>
+      <c r="G901" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H901" s="2" t="n">
+        <v>998353.12</v>
+      </c>
+      <c r="I901" s="2" t="n">
+        <v>992256.13</v>
+      </c>
+      <c r="J901" s="3" t="n">
+        <v>46028</v>
+      </c>
+      <c r="K901" s="3" t="n">
+        <v>46160</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
+      <c r="A902" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B902" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C902" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D902" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E902" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F902" s="1" t="inlineStr">
+        <is>
+          <t>1748005093/WH/22012034945351 — तालाव जीणोद्धार कार्य ग्राम कैथाई</t>
+        </is>
+      </c>
+      <c r="G902" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H902" s="2" t="n">
+        <v>977023.47</v>
+      </c>
+      <c r="I902" s="2" t="n">
+        <v>924053.36</v>
+      </c>
+      <c r="J902" s="3" t="n">
+        <v>46030</v>
+      </c>
+      <c r="K902" s="3" t="n">
+        <v>46201</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
+      <c r="A903" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B903" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C903" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D903" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E903" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F903" s="1" t="inlineStr">
+        <is>
+          <t>1748005094/IF/IAY/561237 — Construction of IAY House -IAY REG. NO. MP3705255</t>
+        </is>
+      </c>
+      <c r="G903" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H903" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I903" s="2" t="n">
+        <v>15416</v>
+      </c>
+      <c r="J903" s="3" t="n">
+        <v>42770</v>
+      </c>
+      <c r="K903" s="3" t="n">
+        <v>43230</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
+      <c r="A904" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B904" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C904" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D904" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E904" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F904" s="1" t="inlineStr">
+        <is>
+          <t>1748/RC/22012034154552 — MMGSY</t>
+        </is>
+      </c>
+      <c r="G904" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H904" s="2" t="n">
+        <v>2272000</v>
+      </c>
+      <c r="I904" s="2" t="n">
+        <v>491049</v>
+      </c>
+      <c r="J904" s="3" t="n">
+        <v>40896</v>
+      </c>
+      <c r="K904" s="3" t="n">
+        <v>41639</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
+      <c r="A905" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B905" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C905" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D905" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E905" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F905" s="1" t="inlineStr">
+        <is>
+          <t>1748/RC/22012034154720 — MMGSY</t>
+        </is>
+      </c>
+      <c r="G905" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H905" s="2" t="n">
+        <v>4422000</v>
+      </c>
+      <c r="I905" s="2" t="n">
+        <v>715036.2</v>
+      </c>
+      <c r="J905" s="3" t="n">
+        <v>41293</v>
+      </c>
+      <c r="K905" s="3" t="n">
+        <v>42545</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
+      <c r="A906" s="1" t="inlineStr">
+        <is>
+          <t>ASHOK NAGAR / ASHOKNAGAR</t>
+        </is>
+      </c>
+      <c r="B906" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C889" s="1" t="inlineStr">
+      <c r="C906" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D889" s="1" t="inlineStr">
+      <c r="D906" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E889" s="1" t="inlineStr">
+      <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F889" s="1" t="inlineStr">
+      <c r="F906" s="1" t="inlineStr">
         <is>
           <t>1748/RC/8087405 — MMGSY</t>
         </is>
       </c>
-      <c r="G889" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H889" s="2" t="n">
+      <c r="G906" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H906" s="2" t="n">
         <v>3406000</v>
       </c>
-      <c r="I889" s="2" t="n">
+      <c r="I906" s="2" t="n">
         <v>2113135.2</v>
       </c>
-      <c r="J889" s="3" t="n">
+      <c r="J906" s="3" t="n">
         <v>40508</v>
       </c>
-      <c r="K889" s="3" t="n">
+      <c r="K906" s="3" t="n">
         <v>42114</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>