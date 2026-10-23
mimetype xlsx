--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K889"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 19:37:21</t>
+          <t>Exported on: 2026-10-23 02:03:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5201,51 +5201,51 @@
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/22012035661844 — Khet talab nirma karya balram Yadav ke khet mein</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>181052.1</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>161169.5</v>
+        <v>162735.5</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
@@ -9360,51 +9360,51 @@
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4040827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115091794</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>18204</v>
+        <v>21858</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>44801</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
@@ -12786,51 +12786,51 @@
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4305086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123265490</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>11898</v>
+        <v>13725</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15712,51 +15712,51 @@
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4600625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123483719</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>7200</v>
+        <v>16335</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45596</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16735,51 +16735,51 @@
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/4817769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105596685</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>14859</v>
+        <v>22167</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
@@ -22358,51 +22358,51 @@
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1748005093/IF/IAY/6005952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117895878</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>10962</v>
+        <v>12789</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -28963,51 +28963,51 @@
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1748005093/LD/22012034520342 — Charagah Vikas karya Padamghata</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>1450219.74</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>1406791</v>
+        <v>1408357</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>44028</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
@@ -42107,51 +42107,51 @@
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
           <t>1748005093/WC/22012035328689 — Contoor trench nirman karya khalak singh ke khet ke pas padamghata</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>987982.83</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>827890.98</v>
+        <v>863908.98</v>
       </c>
       <c r="J878" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K878" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
@@ -42399,51 +42399,51 @@
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
           <t>1748005093/WH/22012034945350 — तालाव जीणोद्धार कार्य कोपरा नाले पर पदमघटा</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>998353.12</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>989385.13</v>
+        <v>992256.13</v>
       </c>
       <c r="J884" s="3" t="n">
         <v>46028</v>
       </c>
       <c r="K884" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>ASHOK NAGAR / ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">