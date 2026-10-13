--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K601"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 21:09:39</t>
+          <t>Exported on: 2026-10-13 09:09:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -258,1785 +258,27776 @@
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>MORENA / MORENA / MEHTOLI</t>
+          <t>MORENA / PORSA / DHARAMGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>1701003098/IF/22012035655305 — Ek Bagiya Ma Ke Naam SEEMA/MAHESH KUSHWAH 152960516</t>
+          <t>1701002025/WC/22012035181606 — RAPATA NIRMAN KARAY MEHTAR MOHALLA SE MATA KE MANDIR KE PAAS DHARMGARH</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
-        <v>272368.19</v>
+        <v>1151023.34</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
-        <v>46040</v>
+        <v>45156</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA / MEHTOLI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>1701003098/IF/22012035659679 — Ek Bagiya Maa Ke Naam SARITA/JABAR SINGH  301559603</t>
+          <t>1701003098/IF/22012035655305 — Ek Bagiya Ma Ke Naam SEEMA/MAHESH KUSHWAH 152960516</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
-        <v>283818.64</v>
+        <v>272368.19</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
-        <v>46046</v>
+        <v>46040</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>SHAJAPUR / SHAJAPUR / LODIYA</t>
+          <t>MORENA / MORENA / MEHTOLI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>1719005096/RC/22012034845055 — CC Road  Sah Nali Nirman    jagdish k amkan se Prabhu k Makan Tak</t>
+          <t>1701003098/IF/22012035659679 — Ek Bagiya Maa Ke Naam SARITA/JABAR SINGH  301559603</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
-        <v>99800</v>
+        <v>283818.64</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>45748</v>
+        <v>46046</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / BHABRA / MALPUR CHHOTI</t>
+          <t>MORENA / JOURA / BAGCHINI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>1721006016/AV/22012034668331 — PIPE PULIYA NIRMAN BADAKHUTAJA SIMA PAR DITIYA KA FALIYA CHOTIMALPUR 2025-26</t>
+          <t>1701005004/LD/22012034961457 — Bandribol nirman karya shanti dham tor</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
-        <v>79000</v>
+        <v>644876.92</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
-        <v>46189</v>
+        <v>46093</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / BHABRA / MALPUR CHHOTI</t>
+          <t>MORENA / JOURA / GHURRA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>1721006016/IC/22012034891321 — SARVAJANIK KOOP NIRMAN RAMAN PANGIYA KE KHET KE PASS DITIYA KA FALIYA CHOTIMALPUR 2025-26</t>
+          <t>1701005007/IF/22012034725772 — नाडेप निर्माण कार्य घरेलु सिद्दीक ,हवीव ,असील खां ,अफसार गफ्फार 5 घुर्रा</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
-        <v>628695</v>
+        <v>71778.59</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>46189</v>
+        <v>45056</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / BHABRA / MALPUR CHHOTI</t>
+          <t>MORENA / JOURA / GHURRA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>1721006016/RC/22012034851211 — C C ROAD NIRMAN GUMAN KE GHAR SE JHUMALA KE GHAR TAK DITIYA KA FALIYA CHOTIMALPUR 2025-26</t>
+          <t>1701005007/IF/22012034725809 — समुदायक नाडेप निर्माण कार्य स्वराज भवन के पास 2 घुर्रा</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
-        <v>90000</v>
+        <v>28715.95</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>46189</v>
+        <v>45056</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / UDAIGARH / SAGOTA</t>
+          <t>MORENA / JOURA / URHEDI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>1721007004/IF/22012035248043 — NANDAN FLOUDYAN RADHU KUVARSINGH BEGDA GP SAGOTA  2024/25</t>
+          <t>1701005011/FP/22012034626402 — Pathar nala nirmad karya prathmik school se lekar nadi ki or urhedi</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
-        <v>149782.63</v>
+        <v>1415483.73</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>46241</v>
+        <v>45919</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / UDAIGARH / UDAIGARH</t>
+          <t>MORENA / JOURA / MUNDRAWAJA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1721007017/IF/22012035561142 — KAPILDHARA KUP NIRMAN GYANSINGH MADAN GHAWALIYA  FALIYA GP UDAIGARH</t>
+          <t>1701005018/LD/22012034958879 — peripheral stone bund nirman karya middle school ke pas</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>322434.5</v>
+        <v>1488251.42</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>46223</v>
+        <v>45980</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / UDAIGARH / UDAIGARH</t>
+          <t>MORENA / JOURA / MUNDRAWAJA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1721007017/IF/22012035644019 — KAPILDHARA KUP NIRMAN MOTLI DULESINGH GP UDAIGARH</t>
+          <t>1701005018/LD/22012034958885 — peripheral stone bund nirman karya unsar wale talab ke pas</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>259170.19</v>
+        <v>1487254.67</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>46223</v>
+        <v>45963</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / UDAIGARH / KHANDALA RAO</t>
+          <t>MORENA / JOURA / SAKATPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1721007019/IF/22012035651773 — KAPILDHARA KUP NIRMAN NANKI BAI SOHBATSINGH GP KHANDALA RAO</t>
+          <t>1701005019/WC/22012034740206 — रूफ वाटर हार्वेस्टिंग पंचायत भवन सकतपुर</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>387700.11</v>
+        <v>22229.14</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>46146</v>
+        <v>45200</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / UDAIGARH / SIYALI</t>
+          <t>MORENA / JOURA / SAKATPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1721007029/RC/22012034845110 — P C C ROAD NIRMAN AKHADIYA FALIYA GP SIYALI</t>
+          <t>1701005019/WC/22012034740210 — रूफ वाटर हार्वेस्टिंग शा. प्रा. वि. सकतपुर</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>42000</v>
+        <v>22229.14</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>46239</v>
+        <v>44300</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / JOBAT / THAPLI</t>
+          <t>MORENA / JOURA / SAKATPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1721008002/WC/22012035322246 — Nistar Talab Nirman Jhanda  Faliya Thapli</t>
+          <t>1701005019/WC/22012034762975 — रूफ वाटर हार्वेस्टिंग शांतिधाम सकतपुर</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>2488000.3</v>
+        <v>18873.2</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>46153</v>
+        <v>45200</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / KATTHIWADA / MORDHI</t>
+          <t>MORENA / JOURA / BILGAONCHAUDHRI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1721009016/AV/22012034664413 — VCW PAIP PULIYA MORDHI</t>
+          <t>1701005020/RC/22012034448514 — C C ROAD NIRMAN KARYA MUNDRAWAJA ROAD SE VIDHYARAM BASEDIYA KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>108000</v>
+        <v>22125</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>46232</v>
+        <v>44127</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / KATTHIWADA / KHEDA</t>
+          <t>MORENA / JOURA / ALAPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1721009029/RC/22012034825060 — Pcc Road Nirman Kariya Men Road Se Ps School Tak Dhanuk Faliya Kheda</t>
+          <t>1701005027/FP/22012034629049 — Patthar Nala Nirman kary Ansar ke Ghar se Galiv ki Dukan ki aur Alapur</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>83000</v>
+        <v>1489496.92</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>46234</v>
+        <v>44665</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / KATTHIWADA / KALIBEL</t>
+          <t>MORENA / JOURA / BURAWALI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1721009033/WC/22012035234363 — Nistar Talab Nirman Valsingh Ke Khet Ke Pass Patel Faliya Gram Dokarbariya Gp Kalibel</t>
+          <t>1701005029/DP/22012034628905 — माँ की बगिया प्रा.विद्यालय बुरावली</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>2488290.19</v>
+        <v>17487.29</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>46233</v>
+        <v>45691</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / KATTHIWADA / JHARKALI</t>
+          <t>MORENA / JOURA / GHURAIYABASAI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1721009047/WC/22012035237515 — NISTAR TALAB NIIRMAN NANSINGH KE GHAR KE PASS KHADAN FALIYA KUMBHI GP JHARKALI</t>
+          <t>1701005043/LD/22012034958530 — peripheral boundary wall nirman kary karoli mata mandir bhanni kho  Ghuraiyabasai</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>2495087.43</v>
+        <v>1486585.25</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>46241</v>
+        <v>45886</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / ALIRAJPUR / SEJGAON</t>
+          <t>MORENA / JOURA / GHURAIYABASAI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1721010043/WC/22012035226910 — NISTAR TALAB NIRMAN BHUDKI FALIYA GP SEJGAON 2024/25</t>
+          <t>1701005043/LD/22012034959874 — Stone peripheral bunds nirman kary ghuraiya basai marg Kai pass</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>1431976.39</v>
+        <v>1483003.83</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>46240</v>
+        <v>45932</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / SONDWA / RATAD</t>
+          <t>MORENA / JOURA / PAHAWALI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1721011001/WC/22012035311550 — NISTAR TALAB RAMAN KE KHET KE PASS DARJA PATLI FALIYA</t>
+          <t>1701005044/LD/22012034958077 — peripheral ston band nirman kary ma ki bagiya mandir ke pass</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>982783.21</v>
+        <v>1485121.91</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>46235</v>
+        <v>46010</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / SONDWA / KANTHARI</t>
+          <t>MORENA / JOURA / CHAINA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1721011006/IF/22012035485456 — KAPIL DHARA KUP AMALIYA RAJUDIYA  KANTHARI  2025 26</t>
+          <t>1701005057/LD/22012034953027 — Peripheral stone boundry wall chaina upperi bala mohala kavarstan par</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>281831.32</v>
+        <v>961819.25</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>46238</v>
+        <v>46023</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / SONDWA / ACHPAI</t>
+          <t>MORENA / JOURA / SEHORI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1721011013/WC/22012035251330 — nistar talab nirman jadu kanji ke khet ke pass badi tola falia achpai 2024 25</t>
+          <t>1701005062/DP/22012034627786 — बृक्षारोपण कार्य बाबू महाराज मंदिर के पास उदयजीत का पूरा सिहोरी</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>995364.64</v>
+        <v>186810.5</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>46223</v>
+        <v>45548</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / SONDWA / UMARKHAD</t>
+          <t>MORENA / JOURA / BINDWADEOGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1721011020/WC/22012035242977 — NISTAR TALAB BARI  FALIYA UMARKHAD  2024 25</t>
+          <t>1701005064/WC/22012035008126 — रपटा निर्माण कार्य कमल किशोर के मकान के पास</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>1034711.89</v>
+        <v>1261706.71</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>46234</v>
+        <v>46088</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / SONDWA / UMRALI</t>
+          <t>MORENA / JOURA / NANDPURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1721011038/RC/22012034851216 — CC ROAD NIRMAN PURANE ROAD SE NAGARIYA KE GHAR  KI TARAF SATI FALIYA UMRALI 2025 26</t>
+          <t>1701005065/DP/22012034618494 — brachharopad karya panchayat bhavan ke pas</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>159000</v>
+        <v>149493.38</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>46217</v>
+        <v>45552</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / SONDWA / LODHNI</t>
+          <t>MORENA / KAILARAS / DAMEJAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1721011041/RC/22012034852446 — CC ROAD MAIN ROAD SE LALSINGH RAGLIYA KE GHAR TAK WAKNALA  FALIYA LODHANI 2025 26</t>
+          <t>1701006038/WC/22012035286502 — Dugwell nirman kaya anganvadi ke pass gadipura</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>102000</v>
+        <v>25899.46</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>46231</v>
+        <v>45786</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / SONDWA / WALPUR</t>
+          <t>MORENA / KAILARAS / DAMEJAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1721011061/DP/22012034623279 — MIYAWAKI PLANTATION TALAYA FALIYA WALPUR  2024 25</t>
+          <t>1701006038/WC/22012035286505 — Dugwell nirman karya nahar  ke pass gadipura</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>343764.98</v>
+        <v>25899.46</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>46244</v>
+        <v>45786</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>ALIRAJPUR / JOBAT / PAHADWA</t>
+          <t>MORENA / KAILARAS / NAGAWANI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>1899-1900</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1721/WC/22012035221646 — NISTAR TALAB NIRMAN WORK KHADA FALIYA PAHADWA</t>
+          <t>1701006043/IF/22012035539669 — KHET TALAB NIRMAN KARY DHARM SINGH RAWAT KE KHET ME</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>3997000</v>
+        <v>450885.64</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>46246</v>
+        <v>1</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>INDORE / DEPALPUR / BACHHODA</t>
+          <t>MORENA / KAILARAS / NAGAWANI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>1899-1900</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1723001012/WC/22012035314693 — अमृत सरोवर (जलगंगा) तालाब निर्माण कार्य 25/2352 पुलिया के पास (बछोडा)</t>
+          <t>1701006043/IF/22012035539678 — KHET TALAB NIRMAN KARY BRJMOHAN RAWAT KE KHET ME</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>1457000</v>
+        <v>450885.64</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>45758</v>
+        <v>1</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+          <t>GWALIOR / BHITARWAR / ADAMPUR(P)</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1731001035/IF/22012035281943 — Kapil Dhara Kup Nirman Jaddu Soma Dori Khamapur</t>
+          <t>1703004003/RS/22012034682768 — Samudayik Nadep Nirman Baghel Mohalla Adampur</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>0</v>
+        <v>41600</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>45520</v>
+        <v>44950</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+          <t>GUNA / BAMORI / DEHARA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1731001035/IF/22012035590172 — Ek Bagiya Maa Ke Nam BULLE PANDRAM Khamapur</t>
+          <t>1706003016/WC/22012035190734 — Mini percolation tank nirman kary  kakraua pahadi ke paas gram kakrau dang</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>280503.33</v>
+        <v>20000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>45870</v>
+        <v>45363</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+          <t>GUNA / BAMORI / PANCHORA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1731001035/IF/22012035590191 — Ek Bagiya Maa Ke Nam PREMTI VADIVA Khamapur</t>
+          <t>1706003030/WC/22012035113978 — Mini percolation tank nirman kary santosh sahriya ke khet ke paas</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>288298.24</v>
+        <v>490689.9</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>45870</v>
+        <v>45202</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+          <t>GUNA / BAMORI / VITTHALPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1731001035/IF/22012035590206 — Ek Bagiya Maa Ke Nam BUNDI EVENE Khamapur</t>
+          <t>1706003033/WC/GIS/36765 — मिनी परकोलेशन टैंक निर्माण कार्य हीरालाल के खेत के पास ग्राम सलैयाराय</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>288856.55</v>
+        <v>480171.26</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>45870</v>
+        <v>45204</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+          <t>GUNA / GUNA / MAWAN</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1731001035/IF/22012035590215 — Ek Bagiya Maa Ke Nam SUMANTI Khamapur</t>
+          <t>1706004019/DP/22012034557323 — सामुदायिक पोषण वाटिका निर्माण कार्य कोटेश्‍वर मंदिर के पास ग्राम मावन</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>294425.37</v>
+        <v>1877000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>45870</v>
+        <v>44817</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+          <t>GUNA / GUNA / HINOTIYA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1731001035/IF/22012035590225 — Ek Bagiya Maa Ke Nam Manita Parte Palaspani</t>
+          <t>1706004041/DP/22012034568140 — सामुदायिक पोषण वाटिका निर्माण कार्य ग्राम हिनौतिया</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>287464.36</v>
+        <v>1877000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45870</v>
+        <v>44821</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+          <t>GUNA / GUNA / GADLAGIRD</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1731001035/IF/22012035590242 — Ek Bagiya Maa Ke Nam SHIVRATI KADOPE Khamapur</t>
+          <t>1706004081/IF/22012035408080 — Khet talab nirman shankar singh gopilal</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>282269.96</v>
+        <v>450885.64</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>45870</v>
+        <v>45777</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+          <t>GUNA / GUNA / GADLAGIRD</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1731001035/IF/22012035596911 — Ek Bagiya Ma Ke Nam Lanka Dhurve Khamapur</t>
+          <t>1706004081/WC/22012035190816 — Check dem nirman dahar bale nale par devridang</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>294935.39</v>
+        <v>1187429.97</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>45870</v>
+        <v>45367</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>CHHINDWARA / AMARWARA / BARAH HEERA</t>
+          <t>GUNA / RAGHOGARH / SAKATPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1736003023/IF/22012035522145 — कपिल धारा कूप निर्माण मंसराम/जयराम बारहहीरा</t>
+          <t>1706006009/WC/22012034529621 — पोखर निर्माण सामुदायिक कूप के पास ग्राम उदयपुरी</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>352745.87</v>
+        <v>310386.65</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>46224</v>
+        <v>43904</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>CHHINDWARA / AMARWARA / BARAH HEERA</t>
+          <t>GUNA / RAGHOGARH / BADA AMILYA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1736003023/IF/22012035532094 — कपिल धारा कूप निर्माण कोहप सिंग/पीतम सिंग</t>
+          <t>1706006012/DP/22012034495515 — पथ वृक्षारोपण कार्य आमल्‍या वायपास से जामनेर रोड की ओर</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>352745.87</v>
+        <v>390826.48</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>46224</v>
+        <v>44094</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
+          <t>GUNA / RAGHOGARH / BADA AMILYA</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>1706006012/DP/22012034599165 — मेरी माटी मेरा देश अंतर्गत व़क्षारोपण कार्य पंचायत भवन के पास बडा आमल्‍या</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I48" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="n">
+        <v>45256</v>
+      </c>
+      <c r="K48" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / BADA AMILYA</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>1706006012/IF/22012035433197 — खेत तालाब निर्माण कार्य इंदरसिह  भील</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="n">
+        <v>125326.68</v>
+      </c>
+      <c r="I49" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K49" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / BADA AMILYA</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>1706006012/WC/22012035196617 — चेकडेम निर्माण कार्य छापर बाले नाले पर</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="n">
+        <v>700783.3</v>
+      </c>
+      <c r="I50" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K50" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / PURAINA</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Play field</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>1706006015/PG/22012034305194 — खेल मेदान कार्य पुरेना</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="n">
+        <v>186000</v>
+      </c>
+      <c r="I51" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>42892</v>
+      </c>
+      <c r="K51" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / AWAN</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>1706006021/IF/22012035431305 — कपिलधारा कूप निर्माण कार्य गुड्डी बाई /भूरेलाल</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="n">
+        <v>316227.11</v>
+      </c>
+      <c r="I52" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="n">
+        <v>45799</v>
+      </c>
+      <c r="K52" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / GOVINDPURA</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>1706006028/IF/22012034638261 — निजी खेत में उधानिकी रंगलाल/भूरेलाल</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="n">
+        <v>116279.95</v>
+      </c>
+      <c r="I53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>44209</v>
+      </c>
+      <c r="K53" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / PAREVA</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>1706006040/IF/22012034457466 — कलिपधारा कूप निर्माण असर्फीबाई वेवा हजारीलाल अहिरवार</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="n">
+        <v>210000</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>43534</v>
+      </c>
+      <c r="K54" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / BANJHALA</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>1706006051/WC/22012034552471 — तालाब निर्माण कार्य डेंडया नाले पर ग्राम बंजला</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="n">
+        <v>1469239.68</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>44031</v>
+      </c>
+      <c r="K55" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / DONGAR MOTIPUR</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>1706006052/IF/22012035170725 — बक्षारोपण कार्य ओमप्रकाश के निजी खेत में</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="n">
+        <v>133212.69</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>45337</v>
+      </c>
+      <c r="K56" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / DONGAR MOTIPUR</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>1706006052/IF/22012035170741 — बृक्षारोपण कार्य मुल्‍लो बाई के निजी खेत में</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="n">
+        <v>133212.69</v>
+      </c>
+      <c r="I57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>45300</v>
+      </c>
+      <c r="K57" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / BAPCHA</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>1706006056/DP/22012034443080 — सामुदायिक कूप निर्माण कार्य ग्राम वापचा</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="n">
+        <v>535000</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K58" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / JAGRU</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>1706006057/IF/22012034572993 — कलिपधारा कूप घीसीबाई / इमरतलाल</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="n">
+        <v>243792.43</v>
+      </c>
+      <c r="I59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>44171</v>
+      </c>
+      <c r="K59" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / SHAHPUR</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>1706006073/WC/22012035242749 — परकोलेशन टेंक निर्माण पठार बस्‍ती के पास ग्राम बरखेडीराम</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="n">
+        <v>500582.18</v>
+      </c>
+      <c r="I60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>45695</v>
+      </c>
+      <c r="K60" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / KHERAD</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>1706006074/IF/22012034405206 — कलिपधारा कूप रघुवीरसिंह / विजयसिंह</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="n">
+        <v>210000</v>
+      </c>
+      <c r="I61" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="n">
+        <v>43364</v>
+      </c>
+      <c r="K61" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / NASEERPUR</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>1706006075/WC/22012035189838 — चेकडेम निर्माण कार्य करेला नाले पर नसीरपुर</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="n">
+        <v>964251.18</v>
+      </c>
+      <c r="I62" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K62" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / KADAIKHEDA</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>1706006076/RC/22012034532118 — एप्रोच रोड निर्माण कार्य सहरिया बस्ती नाले सेशस्किया प्रथमिक विद्यालय टक ग्राम पंचायत Kandikheda</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="n">
+        <v>2260722.24</v>
+      </c>
+      <c r="I63" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>44086</v>
+      </c>
+      <c r="K63" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / KITIKHEDI</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>1706006077/DP/22012034496547 — सार्वजनिक कूप निर्माण बुद्धराम के घ्‍ार के पास ग्राम इमलिया</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="n">
+        <v>464568.96</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>44101</v>
+      </c>
+      <c r="K64" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / KARONDI</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>1706006082/DP/22012034583248 — सार्वजनिक वृक्षारोपण शिव मंदिर परिसर करोंदी</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="n">
+        <v>133212.69</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>45313</v>
+      </c>
+      <c r="K65" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / MAHU</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>1706006083/IF/22012035040711 — खेत तालाब निर्माण इन्‍दरबाई के खेत में</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="n">
+        <v>116138.89</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>45095</v>
+      </c>
+      <c r="K66" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / RAGHOGARH / MAHU</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>1706006083/WC/22012034924559 — पोखर निर्माण कार्य नारायण सिंह के खेत के पास आलमपुरा</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="n">
+        <v>356340.1</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>44790</v>
+      </c>
+      <c r="K67" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / KADAIYAKHURD</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>1706008010/IF/22012034613787 — Khet talab niram kary narayan singh /kisan lal</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="n">
+        <v>203407.08</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>44250</v>
+      </c>
+      <c r="K68" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / KADAIYAKHURD</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Construction of  Spur</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>1706008010/WC/22012034580772 — pokhar nirman kary motipura jogipra nath je mahraj ky pas</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="n">
+        <v>796689.68</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>44534</v>
+      </c>
+      <c r="K69" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / BAHUKHEDI</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>1706008020/IF/22012034558473 — khet talab nirman kary Laxmidevi/krasnkumar</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="n">
+        <v>329572.21</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>44663</v>
+      </c>
+      <c r="K70" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / KITA KHEDI</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>1706008029/IF/22012034660178 — Khet talab guddi bai / rajend  puralakhanwas</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="n">
+        <v>206314.06</v>
+      </c>
+      <c r="I71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="n">
+        <v>44265</v>
+      </c>
+      <c r="K71" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / DABRIYA</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>1706008036/LD/22012034518204 — charagah vikash kendra kodyapura</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="n">
+        <v>792188.33</v>
+      </c>
+      <c r="I72" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K72" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / SONA HEDA</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>1706008046/WC/22012035120290 — Mini Parkoletion tenk nirman karya ghisa lal  ke khet ke pasa sonaheda</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="n">
+        <v>414494</v>
+      </c>
+      <c r="I73" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="n">
+        <v>45362</v>
+      </c>
+      <c r="K73" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / KANKANHERU</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>1706008050/IF/22012035409456 — niji khet talab kary dhapu bai / jamna lal pilya najdik kotra</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="n">
+        <v>234737.71</v>
+      </c>
+      <c r="I74" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J74" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K74" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / PIPLIYA MOTI</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Other Works</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>1706008055/IF/22012034647563 — Kat talab nirman kary jamnalal/misrilal piplyamoti</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="n">
+        <v>200869.89</v>
+      </c>
+      <c r="I75" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J75" s="3" t="n">
+        <v>44204</v>
+      </c>
+      <c r="K75" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / PIPLIYA MOTI</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Other Works</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>1706008055/IF/22012034647564 — Kat talab nirman kary umri/unkarlal piplyamoti</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="n">
+        <v>200869.89</v>
+      </c>
+      <c r="I76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>44204</v>
+      </c>
+      <c r="K76" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / PIPLIYA MOTI</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Other Works</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>1706008055/IF/22012034648511 — Khet talab nirman kary bhamribai/laxman bhil piplyamoti</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="n">
+        <v>200869.89</v>
+      </c>
+      <c r="I77" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="n">
+        <v>44301</v>
+      </c>
+      <c r="K77" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034654952 — खेत तालाब निर्माण कार्य लाखनसिह / कन्हैयाालाल  ग्राम वडोदिया</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="n">
+        <v>196298.62</v>
+      </c>
+      <c r="I78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>44264</v>
+      </c>
+      <c r="K78" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034660425 — khet talab ashok/ bhero singh rajput (badodiya)</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="n">
+        <v>196298.62</v>
+      </c>
+      <c r="I79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>44480</v>
+      </c>
+      <c r="K79" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034662088 — khet talab munni bai w/o parvat singh meena (bhesua)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="n">
+        <v>196298.62</v>
+      </c>
+      <c r="I80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>44273</v>
+      </c>
+      <c r="K80" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034760408 — tcr khet talab nirman pritam singh/ banshi lal meena (bhesua)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="n">
+        <v>198005.53</v>
+      </c>
+      <c r="I81" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>44360</v>
+      </c>
+      <c r="K81" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034797604 — C.T.R Khet Talab Nirman Karya Arvind S/o Bahadur singh Meena Gram Bhesua</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="n">
+        <v>198005.53</v>
+      </c>
+      <c r="I82" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="n">
+        <v>44371</v>
+      </c>
+      <c r="K82" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034808405 — C.T.R Khet Talab Nirman Karya Jamnalal S/o Gordhan Ahirwar Gram Bhesua</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="n">
+        <v>198005.53</v>
+      </c>
+      <c r="I83" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="n">
+        <v>44466</v>
+      </c>
+      <c r="K83" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034808410 — C.T.R Khet Talab Nirman Kary Randher singh s/o Karan singh Meena Gram Sawalpura</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="n">
+        <v>198005.53</v>
+      </c>
+      <c r="I84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>44466</v>
+      </c>
+      <c r="K84" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / KOTRA</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>1706008070/IF/22012034616105 — Niji Fhalodyan Kary Mohan / Rodya  Mali</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="n">
+        <v>142446.41</v>
+      </c>
+      <c r="I85" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>44702</v>
+      </c>
+      <c r="K85" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA / PARWARIYA</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>1706008096/WC/22012034619640 — kapildhara koop dileep /ramshwaroop</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="n">
+        <v>291397.77</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>44699</v>
+      </c>
+      <c r="K86" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / MUDRAKHURD</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>1706009006/WC/22012035125278 — पोखर तालाब निर्माण कार्य सर्वे न.396-s खुश्‍शी के खेत के पास मूडराखुर्द</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="n">
+        <v>385261.22</v>
+      </c>
+      <c r="I87" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K87" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / AMODA</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>1706009010/IF/22012034429101 — व़क्षारोपण कार्य खेत की मेढ पर भगवत/रणजीत अमोदा</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="n">
+        <v>187600</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>43376</v>
+      </c>
+      <c r="K88" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / AMODA</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>1706009010/IF/22012034592780 — निजी खेत में फलोद्यान कार्य रामकृष्ण/नथन सिंह रघुवंशी</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="n">
+        <v>115234</v>
+      </c>
+      <c r="I89" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>44058</v>
+      </c>
+      <c r="K89" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / AMODA</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>1706009010/WC/22012035002730 — अर्धनवंड निर्माण कार्य नीलम के घर के पीछे बुढैना</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="n">
+        <v>119453.31</v>
+      </c>
+      <c r="I90" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="n">
+        <v>44875</v>
+      </c>
+      <c r="K90" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / PATLASEWAR</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>1706009030/WC/22012034994685 — कंटूर ट्रेंच निर्माण कार्य पठार पर ग्राम गोविन्‍दपुर</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="n">
+        <v>376501.34</v>
+      </c>
+      <c r="I91" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="n">
+        <v>44812</v>
+      </c>
+      <c r="K91" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / JAKHODA</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Avenue Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F92" s="1" t="inlineStr">
+        <is>
+          <t>1706009034/DP/22012034598456 — वसुधा वंदन अमृत वाटिका सर्वे नंबर 66 जखौदा</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I92" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="n">
+        <v>45168</v>
+      </c>
+      <c r="K92" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / KHAMKHEDA</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>1706009036/IF/22012035439140 — खेत तालाब निर्माण कार्य वलवंत सिंह/हीरालाल खामखेडा</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I93" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>45808</v>
+      </c>
+      <c r="K93" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / KHAMKHEDA</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F94" s="1" t="inlineStr">
+        <is>
+          <t>1706009036/IF/22012035439156 — खेत तालाब निर्माण कार्य जालम हरिजन/हीरालाल खामखेडा</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I94" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>45808</v>
+      </c>
+      <c r="K94" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / KHAMKHEDA</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>1706009036/IF/22012035439182 — खेत तालाब निर्माण कार्य हिरिया बाई वेवा/रघुवीर खामखेडा</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I95" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>45824</v>
+      </c>
+      <c r="K95" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / BHADAUR</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>1706009041/IF/22012035013526 — सामाजिक उद्यानिकी वृक्षारोपण कार्य धर्मेन्‍द्र रघुंवशी/प्रेमसिंह</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="n">
+        <v>126831.88</v>
+      </c>
+      <c r="I96" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="n">
+        <v>44890</v>
+      </c>
+      <c r="K96" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / BHADAUR</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>1706009041/IF/22012035019841 — सामाजिक उद्यानिकी वृक्षारोपण कार्य दिनेश रघुवंशी/प्रतापसिंह</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="n">
+        <v>126831.88</v>
+      </c>
+      <c r="I97" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J97" s="3" t="n">
+        <v>44933</v>
+      </c>
+      <c r="K97" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / BANBIRKHEDI</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>1706009054/WC/22012034447033 — तालाब निर्माण कार्यओम महाराज के खेत के पास बनवीरखेडी</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="n">
+        <v>975000</v>
+      </c>
+      <c r="I98" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J98" s="3" t="n">
+        <v>43533</v>
+      </c>
+      <c r="K98" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / ARON / BARKHEDAHAT</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F99" s="1" t="inlineStr">
+        <is>
+          <t>1706009056/IF/22012035649542 — khet talab nirman kary uda/manna banjara ke khet par hamirgarh</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="n">
+        <v>198790.25</v>
+      </c>
+      <c r="I99" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="n">
+        <v>46077</v>
+      </c>
+      <c r="K99" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / CHHATARPUR / BARAJKHERA</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F100" s="1" t="inlineStr">
+        <is>
+          <t>1708004074/WC/22012035287289 — CHECK DAM / ANICUT NIRMAN KARY MURLIDHAR PATEL KE KHET KE PASS</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="n">
+        <v>143000</v>
+      </c>
+      <c r="I100" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="n">
+        <v>46133</v>
+      </c>
+      <c r="K100" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>SINGRAULI / CHITRANGI / KHURMUCHA</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F101" s="1" t="inlineStr">
+        <is>
+          <t>1715004012/WC/22012035297290 — JGSA Dugwell Recharge Pit Nirman Karya</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I101" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J101" s="3" t="n">
+        <v>45798</v>
+      </c>
+      <c r="K101" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>SINGRAULI / CHITRANGI / DHANI</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>1715004069/WC/22012035253139 — TALAB NIRMAN GRAM BARGAWA KE MUDHAEYA NALA ME</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="n">
+        <v>1498750.06</v>
+      </c>
+      <c r="I102" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J102" s="3" t="n">
+        <v>45757</v>
+      </c>
+      <c r="K102" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>SINGRAULI / DEOSAR / DONDAKI</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>1715005006/WC/22012035161944 — कृष्ण kumar singh के घर के पास kantrul tanch nirman</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="n">
+        <v>509061</v>
+      </c>
+      <c r="I103" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J103" s="3" t="n">
+        <v>45357</v>
+      </c>
+      <c r="K103" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / DHATRAWADHA</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>1717002002/IF/22012035331848 — JGSA 2025 Farm Pond Prahlad singh S/o Hittar singh  Dhatrawada</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="n">
+        <v>465121.8</v>
+      </c>
+      <c r="I104" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K104" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / HANUMANTYA</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>1717002003/DP/22012034618682 — Plantation Hanuman Mandir Ke Piche Shashkiy Bhumi Par Hanumantiya</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="n">
+        <v>396179.43</v>
+      </c>
+      <c r="I105" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>45463</v>
+      </c>
+      <c r="K105" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GONDI DHARAMSI</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>1717002004/IF/22012035476887 — Kapil Dhara KUp Nirman Bapulal kachru bhil Prabhulal kachru banshilal kachrulal Bhil Gondhi dharms</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="n">
+        <v>332097.53</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K106" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GONDI DHARAMSI</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>1717002004/WH/22012034944639 — Khel maidan ke paas Talab jirnoddhar Gondhi Dharmsi</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="n">
+        <v>49564.8</v>
+      </c>
+      <c r="I107" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K107" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / HANUMANTYA</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>1717002005/IF/22012035483444 — JGSA 2025 Recharge Stucture Kapildhara Kup IF/4 Kailsh S/o Ratanlal Moriya</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I108" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K108" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MORIYA</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>1717002005/IF/22012035581061 — Bapulal Madhu Gurjar Khet Talab Nirman Moriya</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="n">
+        <v>399272.91</v>
+      </c>
+      <c r="I109" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J109" s="3" t="n">
+        <v>45818</v>
+      </c>
+      <c r="K109" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/DP/22012034626915 — Plantation Goshala ke paas Asawati</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="n">
+        <v>365844.16</v>
+      </c>
+      <c r="I110" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J110" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K110" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/DP/22012034626917 — Plantation panthwari mata ke paas Asawati</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="n">
+        <v>206096.92</v>
+      </c>
+      <c r="I111" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K111" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/IF/22012035429249 — JGSA 2025 FARM POND Tamma kunwar Maan singh Asawati</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="n">
+        <v>445915.56</v>
+      </c>
+      <c r="I112" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J112" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K112" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/WC/22012035268521 — JGSA 2025 Recharge structure sarvjanik kup Nirmal neer kup nirman sham shaan  Asawati 1717002007/DP</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I113" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J113" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K113" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/WC/22012035282249 — JGSA 2025 Recharge Structure PHE Water Source Aswati</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J114" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K114" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/DP/22012034626925 — Plantation work Kabristaan mai Pipliyaseer</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="n">
+        <v>272832.73</v>
+      </c>
+      <c r="I115" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J115" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K115" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/IF/22012035269776 — Khet Talab Nirman Mannalal kishanlal Bhil Tarasiya Pipliyaserr</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="n">
+        <v>399793.65</v>
+      </c>
+      <c r="I116" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K116" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/IF/22012035476892 — Kapil Dhara KUp Nirman Kanwarlal Nanda karulal nanda khushalsingh Ramsingh Tarasiya Pipliyaseer</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="n">
+        <v>340363.56</v>
+      </c>
+      <c r="I117" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K117" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/IF/22012035476897 — Kapil Dhara KUp Nirman Sita bai Bherulal shankarlal laxman Ramesh Madhu Pipliyaseer</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="n">
+        <v>340363.56</v>
+      </c>
+      <c r="I118" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J118" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K118" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/IF/22012035504020 — KapilDhara Kup Nirman Pravinsingh Meharban Bhupendrsingh Meharban Shardabai meharban Tarasiya pipliy</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="n">
+        <v>338628.59</v>
+      </c>
+      <c r="I119" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K119" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/RC/22012034843355 — CC Road Nirman Prem Singh Ke Ghar Se Chandakunwar Ke Ghar Ki Or Tarasiya PipliyaSir</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="n">
+        <v>41000</v>
+      </c>
+      <c r="I120" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J120" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K120" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/WC/22012035261501 — JGSA 2025 Recharge structure sarvjanik kup shashkiya kup Pipliyaseer</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I121" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J121" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K121" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/WC/22012035261509 — JGSA 2025 Recharge structure sarvjanik kup Nirmal neer kup nirman tarasiya pipliyaseer 1717002008/DP</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I122" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J122" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K122" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/WC/22012035261511 — JGSA 2025 Recharge structure sarvjanik kup Nirmal neer kup nirman payjal hetu Tarasiya 1717002008/DP</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I123" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J123" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K123" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PARAVALIYA</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
+        <is>
+          <t>1717002009/IF/22012035501705 — JGSA 2025 Farm Pond Jujharlal S/o Lachhiram Parvaliya</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="n">
+        <v>450164.7</v>
+      </c>
+      <c r="I124" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J124" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K124" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BHAISANA</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
+        <is>
+          <t>1717002011/WC/22012035261134 — JGSA 2025 Recharge Structure DP/22012034522548 Nirmal neer gram bhuttakhedi me Bhaisana</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I125" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K125" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BHAISANA</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
+        <is>
+          <t>1717002011/WC/22012035261141 — JGSA 2025 Recharge Structure DP/22012034406695 Nirmal neer kup nirman mehandi Dhatrawda</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J126" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K126" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BORDA</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>1717002012/IF/22012035499165 — JGSA 2025 Recharge Structure Kapildhara Kup Sardar Khan S/o Chand Khan Borada</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I127" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J127" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K127" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NAYA NAGAR</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
+        <is>
+          <t>1717002015/IF/22012035497415 — JGSA 2025 Farm Pond Fareed khanS/o Sharif kha Nayanagar</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I128" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J128" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K128" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NAYA NAGAR</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
+        <is>
+          <t>1717002015/IF/22012035497535 — JGSA 2025 Farm Pond Aslam Khan S/o Ashalam Nayanagar</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I129" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J129" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K129" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NAYA NAGAR</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
+        <is>
+          <t>1717002015/RC/22012034847288 — Antrim marg c c road Hemraj ke ghar se Rupaji ke ghar ki aur tak mokakheda Naya nagar</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="n">
+        <v>71000</v>
+      </c>
+      <c r="I130" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J130" s="3" t="n">
+        <v>45818</v>
+      </c>
+      <c r="K130" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NAYA NAGAR</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
+        <is>
+          <t>1717002015/RC/22012034851146 — Hemraj ke ghar se rupaji ki ghar ki aur tak c c road nirman Moka kheda Nayanagar</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="n">
+        <v>71000</v>
+      </c>
+      <c r="I131" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K131" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NEEMAN</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>1717002017/IF/22012035493155 — JGSA 2025 Recharge Stucture Kapildhar Kup IF/34335901 Shanti Bai W/o Abhyeram Neeman</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I132" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J132" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K132" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / LUHARI</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>1717002020/DP/22012034625961 — Plantation Panchayat Pariser Luhari</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="n">
+        <v>106310.8</v>
+      </c>
+      <c r="I133" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J133" s="3" t="n">
+        <v>45482</v>
+      </c>
+      <c r="K133" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ARJALA</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>1717002021/IF/22012035525151 — JGSA 2025 Recharge Structure Gordhan S/o Hiralal Arjala</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I134" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J134" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K134" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ARJALA</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>1717002021/WC/22012035208141 — Samudiyak Khet Talab Janglad Me Arjala</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I135" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K135" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MOYAKHEDA</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>1717002022/IF/22012035547765 — Kapil Dhara Kup Nirman  Karulal  Amrtlal Rahul Gopal Tejkunwar Uday Singh Moyakheda</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="n">
+        <v>301783.99</v>
+      </c>
+      <c r="I136" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K136" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MOYAKHEDA</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
+        <is>
+          <t>1717002022/RC/22012034835114 — Nala nirman Hariram bagri ke ghar se goverdhan ke ghar ki or Moyakheda</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="n">
+        <v>54000</v>
+      </c>
+      <c r="I137" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3" t="n">
+        <v>45409</v>
+      </c>
+      <c r="K137" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MOYAKHEDA</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>1717002022/WC/22012035209444 — Samudaiyk Khet talab Shashkiy Bhumi Survey No 431 Sarsoda Moyakheda</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I138" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J138" s="3" t="n">
+        <v>45455</v>
+      </c>
+      <c r="K138" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / DHODHAR</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>1717002024/WC/22012035282212 — JGSA 2025 Recharge Structure PHE Water Source Dhodhar</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I139" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K139" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GONDI SHANKAR</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>1717002026/DP/22012034626921 — Plantation Middil school ke piche Gondhi shankar</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="n">
+        <v>268791.69</v>
+      </c>
+      <c r="I140" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K140" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GONDI SHANKAR</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>1717002026/WC/22012035203730 — Shaskiya Bhumi Par Parcolation tank nirman  gondhi shankar</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="n">
+        <v>476967.54</v>
+      </c>
+      <c r="I141" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J141" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K141" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GONDI SHANKAR</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>1717002026/WC/22012035232224 — Nistar Talab Nirman Neem Wale Sagas Bauji Ke Pass Gondhi Shankar</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="n">
+        <v>2393847.33</v>
+      </c>
+      <c r="I142" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J142" s="3" t="n">
+        <v>45621</v>
+      </c>
+      <c r="K142" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/DP/22012034626926 — Plantation work Kabristaan mai Mandavi</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="n">
+        <v>449104.43</v>
+      </c>
+      <c r="I143" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K143" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/DP/22012034627640 — Plantation work Richagujar Road ke paas Mandavi</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="n">
+        <v>213995.76</v>
+      </c>
+      <c r="I144" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K144" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/IF/22012035409063 — Kapil Dhara KUp Nirman Laxmikant kanhaiyalal Kapil Ashok Rav Kailash bai Ramlal mandavi</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="n">
+        <v>333600.32</v>
+      </c>
+      <c r="I145" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K145" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/IF/22012035409088 — JGSA 2025 FARM POND Bherulal Rughnath Mandavi</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="n">
+        <v>431765.38</v>
+      </c>
+      <c r="I146" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K146" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MINDLI</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>1717002029/IF/22012035422755 — JGSA 2025 FARM POND Laxman singh Nahar singh Naagpipliya Mindali</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
+        <v>435237.16</v>
+      </c>
+      <c r="I147" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K147" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MINDLI</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F148" s="1" t="inlineStr">
+        <is>
+          <t>1717002029/IF/22012035633744 — EK BAGIYA MAA KE NAAM SARA KUNWAR BAPU SINGH LAKHMAKHEDI MINDALI</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="n">
+        <v>284155.98</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K148" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ALAMPUR THIKARYA</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
+        <is>
+          <t>1717002031/RC/22012034822628 — CC Road And Nali Nirman Madan Puna ji ke Ghar Se Samrath Ratan ji ke Ghar Tak AlampurThikriya</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K149" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ALAMPUR THIKARYA</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
+        <is>
+          <t>1717002031/RC/22012034822646 — CC Road And Nali Nirman PM Sadak Se Man Singh Ke Ghar Tak Sedpur Alampur Thikariya</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K150" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / ALAMPUR THIKARYA</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>1717002031/WC/22012035234206 — Samudaiyak Khet Talab Vidhyut DP Ke Pass Sedpur  Alampur Thikarya</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>45568</v>
+      </c>
+      <c r="K151" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / KAMLIYA</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
+        <is>
+          <t>1717002032/IF/22012035253101 — Nandan Phalodhyan Khushal Das S/o Kachru Das Kamliya</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="n">
+        <v>173308.58</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>45502</v>
+      </c>
+      <c r="K152" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / KALALIYA</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>1717002033/RC/22012034834892 — CC Road Nirman Narsingh Mandir se Ram Mandir Tak Kalaliya</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
+        <v>51000</v>
+      </c>
+      <c r="I153" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K153" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/DP/22012034623892 — Plantation Shamshan Ghat Ke Pass Rasulpura Mundlaram</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
+        <v>396179.43</v>
+      </c>
+      <c r="I154" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>45476</v>
+      </c>
+      <c r="K154" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/IF/22012035255004 — Nandan Phalodhyan Bhawan Singh S/o Sajan Singh Mundlaram</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
+        <v>173308.58</v>
+      </c>
+      <c r="I155" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>45493</v>
+      </c>
+      <c r="K155" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/IF/22012035539946 — Khet Talab Asha Bai W/o Nanalal Mundlaram</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
+        <v>185441.45</v>
+      </c>
+      <c r="I156" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K156" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/IF/22012035539979 — Khet Talab Pushpa Kumar W/o Anokhilal Rasulpur Mundlaram</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
+        <v>185441.45</v>
+      </c>
+      <c r="I157" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K157" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/IF/22012035631975 — EK BAGIYA MAA KE NAAM KHUSHAL KUNWAR MANJEET SINGH MUNDLARAM</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
+        <v>282256.09</v>
+      </c>
+      <c r="I158" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K158" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/WC/22012035207320 — Samudaiyk Khet Talab Ismail Pura Raste Ke Pass Mundlaram</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K159" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MARMYA</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>1717002035/AV/22012034666164 — Shamshan Ghat NIrrman Kumhari Marmya</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="n">
+        <v>249126.36</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K160" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / MARMYA</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C161" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
+        <is>
+          <t>1717002035/IF/22012035541624 — JGSA 2025 Recharge Stucture vikram singh dashrathsingh Marmya</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K161" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BANDWA</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
+        <is>
+          <t>1717002038/DP/22012034617958 — Plantation Gowshala Ke Pass Borwana Bandwa</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="n">
+        <v>221446.83</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>45448</v>
+      </c>
+      <c r="K162" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BANDWA</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>1717002038/IF/22012035499026 — JGSA 2025 Farm pond Jagdish S/o Ganpatlal Bandwa</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K163" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BANDWA</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C164" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
+        <is>
+          <t>1717002038/IF/22012035499037 — JGSA 2025 Farm pond Bhurusingh S/o Govindsingh Bandwa</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K164" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BANDWA</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>1717002038/IF/22012035592947 — EK BAGIYA MAA KE NAAM DASHA BAI GRAM BORWANA BANDWA</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="n">
+        <v>284198.55</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K165" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PIRHIGORIYA</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C166" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F166" s="1" t="inlineStr">
+        <is>
+          <t>1717002039/WC/22012035239502 — Samudaiyak Khet Talab Bhawarlal Ji Ke Khet ke Pass Pirhingoriya</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="n">
+        <v>422356.09</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>45656</v>
+      </c>
+      <c r="K166" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / HAT PIPLYA</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
+        <is>
+          <t>1717002040/RC/22012034830557 — CC Road Nirman Balu Gujrati Ke Ghar Se Mahila Snanghr tak Hatpipliya</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="n">
+        <v>43000</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K167" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / HAT PIPLYA</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>1717002040/RC/22012034830558 — CC Road Nirman Kapil Rao Ki Dukan Ke Samane Se Mukesh Dhangar Ke Ghar Tak Hatpipliya</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="n">
+        <v>107000</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K168" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / HAT PIPLYA</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C169" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>1717002040/WC/22012035217474 — Samudaiyk Khet Talab Satynarayan Rao ke Khet Ke Pass Hatpipliya</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>45485</v>
+      </c>
+      <c r="K169" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NIMBODIYA</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>1717002043/IF/22012035381293 — JGSA 2025 Recharge Stucture Kapildhara Kup IF/22012034348827 BANTUSINGH-BHANWARSINH BHANPUR Nimbodiy</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K170" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NIMBODIYA</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>1717002043/IF/22012035381333 — JGSA 2025 Recharge Stucture Kapildhara Kup   IF/22012034348834 LAKHANSINGH-BALAWANTSINGH Nimbodiya</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K171" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NIMBODIYA</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F172" s="1" t="inlineStr">
+        <is>
+          <t>1717002043/IF/22012035381352 — JGSA 2025 Recharge Stucture Kapildhara Kup    IF/22012034325351 Moti lal pita mangu ji,Nimbodiya</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K172" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / NIMBODIYA</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F173" s="1" t="inlineStr">
+        <is>
+          <t>1717002043/WC/22012035239495 — Samudaiyak Khet Talab Janglad Ke Pass Bhanpur Nimbodiya</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="n">
+        <v>422885.69</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>45601</v>
+      </c>
+      <c r="K173" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GUJARBARDIYA</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F174" s="1" t="inlineStr">
+        <is>
+          <t>1717002044/WC/22012035215264 — Samudayik khet talab Survey no 185 Gurjarbardiya</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>45472</v>
+      </c>
+      <c r="K174" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GUJARBARDIYA</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F175" s="1" t="inlineStr">
+        <is>
+          <t>1717002044/WC/22012035282214 — JGSA 2025 Recharge Structure PHE Water Source Gurjarbariya</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K175" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GUJARBARDIYA</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F176" s="1" t="inlineStr">
+        <is>
+          <t>1717002044/WC/22012035300137 — Amrit Sarovar Talab Nirman Baekhedi Gujar Bardiya</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="n">
+        <v>2482327.66</v>
+      </c>
+      <c r="I176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K176" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / KHAJURIYA</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F177" s="1" t="inlineStr">
+        <is>
+          <t>1717002045/WC/22012035239803 — Samudaiyak Khet Talab Chhayan Marg Par 210/1 Khajuriya</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="n">
+        <v>399055.23</v>
+      </c>
+      <c r="I177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>45611</v>
+      </c>
+      <c r="K177" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / DUMAHEDA</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>1717002046/WC/22012035282238 — JGSA 2025 Recharge Structure PHE Water Source Talawali Dhumaheda</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K178" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / DUMAHEDA</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
+          <t>1717002046/WC/22012035282252 — JGSA 2025 Recharge Structure PHE Water Source Dhumaheda</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K179" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / AKAYABENI</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F180" s="1" t="inlineStr">
+        <is>
+          <t>1717002048/RC/22012034826075 — CC Road Nirman Panchayat Bhawan Se Muktidham  Tak Akayabeni</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="n">
+        <v>33000</v>
+      </c>
+      <c r="I180" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K180" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / LALIYANA</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F181" s="1" t="inlineStr">
+        <is>
+          <t>1717002050/WC/22012035214144 — Samudaiyk Khet Talab Shamshan Ghat Ke Pass Hanumantiya Laliyana</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I181" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K181" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / DODIYANA</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C182" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F182" s="1" t="inlineStr">
+        <is>
+          <t>1717002051/IF/22012035533923 — JGSA 2025 Farm Pond Kallu S/o Hiralal Dodiyana</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I182" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J182" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K182" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / KHOJAN KHEDA</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F183" s="1" t="inlineStr">
+        <is>
+          <t>1717002052/IF/22012035481790 — JGSA 2025 FARM POND Nagulal Bhuwan Bupka Khojan kheda</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I183" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J183" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K183" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / KHOJAN KHEDA</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C184" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F184" s="1" t="inlineStr">
+        <is>
+          <t>1717002052/IF/22012035481792 — JGSA 2025 FARM POND Shaitan bai maan singh Jogi pipliya Khojan kheda</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="n">
+        <v>450164.7</v>
+      </c>
+      <c r="I184" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J184" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K184" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BHAISANA</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F185" s="1" t="inlineStr">
+        <is>
+          <t>1717002053/IF/22012035426891 — JGSA 2025 Recharge Stucture Kapildhara Kup IF/4 Mankunwar Karan Singh Bhaisana</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I185" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J185" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K185" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BADAVADI</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C186" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F186" s="1" t="inlineStr">
+        <is>
+          <t>1717002053/WC/22012035229100 — Samudaiyk Khet Talab Hanumantiya Road Dhabe Ke Pass Badavdi</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="n">
+        <v>137475.93</v>
+      </c>
+      <c r="I186" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J186" s="3" t="n">
+        <v>45598</v>
+      </c>
+      <c r="K186" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BADAVADI</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F187" s="1" t="inlineStr">
+        <is>
+          <t>1717002053/WC/22012035229105 — Samudaiyak Khet talab Shantivan ke Pass Nathukhedi Badavadi</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I187" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>45599</v>
+      </c>
+      <c r="K187" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PATAKHEDI</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
+        <is>
+          <t>1717002055/IF/22012035420605 — JGSA 2025 Recharge Stucture Kapildhara Kup Ratanlal S/o Nathuram Patakhedi</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I188" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J188" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K188" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / PATAKHEDI</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>1717002055/WC/22012035282215 — JGSA 2025 Recharge Structure PHE Water Source Patakhedi</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I189" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J189" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K189" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / REWAS</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>1717002056/IF/22012035445185 — JGSA 2025 FARM POND Lila bai unkarlal Damami Rewas</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I190" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K190" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / REWAS</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
+        <is>
+          <t>1717002056/WC/22012035282185 — JGSA 2025 Recharge Structure PHE Water Source Rewas</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I191" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J191" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K191" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BHUTEDA</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F192" s="1" t="inlineStr">
+        <is>
+          <t>1717002057/WC/22012035305958 — Farm Pond  Nirman Ujjain Road Ke Pass bhuteda</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="n">
+        <v>2489547.3</v>
+      </c>
+      <c r="I192" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J192" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K192" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / GADGADIYA</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
+        <is>
+          <t>1717002059/IF/22012035427698 — JGSA 2025 Recharge Stucture Kapildhara Kup IF/22012034561315 Taju bai W/o Udailal Gadgadiya</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I193" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J193" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K193" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / LALAKHEDA</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
+        <is>
+          <t>1717002060/IF/22012035457958 — JGSA 2025 Recharge Structure Kapildhara Kup IF/22012034326331 Madhu W/o khima ji,Lalaheda</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I194" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J194" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K194" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / LALAKHEDA</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
+        <is>
+          <t>1717002060/WC/22012035214101 — Samudaiyk Khet Talab Thawer S/o Nagu Ke Khet Ke Pass Lalakheda</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I195" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J195" s="3" t="n">
+        <v>45453</v>
+      </c>
+      <c r="K195" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / LALAKHEDA</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
+        <is>
+          <t>1717002060/WC/22012035266178 — JGSA 2025 Samudayik Khet Talab Modiram S/o Nathu Ke Khet Ke Pass Lalakheda</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I196" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J196" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K196" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / LALAKHEDA</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
+        <is>
+          <t>1717002060/WC/22012035266192 — JGSA 2025 Samudayik Khet Talab Balaram Champalal Patidar Ke Khet Ke Pass Lalakheda</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I197" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K197" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BAHADURPUR JAGIR</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C198" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
+        <is>
+          <t>1717002065/RC/22012034818940 — CC Road Munna kha ke ghar se Narayan das Ke Ghar Tak Bahdurpur Jagir</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="n">
+        <v>65000</v>
+      </c>
+      <c r="I198" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K198" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / BAHADURPUR JAGIR</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C199" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
+        <is>
+          <t>1717002065/RC/22012034826105 — CC Road And Nali Nirman Ajaa Basti Me Bahadurpur Jagir</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="n">
+        <v>88000</v>
+      </c>
+      <c r="I199" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>45496</v>
+      </c>
+      <c r="K199" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / JAORA / LASUDIYA JANALI</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C200" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F200" s="1" t="inlineStr">
+        <is>
+          <t>1717002066/WC/22012035242727 — Samudaiyak Khet Talab High School Ke Piche Lasudiya Jangali</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="n">
+        <v>435499.39</v>
+      </c>
+      <c r="I200" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>45611</v>
+      </c>
+      <c r="K200" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / IAMLIPADAKALA</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C201" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
+        <is>
+          <t>1717005002/IF/22012035564011 — पशु शेड का निर्माण मुन्ना पति रामचंद्र निनामा ग्राम लालपुरा ग्राम पंचायत ईमलीपाडाकलां</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="n">
+        <v>131747.83</v>
+      </c>
+      <c r="I201" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K201" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KUNDANPUR</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C202" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
+        <is>
+          <t>1717005003/IF/22012035542704 — JGSA 2025 Recharge structure Kapildhara Kup Dhuliya Hemla  1717005003/IF/70</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I202" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J202" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K202" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KUNDANPUR</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C203" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F203" s="1" t="inlineStr">
+        <is>
+          <t>1717005003/IF/22012035568907 — पशु शेड का निर्माण सेवाबाई रूपसिंह डाबी ग्राम कुंदनपुर ग्राम पंचायत कुंदनपुर</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="n">
+        <v>135977.59</v>
+      </c>
+      <c r="I203" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J203" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K203" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KUNDANPUR</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C204" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F204" s="1" t="inlineStr">
+        <is>
+          <t>1717005003/WC/22012035271391 — परकोलेशन तलाई का निर्माण प्रभु नाथु के खेत के पास वाले नाले पर ग्राम कुंदनपुर ग्राम पंचायत कुंदनपुर</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="n">
+        <v>1486838.15</v>
+      </c>
+      <c r="I204" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J204" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K204" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KUNDANPUR</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C205" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F205" s="1" t="inlineStr">
+        <is>
+          <t>1717005003/WC/22012035274025 — JGSA 2025 Recharge structure Nalkup Gram Kundanpur Gram Panchayat Kundanpur</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I205" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J205" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K205" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C206" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F206" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/IF/22012035413957 — JGSA 2025 FARM FOND Samsu Kacharu Gram Banki Gram pancahayat Bhadankalan</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I206" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J206" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K206" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C207" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F207" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/IF/22012035565919 — JGSA 2025 Recharge structure Kapildhara Kup Bahadur Ramaji  1717005004/IF/16</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I207" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J207" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K207" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F208" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/IF/22012035565925 — JGSA 2025 Recharge structure Kapildhara Kup Mangu Dhuliya 1717005004/IF/09</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I208" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J208" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K208" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C209" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F209" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/WC/22012035308485 — परकोलेशन तलाई का निर्माण जहर वाला नाला पर ग्राम झगडापाडा ग्राम पंचायत भडानकलां</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="n">
+        <v>1489938.61</v>
+      </c>
+      <c r="I209" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K209" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C210" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F210" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/WC/22012035314962 — नवीन परकोलेशन तालाब निर्माण दोला कालु के खेत के पास वाला नाला ग्राम बांकी ग्राम पंचायत भडानकलां</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="n">
+        <v>2480291.77</v>
+      </c>
+      <c r="I210" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J210" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K210" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C211" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F211" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/WC/22012035314963 — नवीन परकोलेशन तालाब निर्माण गोतम मंगला के घर के पास ग्राम बांकी ग्राम पंचायत भडानकलां</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="n">
+        <v>1490938.61</v>
+      </c>
+      <c r="I211" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J211" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K211" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C212" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F212" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/WC/22012035314964 — नवीन परकोलेशन तालाब निर्माण बालचंद भीमजी के घर के नीचे साईड में ग्राम बांकी ग्राम पंचायत भडानकलां</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="n">
+        <v>2480294.24</v>
+      </c>
+      <c r="I212" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J212" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K212" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / HEVADADAMAKALA</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C213" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F213" s="1" t="inlineStr">
+        <is>
+          <t>1717005005/IF/22012035533620 — परकोलेशन तलाई का निर्माण फुला थावरा ग्राम खीरपुर ग्राम पंचायत हेवडादामाकलां</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I213" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J213" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K213" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / JHARNIA</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C214" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F214" s="1" t="inlineStr">
+        <is>
+          <t>1717005006/WC/22012035307903 — नवीन तालाब का निर्माण बोर वाला नाला पर ग्राम झरनिया ग्राम पंचायत झरनिया</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="n">
+        <v>2185252.33</v>
+      </c>
+      <c r="I214" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J214" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K214" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / PIPLIPADA</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C215" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F215" s="1" t="inlineStr">
+        <is>
+          <t>1717005007/IF/22012035571866 — पशु शेड का निर्माण थावरीबाई पति नानुराम ग्राम उमरिया ग्राम पंचायत पिपलीपाडा</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="n">
+        <v>131747.83</v>
+      </c>
+      <c r="I215" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J215" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K215" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / PIPLIPADA</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C216" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F216" s="1" t="inlineStr">
+        <is>
+          <t>1717005007/IF/22012035574934 — पशु शेड का निर्माण बदु पति बिज्या ग्राम पिपलीपाडा ग्राम पंचायत पिपलीपाडा</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="n">
+        <v>131747.83</v>
+      </c>
+      <c r="I216" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J216" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K216" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / PIPLIPADA</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C217" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F217" s="1" t="inlineStr">
+        <is>
+          <t>1717005007/WC/22012035314129 — नवीन परकोलेशन तालाब निर्माण लिमडी वाले नाले पर ग्राम पिपलीपाडा ग्राम पंचायत पिपलीपाडा</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="n">
+        <v>2216798.69</v>
+      </c>
+      <c r="I217" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J217" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K217" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / SANGESARA</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C218" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F218" s="1" t="inlineStr">
+        <is>
+          <t>1717005010/WC/22012035274019 — JGSA 2025 Recharge structure Nalkup Gram Sangesara Gram Panchayat Sangesara</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I218" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J218" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K218" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / MANPURA</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C219" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F219" s="1" t="inlineStr">
+        <is>
+          <t>1717005011/IF/22012035429292 — JGSA 2025 FARM FOND Nanuda Vesta Gram Bhuriya ka mal Gram Panchayat Manpura</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="n">
+        <v>206668.73</v>
+      </c>
+      <c r="I219" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J219" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K219" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / MANPURA</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C220" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F220" s="1" t="inlineStr">
+        <is>
+          <t>1717005011/IF/22012035435374 — JGSA 2025 Recharge structure Kapildhara Kup Gotam Mogji 1717005011/IF/22012034448460</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I220" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J220" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K220" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / MANPURA</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C221" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F221" s="1" t="inlineStr">
+        <is>
+          <t>1717005011/IF/22012035435451 — JGSA 2025 Recharge structure Kapildhara Kup Mangilal Hamira 1717005011/IF/16</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I221" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J221" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K221" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIKATARA KALAN</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C222" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F222" s="1" t="inlineStr">
+        <is>
+          <t>1717005014/IF/22012035429397 — JGSA 2025 FARM FOND Rama Maniya Gram Gadikatarakhurd Gram panchayat Gadikatarakalan</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I222" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J222" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K222" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIKATARA KALAN</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C223" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F223" s="1" t="inlineStr">
+        <is>
+          <t>1717005014/IF/22012035552401 — JGSA 2025 Recharge structure Kapildhara Kup Sakuda Vaga 1717005014/IF/9993711860</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I223" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J223" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K223" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIKATARA KALAN</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C224" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F224" s="1" t="inlineStr">
+        <is>
+          <t>1717005014/IF/22012035553382 — JGSA 2025 Recharge structure Kapildhara Kup Lalu Puna 1717005014/IF/14</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I224" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J224" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K224" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KARBALKHORA</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C225" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F225" s="1" t="inlineStr">
+        <is>
+          <t>1717005015/IF/22012035446309 — JGSA 2025 Recharge structure Kapildhara Kup Jahing Bhavji  1717005015/IF/50</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I225" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J225" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K225" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RATANGARH</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C226" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F226" s="1" t="inlineStr">
+        <is>
+          <t>1717005017/IF/22012035570144 — परकोलेशन तलाई का निर्माण अजित कोदर ग्राम रतनगढपीठ ग्राम पंचायत रतनगढपीठ</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I226" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J226" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K226" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C227" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F227" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420655 — JGSA 2025 Recharge structure Kapildhara Kup Kantilal Balu 1717005018/IF/9993711131</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I227" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K227" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C228" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F228" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420764 — JGSA 2025 Recharge structure Kapildhara Kup Mangu Naharingh 1717005018/IF/46</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I228" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J228" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K228" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C229" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F229" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420800 — JGSA 2025 Recharge structure Kapildhara Kup Sakuda Keharingh 1717005018/IF/48</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I229" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J229" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K229" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C230" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F230" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420845 — JGSA 2025 Recharge structure Kapildhara Kup Ramchandar Unkar 1717005018/IF/9993711133</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I230" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J230" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K230" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C231" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F231" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420876 — JGSA 2025 Recharge structure Kapildhara Kup Vaga Keharingh 1717005018/WC/32</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I231" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J231" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K231" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C232" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F232" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035505030 — JGSA 2025 Recharge structure Kapildhara Kup Moti Nagji  1717005018/IF/22012035103037</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I232" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J232" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K232" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C233" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F233" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035505032 — JGSA 2025 Recharge structure Kapildhara Kup Laxman Hurji 1717005018/IF/17</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="n">
+        <v>24875.21</v>
+      </c>
+      <c r="I233" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J233" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K233" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C234" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F234" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035505039 — JGSA 2025 Recharge structure Kapildhara Kup Rahajingh Kacharu 1717005018/IF/18</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="n">
+        <v>24875.21</v>
+      </c>
+      <c r="I234" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J234" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K234" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C235" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F235" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/WC/22012035307907 — नवीन तालाब का निर्माण गोतमपुरा जीवणा के घर के पीछे वाले नाले पर ग्राम राजापुरामाताजी ग्राम पंचायत रा</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="n">
+        <v>2465820.27</v>
+      </c>
+      <c r="I235" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J235" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K235" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / CHIKANI</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C236" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F236" s="1" t="inlineStr">
+        <is>
+          <t>1717005019/WC/22012035307904 — नवीन तालाब का निर्माण करमदी वाले नाले पर ग्राम चिकनी ग्राम पंचायत चिकनी</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="n">
+        <v>2113573.89</v>
+      </c>
+      <c r="I236" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J236" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K236" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / CHIKANI</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C237" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F237" s="1" t="inlineStr">
+        <is>
+          <t>1717005019/WC/22012035307905 — नवीन तालाब का निर्माण बोरकुडी वाले नाले पर ग्राम चिकनी ग्राम पंचायत चिकनी</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="n">
+        <v>2446126.16</v>
+      </c>
+      <c r="I237" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K237" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KUNDAL</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C238" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F238" s="1" t="inlineStr">
+        <is>
+          <t>1717005020/IF/22012035507494 — JGSA 2025 Recharge structure Kapildhara Kup Unkar Nathu 1717005020/IF/22012034355682</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I238" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K238" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KUNDAL</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C239" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F239" s="1" t="inlineStr">
+        <is>
+          <t>1717005020/IF/22012035507528 — JGSA 2025 Recharge structure Kapildhara Kup Rama Ranji  1717005020/IF/01</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I239" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J239" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K239" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KUNDAL</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C240" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F240" s="1" t="inlineStr">
+        <is>
+          <t>1717005020/WC/22012035307901 — नवीन तालाब का निर्माण चारेल फलिया वाला नाला पर ग्राम कुण्डल ग्राम पंचायत कुण्डल</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="n">
+        <v>2410780.15</v>
+      </c>
+      <c r="I240" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J240" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K240" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / THIKRIYA</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C241" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F241" s="1" t="inlineStr">
+        <is>
+          <t>1717005022/IF/22012035417785 — JGSA 2025 Recharge structure Kapildhara Kup Mangu Punja 1717005022/WC/21</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I241" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J241" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K241" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / THIKRIYA</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C242" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F242" s="1" t="inlineStr">
+        <is>
+          <t>1717005022/IF/22012035500541 — JGSA 2025 FARM FOND Ashok Lalchand Gram Khothariya Gram Panchayat Thikriya</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I242" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J242" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K242" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / THIKRIYA</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C243" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F243" s="1" t="inlineStr">
+        <is>
+          <t>1717005022/IF/22012035507097 — JGSA 2025 FARM FOND Puna Jivana Gram Bhandariya Gram Panchayat Thikriya</t>
+        </is>
+      </c>
+      <c r="G243" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I243" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J243" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K243" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / THIKRIYA</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C244" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E244" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F244" s="1" t="inlineStr">
+        <is>
+          <t>1717005022/IF/22012035507256 — JGSA 2025 FARM FOND Narendra Mangu Gram Bhandariya Gram Panchayat Thikriya</t>
+        </is>
+      </c>
+      <c r="G244" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I244" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J244" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K244" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / CHHAWANI JHODIYA</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C245" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E245" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F245" s="1" t="inlineStr">
+        <is>
+          <t>1717005023/IF/22012035502235 — JGSA 2025 Recharge structure Kapildhara Kup Unkar Naniya 1717005023/IF/22012034339585</t>
+        </is>
+      </c>
+      <c r="G245" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I245" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J245" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K245" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / UMAR</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C246" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E246" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F246" s="1" t="inlineStr">
+        <is>
+          <t>1717005026/IF/22012035388765 — पशु शेड का निर्माण संगीता (गुड्डी) पति भुरालाल ग्राम उमर ग्राम पंचायत उमर</t>
+        </is>
+      </c>
+      <c r="G246" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="n">
+        <v>131748.68</v>
+      </c>
+      <c r="I246" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J246" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K246" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / DETHLA</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C247" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E247" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F247" s="1" t="inlineStr">
+        <is>
+          <t>1717005027/WC/22012035314096 — नवीन परकोलेशन तालाब निर्माण ग्राम चेनपुरा ग्राम पंचायत देथला</t>
+        </is>
+      </c>
+      <c r="G247" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="n">
+        <v>2302874.11</v>
+      </c>
+      <c r="I247" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J247" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K247" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / DETHLA</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C248" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F248" s="1" t="inlineStr">
+        <is>
+          <t>1717005027/WC/22012035314319 — नवीन परकोलेशन तालाब निर्माण रूपला खराडी के खेत के पास ग्राम देवापाडा ग्राम पंचायत देथला</t>
+        </is>
+      </c>
+      <c r="G248" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="n">
+        <v>2331101.87</v>
+      </c>
+      <c r="I248" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J248" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K248" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / MALWASI</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C249" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E249" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F249" s="1" t="inlineStr">
+        <is>
+          <t>1717005028/IF/22012035554161 — कपिलधारा कुप का निर्माण लुंजा, दलसिंग, बालुसिंह ग्राम नाका ग्राम पंचायत मलवासी</t>
+        </is>
+      </c>
+      <c r="G249" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="n">
+        <v>322434.5</v>
+      </c>
+      <c r="I249" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J249" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K249" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / MALWASI</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C250" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E250" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F250" s="1" t="inlineStr">
+        <is>
+          <t>1717005028/WC/22012035308541 — परकोलेशन तलाई का निर्माण पिपलीपाडा रूण्डा में ग्राम मलवासी ग्राम पंचायत मलवासी</t>
+        </is>
+      </c>
+      <c r="G250" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="n">
+        <v>1495942.34</v>
+      </c>
+      <c r="I250" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J250" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K250" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / MALWASI</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C251" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E251" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F251" s="1" t="inlineStr">
+        <is>
+          <t>1717005028/WC/22012035314124 — नवीन परकोलेशन तालाब निर्माण लेवा वाला नाला ग्राम नाका ग्राम पंचायत मलवासी</t>
+        </is>
+      </c>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="n">
+        <v>2481806.12</v>
+      </c>
+      <c r="I251" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J251" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K251" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RANISINGH</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C252" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E252" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F252" s="1" t="inlineStr">
+        <is>
+          <t>1717005031/IF/22012035417142 — JGSA 2025 Recharge structure Kapildhara Kup Shambhu Sukhala 1717005031/IF/22012034640162</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I252" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J252" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K252" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RANISINGH</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C253" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E253" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F253" s="1" t="inlineStr">
+        <is>
+          <t>1717005031/IF/22012035500047 — JGSA 2025 FARM FOND Shambhu Bijal Gram Ranisingh Gram Panchayat Ranisingh</t>
+        </is>
+      </c>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I253" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J253" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K253" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHOJPURA</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C254" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E254" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F254" s="1" t="inlineStr">
+        <is>
+          <t>1717005033/WC/22012035267946 — परकोलेशन तलाई का निर्माण गोतम हारी के खेत के पास ग्राम हलकाराकलां ग्राम पंचायत भोजपुरा</t>
+        </is>
+      </c>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="n">
+        <v>1468937.17</v>
+      </c>
+      <c r="I254" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J254" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K254" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BHURI GHATI</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C255" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F255" s="1" t="inlineStr">
+        <is>
+          <t>1717005034/IF/22012035540963 — परकोलेशन तलाई का निर्माण कालु पिता भेरू निनामा ग्राम तलाईखेडा ग्राम पंचायत भुरीघाटी</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I255" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J255" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K255" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / DEVLI</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E256" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F256" s="1" t="inlineStr">
+        <is>
+          <t>1717005036/IF/22012035539765 — पशु शेड का निर्माण सावित्रीबाई मोतीलाल कटारा ग्राम देवली ग्राम पंचायत देवली</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="n">
+        <v>132146.51</v>
+      </c>
+      <c r="I256" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K256" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F257" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035453559 — JGSA 2025 FARM FOND Hingji Maila Maida Gram Pounbatta Gram Panchayat Ambapadkalan</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K257" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C258" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F258" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035474907 — कपिलधारा कुप निर्माण बाबु, हकरा, नागजी ग्राम बोरपाडा ग्राम पंचायत आम्बापाडाकलां</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="n">
+        <v>262764.23</v>
+      </c>
+      <c r="I258" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K258" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C259" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E259" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F259" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496426 — JGSA 2025 Recharge structure Kapildhara Kup Kacharu Kalu 1717005037/IF/59</t>
+        </is>
+      </c>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I259" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K259" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C260" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E260" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F260" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496440 — JGSA 2025 Recharge structure Kapildhara Kup Joharingh Khima 1717005037/IF/22012034754770</t>
+        </is>
+      </c>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I260" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K260" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496450 — JGSA 2025 Recharge structure Kapildhara Kup Motiya Valiya 1717005037/IF/9993712238</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K261" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C262" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E262" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F262" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496460 — JGSA 2025 Recharge structure Kapildhara Kup Mangu Unkar  1717005037/IF/70</t>
+        </is>
+      </c>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I262" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K262" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C263" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E263" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F263" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496470 — JGSA 2025 Recharge structure Kapildhara Kup Kodar Dharma 1717005037/IF/33</t>
+        </is>
+      </c>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I263" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K263" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C264" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E264" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F264" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035540728 — कपिलधारा कुप निर्माण मंगला, रमतु, नरसा ग्राम डाबर ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G264" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="n">
+        <v>296824.84</v>
+      </c>
+      <c r="I264" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K264" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C265" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E265" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F265" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035542824 — JGSA 2025 Recharge structure Kapildhara Kup Badiya Deva 1717005038/IF/9993709551</t>
+        </is>
+      </c>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I265" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J265" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K265" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C266" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E266" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F266" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035542831 — JGSA 2025 Recharge structure Kapildhara Kup Ranglal Devingh 1717005038/IF/22012034734325</t>
+        </is>
+      </c>
+      <c r="G266" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I266" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J266" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K266" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C267" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D267" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E267" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F267" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035550931 — JGSA 2025 Recharge structure Kapildhara Kup Jokha Foolji  1717005038/IF/45</t>
+        </is>
+      </c>
+      <c r="G267" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I267" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K267" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C268" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D268" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E268" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F268" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035550933 — JGSA 2025 Recharge structure Kapildhara Kup Valu Kalji 1717005038/IF/38</t>
+        </is>
+      </c>
+      <c r="G268" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I268" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J268" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K268" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C269" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D269" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E269" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F269" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035575965 — पशु शेड का निमा्रण थावरीबाई पति केशर भागोरा ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G269" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="n">
+        <v>133303.36</v>
+      </c>
+      <c r="I269" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J269" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K269" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C270" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D270" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E270" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F270" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035575973 — परकोलेशन तलाई का निर्माण मांगु परथा ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G270" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I270" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J270" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K270" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C271" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D271" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E271" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F271" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035576511 — परकोलेशन तलाई का निर्माण प्रभु रूपा मईडा ग्राम नाहरगढ ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G271" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I271" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J271" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K271" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C272" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E272" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F272" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035576515 — पशु शेड का निर्माण शांतिबाई पति रमेश भागोरा ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="n">
+        <v>137769.15</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K272" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035578097 — परकोलेशन तलाई का निर्माण बादरू मांगु मईडा (राहुल) ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K273" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C274" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E274" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F274" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035578100 — पशु शेड का निर्माण रेशमीबाई रावजी डिंडोर ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="n">
+        <v>134880.03</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K274" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F275" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/WC/22012035280796 — परकोलेशन तलाई का निर्माण लाहलिंग के खेत के पास ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="n">
+        <v>1495938.61</v>
+      </c>
+      <c r="I275" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K275" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C276" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E276" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F276" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/WC/22012035281039 — परकोलेशन तलाई का निर्माण निनामा फलिया में ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="n">
+        <v>1490938.61</v>
+      </c>
+      <c r="I276" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K276" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C277" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D277" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E277" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F277" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/WC/22012035316570 — नवीन परकोलेशन तालाब का निर्माण नवीन फलिये में ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="n">
+        <v>1490938.61</v>
+      </c>
+      <c r="I277" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K277" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GHODA KHEDA</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C278" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D278" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E278" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F278" s="1" t="inlineStr">
+        <is>
+          <t>1717005042/IF/22012035529693 — कपिलधारा कुप का निर्माण प्रभु, नाथु, भुरजी ग्राम धावडादेह ग्राम पंचायत घोडाखेडा</t>
+        </is>
+      </c>
+      <c r="G278" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="n">
+        <v>250511.53</v>
+      </c>
+      <c r="I278" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J278" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K278" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GHODA KHEDA</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C279" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E279" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F279" s="1" t="inlineStr">
+        <is>
+          <t>1717005042/WC/22012035307889 — नवीन तालाब का निर्माण कुण्डीया वाला नाले पर ग्राम घोडाखेडा ग्राम पंचायत घोडाखेडा</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="n">
+        <v>1602096.79</v>
+      </c>
+      <c r="I279" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K279" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KHEDI BAJRANGGARH</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C280" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D280" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E280" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F280" s="1" t="inlineStr">
+        <is>
+          <t>1717005044/WC/22012035307895 — नवीन तालाब का निर्माण खाखरा वाला नाला पर ग्राम मानपुरा ग्राम पंचायत खेडी बजरंगगढ</t>
+        </is>
+      </c>
+      <c r="G280" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="n">
+        <v>1789054.6</v>
+      </c>
+      <c r="I280" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J280" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K280" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BID</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C281" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D281" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E281" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F281" s="1" t="inlineStr">
+        <is>
+          <t>1717005047/WC/22012035314122 — नवीन परकोलेशन तालाब निर्माण लुंजा कालु के खेत के पास ग्राम भेतिया ग्राम पंचायत बीड</t>
+        </is>
+      </c>
+      <c r="G281" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="n">
+        <v>2454686.92</v>
+      </c>
+      <c r="I281" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J281" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K281" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / BID</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C282" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D282" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E282" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F282" s="1" t="inlineStr">
+        <is>
+          <t>1717005047/WC/22012035314126 — नवीन परकोलेशन तालाब निर्माण तारा घाटी वाला नाला ग्राम महुडी का माल ग्राम पंचायत बीड</t>
+        </is>
+      </c>
+      <c r="G282" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="n">
+        <v>2373804.35</v>
+      </c>
+      <c r="I282" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J282" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K282" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / DEVLA</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C283" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D283" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E283" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F283" s="1" t="inlineStr">
+        <is>
+          <t>1717005048/IF/22012035479373 — पशु शेड का निर्माण माया दिनेश ग्राम अजबगढ ग्राम पंचायत देवला</t>
+        </is>
+      </c>
+      <c r="G283" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="n">
+        <v>128757.67</v>
+      </c>
+      <c r="I283" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K283" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / DEVLA</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C284" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D284" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E284" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F284" s="1" t="inlineStr">
+        <is>
+          <t>1717005048/IF/22012035529886 — पशु शेड का निर्माण सेनाबाई पति चोकसिंह ग्राम देवला ग्राम पंचायत देवला</t>
+        </is>
+      </c>
+      <c r="G284" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="n">
+        <v>130942.35</v>
+      </c>
+      <c r="I284" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J284" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K284" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / DEVLA</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C285" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E285" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F285" s="1" t="inlineStr">
+        <is>
+          <t>1717005048/IF/22012035561119 — पशु शेड का निर्माण संगीता दशरथ मालीवाड ग्राम अजबगढ ग्राम पंचायत देवला</t>
+        </is>
+      </c>
+      <c r="G285" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="n">
+        <v>128239.64</v>
+      </c>
+      <c r="I285" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K285" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / MOLAWA</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C286" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D286" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E286" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F286" s="1" t="inlineStr">
+        <is>
+          <t>1717005051/WC/22012035314113 — नवीन परकोलेशन तालाब निर्माण बहादुर के खेत के पास ग्राम गंगायता पाडा ग्राम पंचायत मौलावा</t>
+        </is>
+      </c>
+      <c r="G286" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="n">
+        <v>2436447.02</v>
+      </c>
+      <c r="I286" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K286" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / GHATALIYA</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C287" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D287" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E287" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F287" s="1" t="inlineStr">
+        <is>
+          <t>1717005052/IF/22012035408674 — JGSA 2025 FARM FOND Sagar Varsingh Garwal Gram Amlipada Gram Panchayat Ghataliya</t>
+        </is>
+      </c>
+      <c r="G287" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I287" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J287" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K287" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / SELECHDEVDA</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C288" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D288" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E288" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F288" s="1" t="inlineStr">
+        <is>
+          <t>1717005056/IF/22012035577283 — पशु शेड का निर्माण शांति पति शम्भु चैहान ग्राम सेलेजमईडा ग्राम पंचायत सेलेजदेवदा</t>
+        </is>
+      </c>
+      <c r="G288" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="n">
+        <v>134054.64</v>
+      </c>
+      <c r="I288" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J288" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K288" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / SELECHDEVDA</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C289" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D289" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E289" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F289" s="1" t="inlineStr">
+        <is>
+          <t>1717005056/IF/22012035577284 — पशु शेड का निर्माण सीताबाई बारजी डोडियार ग्राम सेलेजमईडा ग्राम पंचायत सेलेजदेवदा</t>
+        </is>
+      </c>
+      <c r="G289" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="n">
+        <v>133051.87</v>
+      </c>
+      <c r="I289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K289" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C290" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D290" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E290" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F290" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035417603 — JGSA 2025 Recharge structure Kapildhara Kup Gajja Jivana 1717005057/IF/28</t>
+        </is>
+      </c>
+      <c r="G290" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I290" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K290" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C291" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D291" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E291" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F291" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035500516 — JGSA 2025 FARM FOND Hurta Limji Gram Kadmali Gram Panchayat Rupapada</t>
+        </is>
+      </c>
+      <c r="G291" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I291" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K291" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C292" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D292" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E292" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F292" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035504654 — JGSA 2025 Recharge structure Kapildhara Kup Dubaliya Kalu 1717005057/IF/05</t>
+        </is>
+      </c>
+      <c r="G292" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I292" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K292" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C293" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E293" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F293" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035504673 — JGSA 2025 Recharge structure Kapildhara Kup Narji Jahu  1717005057/IF/1000016243</t>
+        </is>
+      </c>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I293" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K293" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C294" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E294" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F294" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035504682 — JGSA 2025 Recharge structure Kapildhara Kup Nanuda khimaji  1717005057/IF/35</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K294" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C295" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E295" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F295" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035504705 — JGSA 2025 Recharge structure Kapildhara Kup Duli Mavji 1717005057/IF/22012034325137</t>
+        </is>
+      </c>
+      <c r="G295" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I295" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K295" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C296" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D296" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E296" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F296" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/WC/22012035299608 — JGSA 2025 AMRIT SAROVER 2.0 - Manshu ke khet ke pass Talab Nirman Gram Matwala Gram Panchayat Rupapa</t>
+        </is>
+      </c>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="n">
+        <v>2489932.23</v>
+      </c>
+      <c r="I296" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K296" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / TAMBOLITA</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C297" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D297" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E297" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F297" s="1" t="inlineStr">
+        <is>
+          <t>1717005058/IF/22012035454299 — JGSA 2025 Recharge structure Kapildhara Kup Devaji Rupa  1717005058/IF/56</t>
+        </is>
+      </c>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I297" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K297" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / KOTDA</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C298" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D298" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E298" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F298" s="1" t="inlineStr">
+        <is>
+          <t>1717005059/IF/22012035561596 — JGSA 2025 FARM FOND Gulabsingh Veshaya Gram Kotda Gram Panchayat Kotda</t>
+        </is>
+      </c>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I298" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K298" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / SANDLA</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C299" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D299" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E299" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F299" s="1" t="inlineStr">
+        <is>
+          <t>1717005063/IF/22012035553135 — पशु शेड का निर्माण काली राजेन्द्र हारी ग्राम सेमलिया ग्राम पंचायत संदला</t>
+        </is>
+      </c>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="n">
+        <v>129712.32</v>
+      </c>
+      <c r="I299" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K299" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / SANDLA</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C300" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D300" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E300" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F300" s="1" t="inlineStr">
+        <is>
+          <t>1717005063/WC/22012035298817 — परकोलेशन तलाई का निर्माण सागवन वाला नाला पर मजरा चपलीखेडा ग्राम पंचायत संदला</t>
+        </is>
+      </c>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="n">
+        <v>1444190.6</v>
+      </c>
+      <c r="I300" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K300" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / MANASA</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C301" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D301" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E301" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F301" s="1" t="inlineStr">
+        <is>
+          <t>1717005064/WC/22012035307898 — नवीन तालाब का निर्माण गलीया वाला नाला पर ग्राम मनासा ग्राम पंचायत मनासा</t>
+        </is>
+      </c>
+      <c r="G301" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="n">
+        <v>2465996.45</v>
+      </c>
+      <c r="I301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K301" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAIPADA</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C302" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D302" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E302" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F302" s="1" t="inlineStr">
+        <is>
+          <t>1717005065/IF/22012035412779 — JGSA 2025 FARM FOND Badar kamji Dodiyar Gram Raipada Gram Panchayat Raipada</t>
+        </is>
+      </c>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="n">
+        <v>297271.35</v>
+      </c>
+      <c r="I302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K302" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>RATLAM / BAJNA / RAIPADA</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C303" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D303" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E303" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F303" s="1" t="inlineStr">
+        <is>
+          <t>1717005065/IF/22012035501412 — JGSA 2025 FARM FOND Rakhama Hukiya Gram Chandragadh Mal Gram Panchayat Raipada</t>
+        </is>
+      </c>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I303" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K303" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>SHAJAPUR / SHAJAPUR / LODIYA</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E304" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F304" s="1" t="inlineStr">
+        <is>
+          <t>1719005096/RC/22012034845055 — CC Road  Sah Nali Nirman    jagdish k amkan se Prabhu k Makan Tak</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="n">
+        <v>99800</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K304" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / BHABRA / MALPUR CHHOTI</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+        </is>
+      </c>
+      <c r="E305" s="1" t="inlineStr">
+        <is>
+          <t>Culvert</t>
+        </is>
+      </c>
+      <c r="F305" s="1" t="inlineStr">
+        <is>
+          <t>1721006016/AV/22012034668331 — PIPE PULIYA NIRMAN BADAKHUTAJA SIMA PAR DITIYA KA FALIYA CHOTIMALPUR 2025-26</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="n">
+        <v>79000</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>46189</v>
+      </c>
+      <c r="K305" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / BHABRA / MALPUR CHHOTI</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E306" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F306" s="1" t="inlineStr">
+        <is>
+          <t>1721006016/IC/22012034891321 — SARVAJANIK KOOP NIRMAN RAMAN PANGIYA KE KHET KE PASS DITIYA KA FALIYA CHOTIMALPUR 2025-26</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="n">
+        <v>628695</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>46189</v>
+      </c>
+      <c r="K306" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / BHABRA / MALPUR CHHOTI</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E307" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F307" s="1" t="inlineStr">
+        <is>
+          <t>1721006016/RC/22012034851211 — C C ROAD NIRMAN GUMAN KE GHAR SE JHUMALA KE GHAR TAK DITIYA KA FALIYA CHOTIMALPUR 2025-26</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="n">
+        <v>90000</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>46189</v>
+      </c>
+      <c r="K307" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / UDAIGARH / SAGOTA</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E308" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F308" s="1" t="inlineStr">
+        <is>
+          <t>1721007004/IF/22012035248043 — NANDAN FLOUDYAN RADHU KUVARSINGH BEGDA GP SAGOTA  2024/25</t>
+        </is>
+      </c>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="n">
+        <v>149782.63</v>
+      </c>
+      <c r="I308" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>46241</v>
+      </c>
+      <c r="K308" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / UDAIGARH / UDAIGARH</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C309" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D309" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E309" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F309" s="1" t="inlineStr">
+        <is>
+          <t>1721007017/IF/22012035561142 — KAPILDHARA KUP NIRMAN GYANSINGH MADAN GHAWALIYA  FALIYA GP UDAIGARH</t>
+        </is>
+      </c>
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="n">
+        <v>322434.5</v>
+      </c>
+      <c r="I309" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>46223</v>
+      </c>
+      <c r="K309" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / UDAIGARH / UDAIGARH</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E310" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F310" s="1" t="inlineStr">
+        <is>
+          <t>1721007017/IF/22012035644019 — KAPILDHARA KUP NIRMAN MOTLI DULESINGH GP UDAIGARH</t>
+        </is>
+      </c>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="n">
+        <v>259170.19</v>
+      </c>
+      <c r="I310" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>46223</v>
+      </c>
+      <c r="K310" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / UDAIGARH / KHANDALA RAO</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E311" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>1721007019/IF/22012035651773 — KAPILDHARA KUP NIRMAN NANKI BAI SOHBATSINGH GP KHANDALA RAO</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="n">
+        <v>387700.11</v>
+      </c>
+      <c r="I311" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>46146</v>
+      </c>
+      <c r="K311" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / UDAIGARH / SIYALI</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C312" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>1721007029/RC/22012034845110 — P C C ROAD NIRMAN AKHADIYA FALIYA GP SIYALI</t>
+        </is>
+      </c>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="n">
+        <v>42000</v>
+      </c>
+      <c r="I312" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>46239</v>
+      </c>
+      <c r="K312" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / JOBAT / THAPLI</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C313" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>1721008002/WC/22012035322246 — Nistar Talab Nirman Jhanda  Faliya Thapli</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="n">
+        <v>2488000.3</v>
+      </c>
+      <c r="I313" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>46153</v>
+      </c>
+      <c r="K313" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / KATTHIWADA / MORDHI</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+        </is>
+      </c>
+      <c r="E314" s="1" t="inlineStr">
+        <is>
+          <t>Culvert</t>
+        </is>
+      </c>
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>1721009016/AV/22012034664413 — VCW PAIP PULIYA MORDHI</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="n">
+        <v>108000</v>
+      </c>
+      <c r="I314" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>46232</v>
+      </c>
+      <c r="K314" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / KATTHIWADA / KHEDA</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>1721009029/RC/22012034825060 — Pcc Road Nirman Kariya Men Road Se Ps School Tak Dhanuk Faliya Kheda</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="n">
+        <v>83000</v>
+      </c>
+      <c r="I315" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K315" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / KATTHIWADA / KALIBEL</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C316" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E316" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F316" s="1" t="inlineStr">
+        <is>
+          <t>1721009033/WC/22012035234363 — Nistar Talab Nirman Valsingh Ke Khet Ke Pass Patel Faliya Gram Dokarbariya Gp Kalibel</t>
+        </is>
+      </c>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="n">
+        <v>2488290.19</v>
+      </c>
+      <c r="I316" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K316" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / KATTHIWADA / JHARKALI</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C317" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D317" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E317" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F317" s="1" t="inlineStr">
+        <is>
+          <t>1721009047/WC/22012035237515 — NISTAR TALAB NIIRMAN NANSINGH KE GHAR KE PASS KHADAN FALIYA KUMBHI GP JHARKALI</t>
+        </is>
+      </c>
+      <c r="G317" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="n">
+        <v>2495087.43</v>
+      </c>
+      <c r="I317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>46241</v>
+      </c>
+      <c r="K317" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / ALIRAJPUR / SEJGAON</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C318" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D318" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E318" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F318" s="1" t="inlineStr">
+        <is>
+          <t>1721010043/WC/22012035226910 — NISTAR TALAB NIRMAN BHUDKI FALIYA GP SEJGAON 2024/25</t>
+        </is>
+      </c>
+      <c r="G318" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="n">
+        <v>1431976.39</v>
+      </c>
+      <c r="I318" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>46240</v>
+      </c>
+      <c r="K318" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / SONDWA / RATAD</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C319" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D319" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E319" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F319" s="1" t="inlineStr">
+        <is>
+          <t>1721011001/WC/22012035311550 — NISTAR TALAB RAMAN KE KHET KE PASS DARJA PATLI FALIYA</t>
+        </is>
+      </c>
+      <c r="G319" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="n">
+        <v>982783.21</v>
+      </c>
+      <c r="I319" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J319" s="3" t="n">
+        <v>46235</v>
+      </c>
+      <c r="K319" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / SONDWA / KANTHARI</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C320" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D320" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E320" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F320" s="1" t="inlineStr">
+        <is>
+          <t>1721011006/IF/22012035485456 — KAPIL DHARA KUP AMALIYA RAJUDIYA  KANTHARI  2025 26</t>
+        </is>
+      </c>
+      <c r="G320" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="n">
+        <v>281831.32</v>
+      </c>
+      <c r="I320" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J320" s="3" t="n">
+        <v>46238</v>
+      </c>
+      <c r="K320" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / SONDWA / ACHPAI</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C321" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D321" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E321" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F321" s="1" t="inlineStr">
+        <is>
+          <t>1721011013/WC/22012035251330 — nistar talab nirman jadu kanji ke khet ke pass badi tola falia achpai 2024 25</t>
+        </is>
+      </c>
+      <c r="G321" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="n">
+        <v>995364.64</v>
+      </c>
+      <c r="I321" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J321" s="3" t="n">
+        <v>46223</v>
+      </c>
+      <c r="K321" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / SONDWA / UMARKHAD</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C322" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D322" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E322" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F322" s="1" t="inlineStr">
+        <is>
+          <t>1721011020/WC/22012035242977 — NISTAR TALAB BARI  FALIYA UMARKHAD  2024 25</t>
+        </is>
+      </c>
+      <c r="G322" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="n">
+        <v>1034711.89</v>
+      </c>
+      <c r="I322" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J322" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K322" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / SONDWA / UMRALI</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C323" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D323" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E323" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F323" s="1" t="inlineStr">
+        <is>
+          <t>1721011038/RC/22012034851216 — CC ROAD NIRMAN PURANE ROAD SE NAGARIYA KE GHAR  KI TARAF SATI FALIYA UMRALI 2025 26</t>
+        </is>
+      </c>
+      <c r="G323" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="n">
+        <v>159000</v>
+      </c>
+      <c r="I323" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J323" s="3" t="n">
+        <v>46217</v>
+      </c>
+      <c r="K323" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / SONDWA / LODHNI</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C324" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D324" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E324" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F324" s="1" t="inlineStr">
+        <is>
+          <t>1721011041/RC/22012034852446 — CC ROAD MAIN ROAD SE LALSINGH RAGLIYA KE GHAR TAK WAKNALA  FALIYA LODHANI 2025 26</t>
+        </is>
+      </c>
+      <c r="G324" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="n">
+        <v>102000</v>
+      </c>
+      <c r="I324" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>46231</v>
+      </c>
+      <c r="K324" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / SONDWA / WALPUR</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C325" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D325" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E325" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F325" s="1" t="inlineStr">
+        <is>
+          <t>1721011061/DP/22012034623279 — MIYAWAKI PLANTATION TALAYA FALIYA WALPUR  2024 25</t>
+        </is>
+      </c>
+      <c r="G325" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H325" s="2" t="n">
+        <v>343764.98</v>
+      </c>
+      <c r="I325" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J325" s="3" t="n">
+        <v>46244</v>
+      </c>
+      <c r="K325" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>ALIRAJPUR / JOBAT / PAHADWA</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C326" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D326" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E326" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F326" s="1" t="inlineStr">
+        <is>
+          <t>1721/WC/22012035221646 — NISTAR TALAB NIRMAN WORK KHADA FALIYA PAHADWA</t>
+        </is>
+      </c>
+      <c r="G326" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="n">
+        <v>3997000</v>
+      </c>
+      <c r="I326" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J326" s="3" t="n">
+        <v>46246</v>
+      </c>
+      <c r="K326" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / BADNAWAR / Karoda</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C327" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D327" s="1" t="inlineStr">
+        <is>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E327" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F327" s="1" t="inlineStr">
+        <is>
+          <t>1722001001/IF/22012035639981 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP100692382</t>
+        </is>
+      </c>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I327" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>46161</v>
+      </c>
+      <c r="K327" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / BADNAWAR / Karoda</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C328" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D328" s="1" t="inlineStr">
+        <is>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E328" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F328" s="1" t="inlineStr">
+        <is>
+          <t>1722001001/IF/22012035653155 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP100702326</t>
+        </is>
+      </c>
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J328" s="3" t="n">
+        <v>46161</v>
+      </c>
+      <c r="K328" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>INDORE / DEPALPUR / BACHHODA</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C329" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D329" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E329" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F329" s="1" t="inlineStr">
+        <is>
+          <t>1723001012/WC/22012035314693 — अमृत सरोवर (जलगंगा) तालाब निर्माण कार्य 25/2352 पुलिया के पास (बछोडा)</t>
+        </is>
+      </c>
+      <c r="G329" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H329" s="2" t="n">
+        <v>1457000</v>
+      </c>
+      <c r="I329" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J329" s="3" t="n">
+        <v>45758</v>
+      </c>
+      <c r="K329" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / KHARGONE / DONGARCHICHLI</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C330" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D330" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E330" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F330" s="1" t="inlineStr">
+        <is>
+          <t>1724006012/WC/22012035142184 — निस्तार तालाब कस्तार नाले लक्षमन धूमसींग के खेत पास डोंगरचिचली</t>
+        </is>
+      </c>
+      <c r="G330" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="n">
+        <v>2268097.78</v>
+      </c>
+      <c r="I330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J330" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K330" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / KHARGONE / GHEGAWA</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C331" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D331" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E331" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F331" s="1" t="inlineStr">
+        <is>
+          <t>1724006015/RS/22012034669285 — Samudayik Leach Pith Nirman Bhag 1 Gp Ghegawa 2022-23</t>
+        </is>
+      </c>
+      <c r="G331" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="n">
+        <v>6500</v>
+      </c>
+      <c r="I331" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J331" s="3" t="n">
+        <v>45125</v>
+      </c>
+      <c r="K331" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / KHARGONE / GHEGAWA</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C332" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D332" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E332" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F332" s="1" t="inlineStr">
+        <is>
+          <t>1724006015/RS/22012034669289 — Samudayik Leach Pith Nirman Bhag 2 Gp Ghegawa 2022-23</t>
+        </is>
+      </c>
+      <c r="G332" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="n">
+        <v>6500</v>
+      </c>
+      <c r="I332" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J332" s="3" t="n">
+        <v>45062</v>
+      </c>
+      <c r="K332" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / KHARGONE / TEMLA</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C333" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D333" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E333" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F333" s="1" t="inlineStr">
+        <is>
+          <t>1724006043/IF/22012034839687 — Niji falodhan natthu motiram</t>
+        </is>
+      </c>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="n">
+        <v>82000</v>
+      </c>
+      <c r="I333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K333" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / KHARGONE / TEMLA</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C334" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D334" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E334" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F334" s="1" t="inlineStr">
+        <is>
+          <t>1724006043/IF/22012034839724 — Niji gali dhan pawan</t>
+        </is>
+      </c>
+      <c r="G334" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="n">
+        <v>82524</v>
+      </c>
+      <c r="I334" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J334" s="3" t="n">
+        <v>44425</v>
+      </c>
+      <c r="K334" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / KHARGONE / TEMLA</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C335" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D335" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E335" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F335" s="1" t="inlineStr">
+        <is>
+          <t>1724006043/WC/22012034868943 — Community Leach PIT SC MOHHALA TEMLA</t>
+        </is>
+      </c>
+      <c r="G335" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H335" s="2" t="n">
+        <v>2500</v>
+      </c>
+      <c r="I335" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J335" s="3" t="n">
+        <v>44513</v>
+      </c>
+      <c r="K335" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / BILALI</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C336" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D336" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E336" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F336" s="1" t="inlineStr">
+        <is>
+          <t>1724007005/IF/22012035632579 — EK bagiya maa ke naam GYANIBAI KAWASE MP-24-007-005-002/235</t>
+        </is>
+      </c>
+      <c r="G336" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H336" s="2" t="n">
+        <v>270661.6</v>
+      </c>
+      <c r="I336" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J336" s="3" t="n">
+        <v>45958</v>
+      </c>
+      <c r="K336" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / BILKHED</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C337" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D337" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E337" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F337" s="1" t="inlineStr">
+        <is>
+          <t>1724007006/IF/22012035606322 — EK bagiya maa ke naam KUNTA BAI MP-24-007-006-002/384</t>
+        </is>
+      </c>
+      <c r="G337" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H337" s="2" t="n">
+        <v>267510.03</v>
+      </c>
+      <c r="I337" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J337" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K337" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / GOWADI</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D338" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F338" s="1" t="inlineStr">
+        <is>
+          <t>1724007015/IF/22012035615330 — EK bagiya ma ke naam KADVI BAI MP-24-007-015-002/197</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="n">
+        <v>270510.03</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K338" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / KUMHARKHEDA</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D339" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F339" s="1" t="inlineStr">
+        <is>
+          <t>1724007020/IF/22012035597029 — EK bagiya ma ke naam SURAJ BAI KADWA CHOUHAN MP-24-007-020-001/350</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="n">
+        <v>280760.03</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>45924</v>
+      </c>
+      <c r="K339" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / LAKHI</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C340" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D340" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E340" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F340" s="1" t="inlineStr">
+        <is>
+          <t>1724007022/IF/22012035593820 — EK bagiya ma ke naam BASANTI KUSWAH MP-24-007-022-001/266-A</t>
+        </is>
+      </c>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="n">
+        <v>276671.83</v>
+      </c>
+      <c r="I340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>45903</v>
+      </c>
+      <c r="K340" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / NAGZIRI</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C341" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D341" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E341" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F341" s="1" t="inlineStr">
+        <is>
+          <t>1724007026/IF/22012035596332 — EK BAGIYA MAA KE NAAM MANJULA RAMESHWAR MP170034044910</t>
+        </is>
+      </c>
+      <c r="G341" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H341" s="2" t="n">
+        <v>275021.3</v>
+      </c>
+      <c r="I341" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J341" s="3" t="n">
+        <v>45907</v>
+      </c>
+      <c r="K341" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / NAGZIRI</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C342" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D342" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E342" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F342" s="1" t="inlineStr">
+        <is>
+          <t>1724007026/IF/22012035632688 — EK bagiya maa ke naam SAPNA RATHOD MP-24-007-026-004/784-A</t>
+        </is>
+      </c>
+      <c r="G342" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H342" s="2" t="n">
+        <v>270661.6</v>
+      </c>
+      <c r="I342" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J342" s="3" t="n">
+        <v>45964</v>
+      </c>
+      <c r="K342" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / PIPLAI</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C343" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D343" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E343" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F343" s="1" t="inlineStr">
+        <is>
+          <t>1724007029/IF/22012035603104 — EK bagiya maa ke naam RANGARIBAI MP-24-007-029-001/68</t>
+        </is>
+      </c>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H343" s="2" t="n">
+        <v>270510.03</v>
+      </c>
+      <c r="I343" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>45908</v>
+      </c>
+      <c r="K343" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / THIBGAON BUJURG</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C344" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D344" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E344" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F344" s="1" t="inlineStr">
+        <is>
+          <t>1724007037/IF/22012035615339 — EK bagiya maa ke naam SARASVATI MP-24-007-037-001/714</t>
+        </is>
+      </c>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="n">
+        <v>270510.03</v>
+      </c>
+      <c r="I344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K344" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / THIBGAON BUJURG</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C345" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D345" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E345" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F345" s="1" t="inlineStr">
+        <is>
+          <t>1724007037/IF/22012035618762 — EK bagiya maa ke naam RAJKOR BAI MP-24-007-037-001/585-B</t>
+        </is>
+      </c>
+      <c r="G345" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H345" s="2" t="n">
+        <v>270660.14</v>
+      </c>
+      <c r="I345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>45913</v>
+      </c>
+      <c r="K345" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / GOGANWA / LIMVADI</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C346" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D346" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E346" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F346" s="1" t="inlineStr">
+        <is>
+          <t>1724007042/IF/22012035618708 — EK bagiya maa ke naam LIMADI BAI MP-24-007-042-001/103</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="n">
+        <v>270660.14</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>45914</v>
+      </c>
+      <c r="K346" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / LATERI / Titarbarri</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Individuals / Construction of Gabion Check Dam for Individual</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1727001018/IF/22012035239615 — गेवियन संरचना निर्माण बटनबाई/काशीराम के खेत में ग्राम तीतरबररी</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>118659.64</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K347" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / BASODA / MOODARA</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1727004060/IF/VB/22012035663545 — Ak bagiya maa ke name sunder bai jiwajipur</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>287561.42</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K348" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / BASODA / MOODARA</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1727004060/IF/VB/22012035663551 — Ak bagiya maa ke name vineeta bai moodara</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>287561.42</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K349" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1731001035/IF/22012035281943 — Kapil Dhara Kup Nirman Jaddu Soma Dori Khamapur</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>45520</v>
+      </c>
+      <c r="K350" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1731001035/IF/22012035590172 — Ek Bagiya Maa Ke Nam BULLE PANDRAM Khamapur</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>280503.33</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K351" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1731001035/IF/22012035590191 — Ek Bagiya Maa Ke Nam PREMTI VADIVA Khamapur</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>288298.24</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K352" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1731001035/IF/22012035590206 — Ek Bagiya Maa Ke Nam BUNDI EVENE Khamapur</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>288856.55</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K353" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1731001035/IF/22012035590215 — Ek Bagiya Maa Ke Nam SUMANTI Khamapur</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>294425.37</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K354" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1731001035/IF/22012035590225 — Ek Bagiya Maa Ke Nam Manita Parte Palaspani</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>287464.36</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K355" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C356" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D356" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E356" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F356" s="1" t="inlineStr">
+        <is>
+          <t>1731001035/IF/22012035590242 — Ek Bagiya Maa Ke Nam SHIVRATI KADOPE Khamapur</t>
+        </is>
+      </c>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="n">
+        <v>282269.96</v>
+      </c>
+      <c r="I356" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J356" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K356" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BHIMPUR / KHAMAPUR</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C357" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D357" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E357" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F357" s="1" t="inlineStr">
+        <is>
+          <t>1731001035/IF/22012035596911 — Ek Bagiya Ma Ke Nam Lanka Dhurve Khamapur</t>
+        </is>
+      </c>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="n">
+        <v>294935.39</v>
+      </c>
+      <c r="I357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J357" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K357" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / MEDHAPANI</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1731006009/IF/22012035426035 — खेत तालाब, निर्माण संतोश / जुगरु मर्दवानी रैय्यत</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>185441.45</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K358" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / KANHAVADI</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>1731006012/IF/22012035399217 — खेत तालाब, रामगोपाल/भूरेलाल, कान्‍हावाड़ी</t>
+        </is>
+      </c>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J359" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K359" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / DUDHAWANI</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>1731006014/IF/22012035328912 — खेत तालाब, अनिल/सुरका, बांसबोड़ी</t>
+        </is>
+      </c>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I360" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J360" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K360" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / DUDHAWANI</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C361" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D361" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E361" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F361" s="1" t="inlineStr">
+        <is>
+          <t>1731006014/IF/22012035588111 — एक बगिया मा के नाम, हसीना/कमलेश, ,खारागोंदी MP31006014003 43</t>
+        </is>
+      </c>
+      <c r="G361" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="n">
+        <v>186667.07</v>
+      </c>
+      <c r="I361" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J361" s="3" t="n">
+        <v>45886</v>
+      </c>
+      <c r="K361" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / CHIKHALI AMDHANA</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C362" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D362" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E362" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F362" s="1" t="inlineStr">
+        <is>
+          <t>1731006015/IF/22012035500418 — खेत तालाब निर्माण दसरी/किशोरी के खेत में चिखली आमढाना</t>
+        </is>
+      </c>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I362" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J362" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K362" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / BANSPUR</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C363" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D363" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E363" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F363" s="1" t="inlineStr">
+        <is>
+          <t>1731006021/IF/22012035590956 — एक बगिया मां के नाम, शांता/विजय, बांसपुर MP31006021002 181B</t>
+        </is>
+      </c>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
+        <v>186667.07</v>
+      </c>
+      <c r="I363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J363" s="3" t="n">
+        <v>45886</v>
+      </c>
+      <c r="K363" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / MEHKAR</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C364" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D364" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E364" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F364" s="1" t="inlineStr">
+        <is>
+          <t>1731006034/IF/22012035419082 — खेत तालाब निर्माण कार्य मोहन/अमरलाल मेहकार</t>
+        </is>
+      </c>
+      <c r="G364" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I364" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J364" s="3" t="n">
+        <v>45782</v>
+      </c>
+      <c r="K364" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / NUTANDANGA</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C365" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D365" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E365" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F365" s="1" t="inlineStr">
+        <is>
+          <t>1731006049/IF/22012035366594 — डग वेल रिचार्ज पीट सैलेन्द्र /सुकचन्द</t>
+        </is>
+      </c>
+      <c r="G365" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H365" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I365" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J365" s="3" t="n">
+        <v>45770</v>
+      </c>
+      <c r="K365" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / BAKUD</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C366" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D366" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E366" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F366" s="1" t="inlineStr">
+        <is>
+          <t>1731006054/IF/22012035590894 — एक बगिया मा के नाम रमता मर्सकोले / राधेश्याम  ग्राम फांड़का</t>
+        </is>
+      </c>
+      <c r="G366" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H366" s="2" t="n">
+        <v>187661.6</v>
+      </c>
+      <c r="I366" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J366" s="3" t="n">
+        <v>45902</v>
+      </c>
+      <c r="K366" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / BAKUD</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C367" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D367" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E367" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F367" s="1" t="inlineStr">
+        <is>
+          <t>1731006054/IF/22012035590929 — एक बगिया मा के नाम रेखा /बबलु ग्राम फांड़का</t>
+        </is>
+      </c>
+      <c r="G367" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H367" s="2" t="n">
+        <v>187661.6</v>
+      </c>
+      <c r="I367" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J367" s="3" t="n">
+        <v>45917</v>
+      </c>
+      <c r="K367" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / JAMKHOTHER</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C368" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D368" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E368" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F368" s="1" t="inlineStr">
+        <is>
+          <t>1731006055/IF/22012035408599 — खेत तालाब मलजी /जंतु बेलोंड</t>
+        </is>
+      </c>
+      <c r="G368" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H368" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I368" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J368" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K368" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / GHORA DONGRI / VIKRAMPUR</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C369" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D369" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E369" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F369" s="1" t="inlineStr">
+        <is>
+          <t>1731006056/IF/22012035326873 — खेत तालाब, उदरन/मूरतसिंग, घोघरी</t>
+        </is>
+      </c>
+      <c r="G369" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H369" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I369" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J369" s="3" t="n">
+        <v>45766</v>
+      </c>
+      <c r="K369" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / SABADI</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C370" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D370" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E370" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F370" s="1" t="inlineStr">
+        <is>
+          <t>1731009001/IF/22012035261365 — khet talab nirmaan karya chirogi/ramu gram dongarpur gp sabdi</t>
+        </is>
+      </c>
+      <c r="G370" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I370" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J370" s="3" t="n">
+        <v>45604</v>
+      </c>
+      <c r="K370" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / SABADI</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C371" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D371" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E371" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F371" s="1" t="inlineStr">
+        <is>
+          <t>1731009001/IF/22012035299148 — khet talab nirmaan kary fulsingh gram dongarpur gp sabdi</t>
+        </is>
+      </c>
+      <c r="G371" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H371" s="2" t="n">
+        <v>422356.09</v>
+      </c>
+      <c r="I371" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J371" s="3" t="n">
+        <v>45730</v>
+      </c>
+      <c r="K371" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / SABADI</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C372" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D372" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E372" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F372" s="1" t="inlineStr">
+        <is>
+          <t>1731009001/IF/22012035299151 — khet talab nirmaan krya chhibba gram sabdi gp sabdi</t>
+        </is>
+      </c>
+      <c r="G372" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="n">
+        <v>422356.09</v>
+      </c>
+      <c r="I372" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J372" s="3" t="n">
+        <v>45730</v>
+      </c>
+      <c r="K372" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / YENKHEDA</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C373" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D373" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E373" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F373" s="1" t="inlineStr">
+        <is>
+          <t>1731009005/RS/22012035131558 — Samudayik composite pit nirmaan karya hitgrahi 01 se 10 tk g.p yenkheda</t>
+        </is>
+      </c>
+      <c r="G373" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H373" s="2" t="n">
+        <v>73723.48</v>
+      </c>
+      <c r="I373" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J373" s="3" t="n">
+        <v>45605</v>
+      </c>
+      <c r="K373" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / YENKHEDA</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C374" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D374" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E374" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F374" s="1" t="inlineStr">
+        <is>
+          <t>1731009005/RS/22012035131716 — Samudayik composite pit nirmaan karya hitgrahi 5 unit g.p yenkheda</t>
+        </is>
+      </c>
+      <c r="G374" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="n">
+        <v>78260.74</v>
+      </c>
+      <c r="I374" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J374" s="3" t="n">
+        <v>45605</v>
+      </c>
+      <c r="K374" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / NIMANWADA</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C375" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D375" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E375" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F375" s="1" t="inlineStr">
+        <is>
+          <t>1731009006/IF/22012035508115 — Khet Talab Budhrao/Ntthya</t>
+        </is>
+      </c>
+      <c r="G375" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H375" s="2" t="n">
+        <v>423782.16</v>
+      </c>
+      <c r="I375" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J375" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K375" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / GAULA</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C376" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D376" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E376" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F376" s="1" t="inlineStr">
+        <is>
+          <t>1731009007/DP/22012034546703 — Ma ki bagiya Ms school goul</t>
+        </is>
+      </c>
+      <c r="G376" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H376" s="2" t="n">
+        <v>34031.25</v>
+      </c>
+      <c r="I376" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J376" s="3" t="n">
+        <v>44636</v>
+      </c>
+      <c r="K376" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / GAULA</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C377" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D377" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E377" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F377" s="1" t="inlineStr">
+        <is>
+          <t>1731009007/RS/22012035131556 — Samudaik composite pit nirmaan krya 11 se 20 g.p goula</t>
+        </is>
+      </c>
+      <c r="G377" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H377" s="2" t="n">
+        <v>75393.57</v>
+      </c>
+      <c r="I377" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J377" s="3" t="n">
+        <v>45605</v>
+      </c>
+      <c r="K377" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / MOHARKHEDA</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C378" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D378" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E378" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F378" s="1" t="inlineStr">
+        <is>
+          <t>1731009011/WC/22012035227228 — Talab Jirnodhar Jamthi par moharkheda</t>
+        </is>
+      </c>
+      <c r="G378" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H378" s="2" t="n">
+        <v>265000</v>
+      </c>
+      <c r="I378" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J378" s="3" t="n">
+        <v>45616</v>
+      </c>
+      <c r="K378" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / UBHARIYA</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C379" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D379" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E379" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F379" s="1" t="inlineStr">
+        <is>
+          <t>1731009015/WC/22012035093094 — galli palg nirman pathajodi ubhariya</t>
+        </is>
+      </c>
+      <c r="G379" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H379" s="2" t="n">
+        <v>134008.85</v>
+      </c>
+      <c r="I379" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J379" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K379" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / PISATA</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C380" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D380" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E380" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F380" s="1" t="inlineStr">
+        <is>
+          <t>1731009019/LD/22012034598027 — Khel Maidan Pustkalaya Bhavan Ke pass</t>
+        </is>
+      </c>
+      <c r="G380" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H380" s="2" t="n">
+        <v>287582.22</v>
+      </c>
+      <c r="I380" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J380" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K380" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / PISATA</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C381" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D381" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E381" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F381" s="1" t="inlineStr">
+        <is>
+          <t>1731009019/WC/22012035134394 — Check Dam Nirman Karya Chadokar Ke Khet Ke Pass</t>
+        </is>
+      </c>
+      <c r="G381" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="n">
+        <v>771484.29</v>
+      </c>
+      <c r="I381" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J381" s="3" t="n">
+        <v>45208</v>
+      </c>
+      <c r="K381" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / JAMBADI</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C382" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D382" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E382" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F382" s="1" t="inlineStr">
+        <is>
+          <t>1731009023/RS/22012035131916 — compojitpit nirman karya gram jambadi goup2</t>
+        </is>
+      </c>
+      <c r="G382" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="n">
+        <v>71516.45</v>
+      </c>
+      <c r="I382" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J382" s="3" t="n">
+        <v>45618</v>
+      </c>
+      <c r="K382" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / KHETEDA KALAN</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C383" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D383" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E383" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F383" s="1" t="inlineStr">
+        <is>
+          <t>1731009031/IF/22012035481609 — खेत तालाब निर्माण कार्य अनिल /गेंदु खतेडाकला</t>
+        </is>
+      </c>
+      <c r="G383" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I383" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J383" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K383" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / PARMANDAL</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C384" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D384" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E384" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F384" s="1" t="inlineStr">
+        <is>
+          <t>1731009033/RS/22012034583696 — Leachpit Hitgrahimulak Unit-10 Group-2 Parmandal</t>
+        </is>
+      </c>
+      <c r="G384" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="n">
+        <v>45271.34</v>
+      </c>
+      <c r="I384" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J384" s="3" t="n">
+        <v>44505</v>
+      </c>
+      <c r="K384" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / PARMANDAL</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C385" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D385" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E385" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F385" s="1" t="inlineStr">
+        <is>
+          <t>1731009033/WC/22012035280058 — Dugwell Reacharg Nirmal Neer Bade Hanuman Mandeer Ke Pass</t>
+        </is>
+      </c>
+      <c r="G385" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I385" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J385" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K385" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / PARMANDAL</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C386" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D386" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E386" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F386" s="1" t="inlineStr">
+        <is>
+          <t>1731009033/WC/22012035280071 — Dugwell Reacharg Nirmal Neer Ramesh Wankhede Ke Ghar ke Pass</t>
+        </is>
+      </c>
+      <c r="G386" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I386" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J386" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K386" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / KARPA</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C387" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D387" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E387" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F387" s="1" t="inlineStr">
+        <is>
+          <t>1731009040/DP/22012034546757 — Maa ki Bagiya M.S. Karpa</t>
+        </is>
+      </c>
+      <c r="G387" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="n">
+        <v>33381.16</v>
+      </c>
+      <c r="I387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J387" s="3" t="n">
+        <v>44638</v>
+      </c>
+      <c r="K387" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / MAHATPUR</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C388" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E388" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F388" s="1" t="inlineStr">
+        <is>
+          <t>1731009042/DP/22012034600662 — वसुधा वंदन वृक्षारोपन कार्य शासकीय हायर सेकंड्री स्कुल परिसर मे 75 पौधे</t>
+        </is>
+      </c>
+      <c r="G388" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="n">
+        <v>55852.42</v>
+      </c>
+      <c r="I388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>45269</v>
+      </c>
+      <c r="K388" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / PARASTHANI</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C389" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>1731009045/IF/22012035487836 — Khet talab nirman jayram/babu</t>
+        </is>
+      </c>
+      <c r="G389" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="n">
+        <v>185441.45</v>
+      </c>
+      <c r="I389" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J389" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K389" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / PARASTHANI</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C390" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D390" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E390" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F390" s="1" t="inlineStr">
+        <is>
+          <t>1731009045/WC/22012035147657 — nirmal neer mhochdam ke pas</t>
+        </is>
+      </c>
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
+        <v>648891.55</v>
+      </c>
+      <c r="I390" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J390" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K390" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / DAHUWA</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C391" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D391" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E391" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F391" s="1" t="inlineStr">
+        <is>
+          <t>1731009046/IF/22012035327203 — khet talab nirman kary Ramdayal / Chaitram gp Dahua</t>
+        </is>
+      </c>
+      <c r="G391" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="n">
+        <v>147261.33</v>
+      </c>
+      <c r="I391" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J391" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K391" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / PARADSINGA</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C392" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D392" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E392" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F392" s="1" t="inlineStr">
+        <is>
+          <t>1731009047/IF/22012035588006 — Ek Bagiya Maa Ke Naam Laxmi Vandana Bhikonde</t>
+        </is>
+      </c>
+      <c r="G392" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="n">
+        <v>297663.67</v>
+      </c>
+      <c r="I392" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J392" s="3" t="n">
+        <v>45886</v>
+      </c>
+      <c r="K392" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / KHAIRWANI</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C393" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D393" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E393" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F393" s="1" t="inlineStr">
+        <is>
+          <t>1731009054/RS/22012035131588 — Construction of compost pit group 2 unit 5  gram Hiwra gram panchayat Khairwani</t>
+        </is>
+      </c>
+      <c r="G393" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H393" s="2" t="n">
+        <v>81257.35</v>
+      </c>
+      <c r="I393" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J393" s="3" t="n">
+        <v>45607</v>
+      </c>
+      <c r="K393" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / MULTAI / LENDAGONDI</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C394" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D394" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E394" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F394" s="1" t="inlineStr">
+        <is>
+          <t>1731009061/IF/22012035261793 — Khet Talab Nirman Karya Pannalal/Jaipal Gram Nandbohi GP Lendagondi</t>
+        </is>
+      </c>
+      <c r="G394" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H394" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I394" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J394" s="3" t="n">
+        <v>45617</v>
+      </c>
+      <c r="K394" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARANGDA</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C395" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D395" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E395" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F395" s="1" t="inlineStr">
+        <is>
+          <t>1735001003/IF/22012034628680 — मुर्गी शेड निर्माण फूल सिंह / लाल सिंह सलैया वनग्राम</t>
+        </is>
+      </c>
+      <c r="G395" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I395" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J395" s="3" t="n">
+        <v>44172</v>
+      </c>
+      <c r="K395" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARANGDA</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C396" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D396" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E396" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F396" s="1" t="inlineStr">
+        <is>
+          <t>1735001003/IF/22012034629576 — मुर्गी शेड निर्माण रामप्रसाद / वीर सिंह सलैया वनग्राम</t>
+        </is>
+      </c>
+      <c r="G396" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I396" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J396" s="3" t="n">
+        <v>44156</v>
+      </c>
+      <c r="K396" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARANGDA</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C397" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D397" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E397" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F397" s="1" t="inlineStr">
+        <is>
+          <t>1735001003/IF/22012034631392 — बकरी शेड निर्माण लच्छी / धनसिंह बारंगदा वनग्राम</t>
+        </is>
+      </c>
+      <c r="G397" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="n">
+        <v>46926.81</v>
+      </c>
+      <c r="I397" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J397" s="3" t="n">
+        <v>44170</v>
+      </c>
+      <c r="K397" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARGAWAN</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C398" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D398" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E398" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F398" s="1" t="inlineStr">
+        <is>
+          <t>1735001004/WC/22012035287240 — Dugwell Recharge Samudayika Koop सहकारी कुंवा मीरा टोला</t>
+        </is>
+      </c>
+      <c r="G398" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I398" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J398" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K398" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARGAWAN</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C399" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D399" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E399" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F399" s="1" t="inlineStr">
+        <is>
+          <t>1735001004/WC/22012035288067 — Dugwell Recharge Samudayik Koop KulluTola Bargaon</t>
+        </is>
+      </c>
+      <c r="G399" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J399" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K399" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARGAWAN</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C400" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D400" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E400" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F400" s="1" t="inlineStr">
+        <is>
+          <t>1735001004/WC/22012035288070 — Dugwell Recharge Samudayik Koop Sukhlal ke ghar ke paas Bargaon</t>
+        </is>
+      </c>
+      <c r="G400" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I400" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J400" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K400" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / KATANGI</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C401" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D401" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E401" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F401" s="1" t="inlineStr">
+        <is>
+          <t>1735001006/IF/22012035434435 — Khet Talaab Nirmaan Karya Manik Das/ Hajari</t>
+        </is>
+      </c>
+      <c r="G401" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="n">
+        <v>298691.67</v>
+      </c>
+      <c r="I401" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J401" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K401" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BHAUNDI</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C402" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D402" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Individuals / Construction of Earthen Gully Plug for Individual</t>
+        </is>
+      </c>
+      <c r="E402" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F402" s="1" t="inlineStr">
+        <is>
+          <t>1735001009/IF/22012034466637 — MBमेढ़बंधान कार्य  sevsingh/ramdayal</t>
+        </is>
+      </c>
+      <c r="G402" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="n">
+        <v>73000</v>
+      </c>
+      <c r="I402" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J402" s="3" t="n">
+        <v>45485</v>
+      </c>
+      <c r="K402" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C403" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D403" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E403" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F403" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623445 — Poultry shed sukrat/jhunni</t>
+        </is>
+      </c>
+      <c r="G403" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I403" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J403" s="3" t="n">
+        <v>44144</v>
+      </c>
+      <c r="K403" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C404" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D404" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E404" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F404" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623452 — Nadep kary naval singh/hamer</t>
+        </is>
+      </c>
+      <c r="G404" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I404" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J404" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K404" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D405" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F405" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623453 — Nadep kary dasharu/darbari</t>
+        </is>
+      </c>
+      <c r="G405" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I405" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J405" s="3" t="n">
+        <v>44144</v>
+      </c>
+      <c r="K405" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C406" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D406" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E406" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F406" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623454 — Nadep kary bhanvar lal/darbari</t>
+        </is>
+      </c>
+      <c r="G406" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H406" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I406" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J406" s="3" t="n">
+        <v>44133</v>
+      </c>
+      <c r="K406" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C407" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D407" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E407" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F407" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623766 — Nadep kary laxman/chamma</t>
+        </is>
+      </c>
+      <c r="G407" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I407" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J407" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K407" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C408" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D408" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E408" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F408" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623767 — Nadep kary janki bai/nem chand</t>
+        </is>
+      </c>
+      <c r="G408" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I408" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J408" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K408" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D409" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E409" s="1" t="inlineStr">
+        <is>
+          <t>Goat Shelter</t>
+        </is>
+      </c>
+      <c r="F409" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623768 — Bakree shed halku/dalsa</t>
+        </is>
+      </c>
+      <c r="G409" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="n">
+        <v>46926.81</v>
+      </c>
+      <c r="I409" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J409" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K409" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C410" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D410" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E410" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F410" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623769 — Poultry shed titra/mulli</t>
+        </is>
+      </c>
+      <c r="G410" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J410" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K410" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D411" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E411" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F411" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623772 — Poultry shed nirande/cheta</t>
+        </is>
+      </c>
+      <c r="G411" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J411" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K411" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F412" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034627228 — Nadep kary dashrath/aman</t>
+        </is>
+      </c>
+      <c r="G412" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I412" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J412" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K412" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / PONIYAMAL</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C413" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D413" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E413" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F413" s="1" t="inlineStr">
+        <is>
+          <t>1735001015/IF/22012034594529 — murgished asharam/munim</t>
+        </is>
+      </c>
+      <c r="G413" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="n">
+        <v>51554.19</v>
+      </c>
+      <c r="I413" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J413" s="3" t="n">
+        <v>44122</v>
+      </c>
+      <c r="K413" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / DHUDHWA</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C414" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D414" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E414" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F414" s="1" t="inlineStr">
+        <is>
+          <t>1735001017/IF/22012034624215 — nadep nirman suresh/loksingh</t>
+        </is>
+      </c>
+      <c r="G414" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J414" s="3" t="n">
+        <v>44445</v>
+      </c>
+      <c r="K414" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / JAMTHAR</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C415" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D415" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E415" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F415" s="1" t="inlineStr">
+        <is>
+          <t>1735001029/WC/22012035288623 — j ga sarvjanik koop mahaveer ke pass recharge pit</t>
+        </is>
+      </c>
+      <c r="G415" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H415" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I415" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J415" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K415" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / JAMTHAR</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C416" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D416" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E416" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F416" s="1" t="inlineStr">
+        <is>
+          <t>1735001029/WC/22012035288640 — j ga sarvjanik koop saliya recharge pit</t>
+        </is>
+      </c>
+      <c r="G416" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I416" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J416" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K416" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C417" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D417" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E417" s="1" t="inlineStr">
+        <is>
+          <t>Goat Shelter</t>
+        </is>
+      </c>
+      <c r="F417" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034590437 — goat shelter nanhelal</t>
+        </is>
+      </c>
+      <c r="G417" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="n">
+        <v>46926.81</v>
+      </c>
+      <c r="I417" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J417" s="3" t="n">
+        <v>44125</v>
+      </c>
+      <c r="K417" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C418" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D418" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E418" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F418" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034590441 — CATTLE SADE NIRMAN shammu/ramshing</t>
+        </is>
+      </c>
+      <c r="G418" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I418" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J418" s="3" t="n">
+        <v>44125</v>
+      </c>
+      <c r="K418" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C419" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D419" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E419" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F419" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034625641 — nadhep ganesh barvahi</t>
+        </is>
+      </c>
+      <c r="G419" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I419" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J419" s="3" t="n">
+        <v>44173</v>
+      </c>
+      <c r="K419" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D420" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F420" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034625643 — nadhep dhobilal barvahi</t>
+        </is>
+      </c>
+      <c r="G420" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I420" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J420" s="3" t="n">
+        <v>44173</v>
+      </c>
+      <c r="K420" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D421" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F421" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034625644 — nadhep sukhalal barvahi</t>
+        </is>
+      </c>
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I421" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J421" s="3" t="n">
+        <v>44173</v>
+      </c>
+      <c r="K421" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012035082041 — Cattle sade nirman Savni Bai/kamal</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>123964.08</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>45150</v>
+      </c>
+      <c r="K422" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/IF/22012034626053 — बकरी सेट जगदीश/झनक गुजर</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>46926.81</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J423" s="3" t="n">
+        <v>44145</v>
+      </c>
+      <c r="K423" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/IF/22012034626062 — मुर्गी सेट रामकुमार/केहरबेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>44145</v>
+      </c>
+      <c r="K424" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/IF/22012034626063 — मुर्गी सेट निरंजन/ आनदी बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>44145</v>
+      </c>
+      <c r="K425" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C426" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D426" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E426" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F426" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/IF/22012035510790 — खेत तालाब कार्य सुरेश / बसोरी  बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
+        <v>385730.95</v>
+      </c>
+      <c r="I426" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J426" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K426" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C427" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D427" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E427" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F427" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/RS/22012034501011 — नाड़ेब कार्य खिरका 1 बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I427" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J427" s="3" t="n">
+        <v>44197</v>
+      </c>
+      <c r="K427" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E428" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F428" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/RS/22012034501012 — नाड़ेब कार्य खिरका 2 बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I428" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J428" s="3" t="n">
+        <v>44197</v>
+      </c>
+      <c r="K428" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C429" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D429" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E429" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F429" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/RS/22012034501015 — नाड़ेब कार्य पुलिया के पास बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G429" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I429" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J429" s="3" t="n">
+        <v>44197</v>
+      </c>
+      <c r="K429" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E430" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F430" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/RS/22012034501016 — नाड़ेब कार्य ऊपर टोला बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J430" s="3" t="n">
+        <v>44197</v>
+      </c>
+      <c r="K430" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / KHAMHARIYA</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>1735002007/WC/22012035058511 — सर्व जनिक कुपनिर्माण ख़म्हरिया</t>
+        </is>
+      </c>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="n">
+        <v>493961.9</v>
+      </c>
+      <c r="I431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J431" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K431" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / KHAMHARIYA</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1735002007/WH/22012034933646 — सलीम के मकान से सेवकुमार के मकानतक खम्हरिया</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>944795.93</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>44706</v>
+      </c>
+      <c r="K432" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / PADARIYA URF NARAYANGANG</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C433" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair &amp; Maintenance of Storm Water Drain for Community</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F433" s="1" t="inlineStr">
+        <is>
+          <t>1735002011/RS/22012034667839 — COVERD DRANEJ NALA NIRMAN BAS STEND SE PULIYA TAK NARAYANGANJ</t>
+        </is>
+      </c>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
+        <v>430134.56</v>
+      </c>
+      <c r="I433" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J433" s="3" t="n">
+        <v>44913</v>
+      </c>
+      <c r="K433" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C434" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D434" s="1" t="inlineStr">
+        <is>
+          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E434" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F434" s="1" t="inlineStr">
+        <is>
+          <t>1735002013/IF/22012035647499 — PERIPHERAL STON BUND HARDUSINGH/ AHSARAM GWARAVAN  KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
+        <v>110142.55</v>
+      </c>
+      <c r="I434" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J434" s="3" t="n">
+        <v>46070</v>
+      </c>
+      <c r="K434" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C435" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D435" s="1" t="inlineStr">
+        <is>
+          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E435" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F435" s="1" t="inlineStr">
+        <is>
+          <t>1735002013/IF/22012035647515 — PERIPHERAL STON BUND PRAMOD /MANGRU  GWARAVAN  KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="G435" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="n">
+        <v>153199.57</v>
+      </c>
+      <c r="I435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J435" s="3" t="n">
+        <v>46073</v>
+      </c>
+      <c r="K435" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C436" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D436" s="1" t="inlineStr">
+        <is>
+          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E436" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F436" s="1" t="inlineStr">
+        <is>
+          <t>1735002013/IF/22012035647519 — PERIPHERAL STON BUND MANAK LAL /DEV SINGH  GWARAVAN  KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="G436" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="n">
+        <v>174728.07</v>
+      </c>
+      <c r="I436" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J436" s="3" t="n">
+        <v>46070</v>
+      </c>
+      <c r="K436" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / PARTALA</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C437" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D437" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E437" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F437" s="1" t="inlineStr">
+        <is>
+          <t>1735002017/IF/22012034588244 — poultry set Devki / sant lal Dungriya  partla</t>
+        </is>
+      </c>
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
+        <v>51554.19</v>
+      </c>
+      <c r="I437" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J437" s="3" t="n">
+        <v>44146</v>
+      </c>
+      <c r="K437" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / PARTALA</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C438" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D438" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E438" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F438" s="1" t="inlineStr">
+        <is>
+          <t>1735002017/IF/22012034588245 — poultry set Sunil kumar / ghanshyam Dungriya partla</t>
+        </is>
+      </c>
+      <c r="G438" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="n">
+        <v>51554.19</v>
+      </c>
+      <c r="I438" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J438" s="3" t="n">
+        <v>44146</v>
+      </c>
+      <c r="K438" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / PARTALA</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C439" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D439" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone graded Bund for Individuals / Construction of Stone graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E439" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F439" s="1" t="inlineStr">
+        <is>
+          <t>1735002017/IF/22012035048547 — Bhumi sudhari karan Ganesh/Birju partla</t>
+        </is>
+      </c>
+      <c r="G439" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="n">
+        <v>160609.86</v>
+      </c>
+      <c r="I439" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J439" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K439" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / BAMHANI</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C440" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D440" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E440" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F440" s="1" t="inlineStr">
+        <is>
+          <t>1735002019/IF/22012034473671 — MB MED BANDHAN KARYA- TRIOK /DOULAT CHIRI</t>
+        </is>
+      </c>
+      <c r="G440" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I440" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J440" s="3" t="n">
+        <v>43534</v>
+      </c>
+      <c r="K440" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / KUMHA</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C441" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D441" s="1" t="inlineStr">
+        <is>
+          <t>Repar and Maint of Infra Azola cultvation for Com / Repair and Maintenance of Infrastructure for Azola cultivation for Community</t>
+        </is>
+      </c>
+      <c r="E441" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Community infrastructure</t>
+        </is>
+      </c>
+      <c r="F441" s="1" t="inlineStr">
+        <is>
+          <t>1735002021/AV/22012034577969 — Darning tebil areang workmadhamik shala kumha</t>
+        </is>
+      </c>
+      <c r="G441" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H441" s="2" t="n">
+        <v>16093.2</v>
+      </c>
+      <c r="I441" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J441" s="3" t="n">
+        <v>44516</v>
+      </c>
+      <c r="K441" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / CHIRAIDONGARI</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C442" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D442" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E442" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F442" s="1" t="inlineStr">
+        <is>
+          <t>1735002025/IF/22012035165868 — Bhumi sudhar Kary hitgrahi dharam singh/bodhi</t>
+        </is>
+      </c>
+      <c r="G442" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="n">
+        <v>149401.09</v>
+      </c>
+      <c r="I442" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J442" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K442" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / MALTHAR</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C443" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D443" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E443" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F443" s="1" t="inlineStr">
+        <is>
+          <t>1735002036/LD/22012034584182 — भूमि सुधार कार्य सतीलाल/झुन्नीलाल</t>
+        </is>
+      </c>
+      <c r="G443" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="n">
+        <v>98007.05</v>
+      </c>
+      <c r="I443" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J443" s="3" t="n">
+        <v>45209</v>
+      </c>
+      <c r="K443" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / MALTHAR</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C444" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D444" s="1" t="inlineStr">
+        <is>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+        </is>
+      </c>
+      <c r="E444" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F444" s="1" t="inlineStr">
+        <is>
+          <t>1735002036/LD/22012034584223 — भूमि सुधार कार्य गेंदलाल /चम्मु</t>
+        </is>
+      </c>
+      <c r="G444" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="n">
+        <v>313559</v>
+      </c>
+      <c r="I444" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J444" s="3" t="n">
+        <v>45209</v>
+      </c>
+      <c r="K444" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / DALAKHAPA</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C445" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D445" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E445" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F445" s="1" t="inlineStr">
+        <is>
+          <t>1735002037/IF/22012035161332 — पर्कोलेशन टैंक निर्माण विजय/भदुवा मरावी केवलारी</t>
+        </is>
+      </c>
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="n">
+        <v>292138</v>
+      </c>
+      <c r="I445" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J445" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K445" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / DOBHI</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C446" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D446" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E446" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F446" s="1" t="inlineStr">
+        <is>
+          <t>1735002040/IF/22012034734882 — परक्लोशन टेंक  bithal/चैतू</t>
+        </is>
+      </c>
+      <c r="G446" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H446" s="2" t="n">
+        <v>102033.26</v>
+      </c>
+      <c r="I446" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J446" s="3" t="n">
+        <v>45209</v>
+      </c>
+      <c r="K446" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARAYANGANJ / MUKASKHURD</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C447" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D447" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E447" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F447" s="1" t="inlineStr">
+        <is>
+          <t>1735002041/WC/22012035258583 — परकोलेशन टैंक निर्माण कार्य हर्रा नाला ग्राम पड़रिया।</t>
+        </is>
+      </c>
+      <c r="G447" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H447" s="2" t="n">
+        <v>449780.68</v>
+      </c>
+      <c r="I447" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J447" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K447" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / NARENDRAGARH</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C448" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D448" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E448" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F448" s="1" t="inlineStr">
+        <is>
+          <t>1735004031/IF/22012034695424 — KHET TALAB SINGRAM / HARILAL KTHOTIYA GP NARENDRAGARH</t>
+        </is>
+      </c>
+      <c r="G448" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H448" s="2" t="n">
+        <v>495771.42</v>
+      </c>
+      <c r="I448" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J448" s="3" t="n">
+        <v>44623</v>
+      </c>
+      <c r="K448" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / MOHNIYAPATPARA</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C449" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D449" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E449" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F449" s="1" t="inlineStr">
+        <is>
+          <t>1735004032/IF/22012034584670 — CATTEL SAID MOHANIYA PATPARA BHART/MULHA</t>
+        </is>
+      </c>
+      <c r="G449" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H449" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I449" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J449" s="3" t="n">
+        <v>44192</v>
+      </c>
+      <c r="K449" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / MOHNIYAPATPARA</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C450" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D450" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E450" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F450" s="1" t="inlineStr">
+        <is>
+          <t>1735004032/IF/22012034584758 — CATTEL SAID MOHANIYA PATPARA  HIRIYA BAI/JUGRAJ</t>
+        </is>
+      </c>
+      <c r="G450" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H450" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I450" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J450" s="3" t="n">
+        <v>44192</v>
+      </c>
+      <c r="K450" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / GHUGHARA</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C451" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D451" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E451" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F451" s="1" t="inlineStr">
+        <is>
+          <t>1735004043/IF/22012034592629 — ghughra cattle shed shivram/amritlal</t>
+        </is>
+      </c>
+      <c r="G451" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H451" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I451" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J451" s="3" t="n">
+        <v>44082</v>
+      </c>
+      <c r="K451" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / GHUGHARA</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C452" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D452" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E452" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F452" s="1" t="inlineStr">
+        <is>
+          <t>1735004043/IF/22012035523520 — dugwell recharge tekram/baliram</t>
+        </is>
+      </c>
+      <c r="G452" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H452" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I452" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J452" s="3" t="n">
+        <v>45795</v>
+      </c>
+      <c r="K452" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / OUGHATKHAPRI</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C453" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D453" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E453" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F453" s="1" t="inlineStr">
+        <is>
+          <t>1735004052/IF/22012034593130 — oughatkhapri cattle shed hukumsingh/chetram</t>
+        </is>
+      </c>
+      <c r="G453" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H453" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I453" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J453" s="3" t="n">
+        <v>44162</v>
+      </c>
+      <c r="K453" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / OUGHATKHAPRI</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C454" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D454" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E454" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F454" s="1" t="inlineStr">
+        <is>
+          <t>1735004052/IF/22012034593131 — oughatkhapri cattle shed gulasaa/parasram</t>
+        </is>
+      </c>
+      <c r="G454" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H454" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I454" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J454" s="3" t="n">
+        <v>44162</v>
+      </c>
+      <c r="K454" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / OUGHATKHAPRI</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C455" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D455" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E455" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F455" s="1" t="inlineStr">
+        <is>
+          <t>1735004052/IF/22012034593133 — oughatkhapri cattle shed mandodari/naresh</t>
+        </is>
+      </c>
+      <c r="G455" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H455" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I455" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J455" s="3" t="n">
+        <v>44162</v>
+      </c>
+      <c r="K455" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / OUGHATKHAPRI</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C456" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D456" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E456" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F456" s="1" t="inlineStr">
+        <is>
+          <t>1735004052/IF/22012034593135 — oughatkhapri cattle shed lochan/dasru</t>
+        </is>
+      </c>
+      <c r="G456" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H456" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I456" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J456" s="3" t="n">
+        <v>44167</v>
+      </c>
+      <c r="K456" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / PIPARPANI</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C457" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D457" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E457" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F457" s="1" t="inlineStr">
+        <is>
+          <t>1735004057/IF/22012035463418 — khet talab nirman karya peeparpani Purushottam/tode</t>
+        </is>
+      </c>
+      <c r="G457" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H457" s="2" t="n">
+        <v>344698.97</v>
+      </c>
+      <c r="I457" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J457" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K457" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / SAKWAH</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C458" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D458" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E458" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F458" s="1" t="inlineStr">
+        <is>
+          <t>1735004058/IF/22012035478541 — Khet talab nirman kary Rambag Dheeraj/Kuwar lal</t>
+        </is>
+      </c>
+      <c r="G458" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H458" s="2" t="n">
+        <v>440908.93</v>
+      </c>
+      <c r="I458" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J458" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K458" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / SAKWAH</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C459" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D459" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E459" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F459" s="1" t="inlineStr">
+        <is>
+          <t>1735004058/WC/22012034614344 — Parkulataion tank nirman kary santi dham ke pass rambag</t>
+        </is>
+      </c>
+      <c r="G459" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H459" s="2" t="n">
+        <v>642958.82</v>
+      </c>
+      <c r="I459" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J459" s="3" t="n">
+        <v>44294</v>
+      </c>
+      <c r="K459" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / MOHGAONCHAK</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C460" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D460" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E460" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F460" s="1" t="inlineStr">
+        <is>
+          <t>1735004073/IF/22012034469982 — MB mohgaonchak chainu/ramsingh</t>
+        </is>
+      </c>
+      <c r="G460" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H460" s="2" t="n">
+        <v>63000</v>
+      </c>
+      <c r="I460" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J460" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K460" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / MALIMOHGAON</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C461" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D461" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E461" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F461" s="1" t="inlineStr">
+        <is>
+          <t>1735004074/IF/22012034589898 — Gp malimohgaon pasu set nirmad karya (Kasturi bai/kodulal)</t>
+        </is>
+      </c>
+      <c r="G461" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H461" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I461" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J461" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K461" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / MALIMOHGAON</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C462" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D462" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E462" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F462" s="1" t="inlineStr">
+        <is>
+          <t>1735004074/IF/22012035000324 — JAA GP MALIMOHGAON KAPIL DHARA KOOP (GULAB/GHANSU)</t>
+        </is>
+      </c>
+      <c r="G462" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H462" s="2" t="n">
+        <v>236256.75</v>
+      </c>
+      <c r="I462" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J462" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K462" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA / MALIMOHGAON</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C463" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D463" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E463" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F463" s="1" t="inlineStr">
+        <is>
+          <t>1735004074/IF/22012035461002 — Gp Malimohgaon khet talab Phoolwari/Mahulal</t>
+        </is>
+      </c>
+      <c r="G463" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="n">
+        <v>470000.47</v>
+      </c>
+      <c r="I463" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J463" s="3" t="n">
+        <v>45782</v>
+      </c>
+      <c r="K463" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C464" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+        </is>
+      </c>
+      <c r="D464" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
+        </is>
+      </c>
+      <c r="E464" s="1" t="inlineStr">
+        <is>
+          <t>Works for Flood Control and Protection</t>
+        </is>
+      </c>
+      <c r="F464" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/FP/22012034633060 — RETANING WALL NIRMAN KARYA FOR FLOOD CONTROL NEAR TO BAISHAKHU KE KHET  KE PASS  JEJAM NALA MOHAD</t>
+        </is>
+      </c>
+      <c r="G464" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="n">
+        <v>895290.95</v>
+      </c>
+      <c r="I464" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J464" s="3" t="n">
+        <v>45090</v>
+      </c>
+      <c r="K464" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C465" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D465" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E465" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F465" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/IF/22012034662299 — khet talab nirman kary hitgrahi - RAJKUMAR / HARISHCHAND</t>
+        </is>
+      </c>
+      <c r="G465" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="n">
+        <v>332962.02</v>
+      </c>
+      <c r="I465" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J465" s="3" t="n">
+        <v>44366</v>
+      </c>
+      <c r="K465" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/WC/22012035285518 — JGS DUG WELL RECHARAJ PIT SARWJANIK KOOPKELASH SAHU KE GHAR PAS</t>
+        </is>
+      </c>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I466" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J466" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K466" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C467" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F467" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/WC/22012035285537 — JGS DUG WELL RECHARAJ PIT SARWJANIK KOOP BEJENDRA SAHU KE GHAR PAS</t>
+        </is>
+      </c>
+      <c r="G467" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I467" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J467" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K467" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C468" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D468" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E468" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F468" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/WC/22012035285541 — JGS DUG WELL RECHARAJ PIT SARWJANIK KOOP SANOTH SAHU KE GHAR PAS</t>
+        </is>
+      </c>
+      <c r="G468" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I468" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J468" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K468" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / KHAMRAUTI</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C469" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D469" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E469" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F469" s="1" t="inlineStr">
+        <is>
+          <t>1735005005/IF/22012035620660 — EK BAGIYA MA KE NAM LAXMI MARKAM/VISHESH KUMAR MARKAM GP KHAMROUTI</t>
+        </is>
+      </c>
+      <c r="G469" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="n">
+        <v>141809.13</v>
+      </c>
+      <c r="I469" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J469" s="3" t="n">
+        <v>46024</v>
+      </c>
+      <c r="K469" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / DANITOLA</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C470" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D470" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E470" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>1735005007/WC/22012035300589 — JGSA 2025 BORBELL RECHARJE PIT KARY TALAB PAS GP DANITOLA</t>
+        </is>
+      </c>
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
+        <v>32924.82</v>
+      </c>
+      <c r="I470" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J470" s="3" t="n">
+        <v>45796</v>
+      </c>
+      <c r="K470" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / DANITOLA</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C471" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D471" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E471" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F471" s="1" t="inlineStr">
+        <is>
+          <t>1735005007/WC/22012035300605 — JGSA 2025 BORBELL RECHARJE PIT KARY PAMP HAUSE GP DANITOLA</t>
+        </is>
+      </c>
+      <c r="G471" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="n">
+        <v>32924.82</v>
+      </c>
+      <c r="I471" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J471" s="3" t="n">
+        <v>45796</v>
+      </c>
+      <c r="K471" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C472" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D472" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E472" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F472" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035314898 — KHET TALAB NIRMAN KARY राजेश / गनपत GRAM सुरेहला GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G472" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H472" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I472" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J472" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K472" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C473" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E473" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F473" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035314917 — KHET TALAB NIRMAN KARY अर्जुन / भद्देलाल  GRAM सुरेहला GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I473" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J473" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K473" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C474" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D474" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E474" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F474" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035315035 — KHET TALAB NIRMAN KARY बलीराम / कुवर   GRAM झुलुप GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I474" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J474" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K474" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C475" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D475" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E475" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F475" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035428616 — JGSA 2025 Recharge Structure Pit Nirman kary  नोखेलाल / धनीराम  Kapil Dhara Koop GP  KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G475" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="n">
+        <v>25177.32</v>
+      </c>
+      <c r="I475" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J475" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K475" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C476" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E476" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F476" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035499322 — JGSA 2025 Recharge Structure Pit Nirman karyमनलाल/बेगा KapilDhara gm KANHARIKALA GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="n">
+        <v>25177.32</v>
+      </c>
+      <c r="I476" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J476" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K476" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C477" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D477" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E477" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F477" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035621071 — EK BAGIYA MAA KE NAME HITGRAHI AGHANI /SURAJ BHARTIYA  GRAM KANHARIKALA GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G477" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="n">
+        <v>269386.03</v>
+      </c>
+      <c r="I477" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J477" s="3" t="n">
+        <v>46066</v>
+      </c>
+      <c r="K477" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / RAMNAGAR</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C478" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D478" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E478" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F478" s="1" t="inlineStr">
+        <is>
+          <t>1735005010/IF/YD/22012035616555 — ek bagiya maa ke naam hitgrahi madhuri karmandey wo yogendra karmandey gp ramnagar</t>
+        </is>
+      </c>
+      <c r="G478" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="n">
+        <v>269386.03</v>
+      </c>
+      <c r="I478" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J478" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K478" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / RAMNAGAR</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C479" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D479" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E479" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F479" s="1" t="inlineStr">
+        <is>
+          <t>1735005010/WH/22012034445606 — sarvajanik koop nirman karya bandh tola ramnagar</t>
+        </is>
+      </c>
+      <c r="G479" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="n">
+        <v>470874.11</v>
+      </c>
+      <c r="I479" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J479" s="3" t="n">
+        <v>44277</v>
+      </c>
+      <c r="K479" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BUDLA</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>1735005017/WC/22012035289217 — JGSA 2025 Dagwell Richarg Kary Sarvjanik Coop Sahu Mohalla Pani Tanki Ke Pas</t>
+        </is>
+      </c>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="n">
+        <v>26299.38</v>
+      </c>
+      <c r="I480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J480" s="3" t="n">
+        <v>46122</v>
+      </c>
+      <c r="K480" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / JOGI SONDHA</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C481" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D481" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E481" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F481" s="1" t="inlineStr">
+        <is>
+          <t>1735005019/IF/22012035428015 — KHET TALAB NIRMAN KARY CHARAN SINGH PATTA / RATU GRAM INDRAVAN</t>
+        </is>
+      </c>
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="n">
+        <v>394176.42</v>
+      </c>
+      <c r="I481" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J481" s="3" t="n">
+        <v>45796</v>
+      </c>
+      <c r="K481" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / JOGI SONDHA</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C482" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D482" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E482" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F482" s="1" t="inlineStr">
+        <is>
+          <t>1735005019/WC/22012034631299 — SARVJANIK KOOP NIRMAAN KARYA SUDESH DHURWEY KE GHAR KE PASS GRAM - JOGISODHA</t>
+        </is>
+      </c>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="n">
+        <v>571353.21</v>
+      </c>
+      <c r="I482" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J482" s="3" t="n">
+        <v>44377</v>
+      </c>
+      <c r="K482" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/IF/22012035297515 — खेत तालाब निर्माण कार्य रूपसिंह / गयादीन  ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="n">
+        <v>299444.73</v>
+      </c>
+      <c r="I483" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J483" s="3" t="n">
+        <v>46081</v>
+      </c>
+      <c r="K483" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/IF/22012035424686 — डगवेल रिचार्ज पिट निर्माण कार्य लच्छी / बुधसिंह के कूप मे ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J484" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="K484" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C485" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D485" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E485" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F485" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/IF/22012035424690 — डगवेल रिचार्ज पिट निर्माण कार्य गुहरी / जिल्ला के कूप मे ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I485" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J485" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="K485" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/WC/22012035286790 — डगवेल रिचार्ज पिट निर्माण कार्य सार्वजनिक कूप फोंरेस्ट नाका के पास ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="K486" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/WC/22012035291830 — नल-जल कूप बटवार मे ओपन रीचार्ज पिट निर्माण कार्य ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>24177.32</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K487" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/WC/22012035291868 — नल-जल कूप अतरचूहा मे ओपन रीचार्ज पिट निर्माण कार्य ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>24177.32</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K488" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BARBASPUR MAL</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1735005037/IF/22012035411481 — Khet  talab Nirman karya kunjilal/bhundu katamal</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>222915</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K489" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / BARBASPUR MAL</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1735005037/IF/22012035411544 — Khet talab Nirman karya Bhundu/premi katamal</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>340482.74</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K490" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / DIWARA</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
+        <is>
+          <t>1735005040/WC/22012035299774 — nal jal koop diwara me open recharge pit</t>
+        </is>
+      </c>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J491" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K491" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / SIJHORA</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C492" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D492" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E492" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F492" s="1" t="inlineStr">
+        <is>
+          <t>1735005045/WC/22012035295271 — RECHAGE SOPHAT NIRMAD NAL JAL BORE WELL SIJHORA GP SIJHORA</t>
+        </is>
+      </c>
+      <c r="G492" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I492" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J492" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K492" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / SIJHORA</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C493" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D493" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E493" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F493" s="1" t="inlineStr">
+        <is>
+          <t>1735005045/WC/22012035295313 — RECHARGE PIT NAL JAL BORE WELL SIJHORA GP SIJHORA</t>
+        </is>
+      </c>
+      <c r="G493" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I493" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J493" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K493" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / SIJHORA</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C494" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D494" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E494" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F494" s="1" t="inlineStr">
+        <is>
+          <t>1735005045/WC/22012035295363 — RECHARGE PIT NAL JAL BORE WELL2 SIJHORA GP SIJHORA</t>
+        </is>
+      </c>
+      <c r="G494" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I494" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J494" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K494" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / RAJO MAL</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C495" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D495" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E495" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F495" s="1" t="inlineStr">
+        <is>
+          <t>1735005049/IF/22012034956048 — KAPIL DHARA KOOP NIRMAN KUSHMA MARAVI / PRAKASH GRAM PANCHAYAT RAJOMAL</t>
+        </is>
+      </c>
+      <c r="G495" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="n">
+        <v>275727.6</v>
+      </c>
+      <c r="I495" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J495" s="3" t="n">
+        <v>44709</v>
+      </c>
+      <c r="K495" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / HARRABHATMAL</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C496" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D496" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E496" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F496" s="1" t="inlineStr">
+        <is>
+          <t>1735005058/IF/22012034591904 — PASHU SHED NIRMAN KARY RASO BAI/JETHU GP HARRABHAT MAL</t>
+        </is>
+      </c>
+      <c r="G496" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I496" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J496" s="3" t="n">
+        <v>44082</v>
+      </c>
+      <c r="K496" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / HARRABHATMAL</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C497" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D497" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E497" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F497" s="1" t="inlineStr">
+        <is>
+          <t>1735005058/IF/22012034591908 — PASHU SHED NIRMAN KARY JAMILA/SAHDEV GP HARRABHAT MAL</t>
+        </is>
+      </c>
+      <c r="G497" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I497" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J497" s="3" t="n">
+        <v>44082</v>
+      </c>
+      <c r="K497" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / HARRABHATMAL</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C498" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D498" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E498" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F498" s="1" t="inlineStr">
+        <is>
+          <t>1735005058/IF/22012034591916 — PASHU SHED NIRMAN KARY RASHMI/NARESH GP HARRABHAT MAL</t>
+        </is>
+      </c>
+      <c r="G498" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I498" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J498" s="3" t="n">
+        <v>44082</v>
+      </c>
+      <c r="K498" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / BICHHIYA / HARRABHAT</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C499" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D499" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E499" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F499" s="1" t="inlineStr">
+        <is>
+          <t>1735005066/IF/22012034464062 — MEND BADHAN NIRMAN KARY GENDLAL/DFFE SINGH HARRABHAT</t>
+        </is>
+      </c>
+      <c r="G499" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="n">
+        <v>158500</v>
+      </c>
+      <c r="I499" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J499" s="3" t="n">
+        <v>43524</v>
+      </c>
+      <c r="K499" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / BHARBHELI</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C500" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D500" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E500" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F500" s="1" t="inlineStr">
+        <is>
+          <t>1735006003/AV/22012034546868 — Bharbali santi dham garka tola me nirman</t>
+        </is>
+      </c>
+      <c r="G500" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="n">
+        <v>195535.43</v>
+      </c>
+      <c r="I500" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J500" s="3" t="n">
+        <v>44259</v>
+      </c>
+      <c r="K500" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / GONJHI</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C501" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D501" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E501" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F501" s="1" t="inlineStr">
+        <is>
+          <t>1735006012/RS/22012035124823 — Vyaktigat leachpit GP Gonjhi 30 hitgrahi part 2</t>
+        </is>
+      </c>
+      <c r="G501" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H501" s="2" t="n">
+        <v>337093.67</v>
+      </c>
+      <c r="I501" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J501" s="3" t="n">
+        <v>45365</v>
+      </c>
+      <c r="K501" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / CHICHGAON</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C502" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D502" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E502" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F502" s="1" t="inlineStr">
+        <is>
+          <t>1735006018/LD/22012034597152 — GP CHICHGAON SHANTI DHAM ME SARWJANIK KUP NIRMAN</t>
+        </is>
+      </c>
+      <c r="G502" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H502" s="2" t="n">
+        <v>537251.35</v>
+      </c>
+      <c r="I502" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J502" s="3" t="n">
+        <v>45202</v>
+      </c>
+      <c r="K502" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / ALIPUR</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C503" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D503" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E503" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F503" s="1" t="inlineStr">
+        <is>
+          <t>1735006020/WC/22012035261380 — Hanuman Mandir k Pass Sharvjnik kup me Recharge Pit Gram Panchyat Alipur</t>
+        </is>
+      </c>
+      <c r="G503" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H503" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I503" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J503" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K503" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / ALIPUR</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C504" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D504" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E504" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F504" s="1" t="inlineStr">
+        <is>
+          <t>1735006020/WC/22012035261385 — Ramkrish k ghar k Pass Sharvjnik kup me Recharge Pit Gram Panchyat Alipur</t>
+        </is>
+      </c>
+      <c r="G504" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H504" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I504" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J504" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K504" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C505" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D505" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E505" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F505" s="1" t="inlineStr">
+        <is>
+          <t>1735006030/WC/22012035262364 — Niwari sarwjanik kup karmai ke pass recharge pit</t>
+        </is>
+      </c>
+      <c r="G505" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I505" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J505" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K505" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C506" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D506" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E506" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F506" s="1" t="inlineStr">
+        <is>
+          <t>1735006030/WC/22012035278198 — niwari sawjanik kup rechargr pit asadu ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G506" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I506" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J506" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K506" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C507" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D507" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E507" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F507" s="1" t="inlineStr">
+        <is>
+          <t>1735006030/WC/22012035278207 — niwari sawjanik kup rechargr pit anganwadi ke pass</t>
+        </is>
+      </c>
+      <c r="G507" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J507" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K507" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C508" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D508" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E508" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F508" s="1" t="inlineStr">
+        <is>
+          <t>1735006030/WC/22012035278212 — niwari sawjanik kup rechargr pit suresh ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G508" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H508" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I508" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J508" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K508" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / MAKKE</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C509" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D509" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E509" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F509" s="1" t="inlineStr">
+        <is>
+          <t>1735006031/IF/22012035321418 — GP MAKKE KHEET TALAB NIRMAN KARYA OMKAR JHRIYA / DHANU LAL</t>
+        </is>
+      </c>
+      <c r="G509" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="n">
+        <v>473107.41</v>
+      </c>
+      <c r="I509" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J509" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K509" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / MAKKE</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C510" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D510" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E510" s="1" t="inlineStr">
+        <is>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F510" s="1" t="inlineStr">
+        <is>
+          <t>1735006031/RS/22012035126260 — GP MAKKE HITGRAHI MULAK LEET PICH NIRMAN RAMLAL BHANWARE &amp; 34 NAG</t>
+        </is>
+      </c>
+      <c r="G510" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="n">
+        <v>499829.47</v>
+      </c>
+      <c r="I510" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J510" s="3" t="n">
+        <v>45365</v>
+      </c>
+      <c r="K510" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / MAKKE</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C511" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D511" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E511" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F511" s="1" t="inlineStr">
+        <is>
+          <t>1735006031/WC/22012035261242 — GP MAKKE SARVJANIK KOOP ME RICHARG PIT NIRMAN</t>
+        </is>
+      </c>
+      <c r="G511" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H511" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I511" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J511" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K511" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / CHIRAIDONGRI</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D512" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E512" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1735006033/IF/22012035219548 — चिरईडोंगरी खेत तालाब संतोषी / राजेश</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>494329.76</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K512" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / TINDUABAMHANI</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C513" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D513" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E513" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F513" s="1" t="inlineStr">
+        <is>
+          <t>1735006042/WC/22012035297119 — Tinduabamhani  Well Recharge Pit Near Sarvjanik Well Kohka6</t>
+        </is>
+      </c>
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I513" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J513" s="3" t="n">
+        <v>45787</v>
+      </c>
+      <c r="K513" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / TINDUABAMHANI</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C514" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D514" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E514" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F514" s="1" t="inlineStr">
+        <is>
+          <t>1735006042/WC/22012035297124 — Tinduabamhani  Well Recharge Pit Near Sarvjanik Well Imlitoa</t>
+        </is>
+      </c>
+      <c r="G514" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J514" s="3" t="n">
+        <v>45787</v>
+      </c>
+      <c r="K514" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / GHURWADA</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C515" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D515" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E515" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F515" s="1" t="inlineStr">
+        <is>
+          <t>1735006044/WC/22012035283368 — Gp Gurwada Dug Well Rechage fit PHC koop sunhera</t>
+        </is>
+      </c>
+      <c r="G515" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I515" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K515" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / GHURWADA</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
+        <is>
+          <t>1735006044/WC/22012035298902 — Gp Gurwada Dug Well Rechage khurtola sarvjanik koop</t>
+        </is>
+      </c>
+      <c r="G516" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K516" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / DHANPURI MAL</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C517" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D517" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E517" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F517" s="1" t="inlineStr">
+        <is>
+          <t>1735006048/WC/22012035281666 — Dug well Recharge pit beejatola Dhanpuri mal</t>
+        </is>
+      </c>
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I517" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J517" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K517" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / DHANPURI MAL</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C518" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D518" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E518" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F518" s="1" t="inlineStr">
+        <is>
+          <t>1735006048/WC/22012035281678 — Dug well Recharge pit panchayat bhavan ke pass Dhanpuri mal</t>
+        </is>
+      </c>
+      <c r="G518" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I518" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J518" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K518" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / SURKHI</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C519" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D519" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
+        </is>
+      </c>
+      <c r="E519" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F519" s="1" t="inlineStr">
+        <is>
+          <t>1735006049/IF/22012035424846 — जल गंगा शवर्धन अभियान शांति टोला कूप सुर्खी</t>
+        </is>
+      </c>
+      <c r="G519" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I519" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J519" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K519" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / SURKHI</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1735006049/IF/22012035424867 — जल गंगा शवर्धन अभियान तिराहा चोक पास कूप सुर्खी</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K520" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / SURKHI</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1735006049/IF/22012035586954 — अनुसुईया पटेल/ परुषोत्तम एक बगिया माँ के नाम फलदार वृक्षारोपड़ सुर्खी</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>218620.27</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>45922</v>
+      </c>
+      <c r="K521" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / TATRI</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1735006051/IF/22012034774478 — GP TATRI SANTOSH /SAUN KHET TALAB</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>488298.43</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>44503</v>
+      </c>
+      <c r="K522" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / TATRI</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C523" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D523" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E523" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F523" s="1" t="inlineStr">
+        <is>
+          <t>1735006051/IF/22012035313377 — Farm Pond Vimla/Mathu gp TATRI</t>
+        </is>
+      </c>
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
+        <v>427714</v>
+      </c>
+      <c r="I523" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J523" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K523" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / TATRI</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C524" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D524" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E524" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F524" s="1" t="inlineStr">
+        <is>
+          <t>1735006051/WC/22012034921346 — tatre avdhesh ke khet ke passh stop dem nirman</t>
+        </is>
+      </c>
+      <c r="G524" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="n">
+        <v>1485812.07</v>
+      </c>
+      <c r="I524" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J524" s="3" t="n">
+        <v>44636</v>
+      </c>
+      <c r="K524" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / ISHWARPUR</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C525" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D525" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E525" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F525" s="1" t="inlineStr">
+        <is>
+          <t>1735006054/IF/22012035333943 — Ishwarpur Farma pond Hansu lal/devsingh</t>
+        </is>
+      </c>
+      <c r="G525" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="n">
+        <v>496371.63</v>
+      </c>
+      <c r="I525" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J525" s="3" t="n">
+        <v>45782</v>
+      </c>
+      <c r="K525" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / SARRA BICHHUA</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C526" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D526" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E526" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F526" s="1" t="inlineStr">
+        <is>
+          <t>1735006057/IF/22012034467285 — MB Sarri Motilal / Mistrilal</t>
+        </is>
+      </c>
+      <c r="G526" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="n">
+        <v>16000</v>
+      </c>
+      <c r="I526" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J526" s="3" t="n">
+        <v>43527</v>
+      </c>
+      <c r="K526" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / INDRI</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C527" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D527" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E527" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F527" s="1" t="inlineStr">
+        <is>
+          <t>1735006062/DP/22012034553157 — maa ke bagiya ps Indri</t>
+        </is>
+      </c>
+      <c r="G527" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="n">
+        <v>37422.28</v>
+      </c>
+      <c r="I527" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J527" s="3" t="n">
+        <v>44675</v>
+      </c>
+      <c r="K527" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / INDRI</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C528" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1735006062/DP/22012034553160 — maa ke bagiya MS INDRI</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>36755.06</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>44675</v>
+      </c>
+      <c r="K528" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / INDRI</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C529" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D529" s="1" t="inlineStr">
+        <is>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E529" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F529" s="1" t="inlineStr">
+        <is>
+          <t>1735006062/DP/22012034554820 — maa ke bagiya indri</t>
+        </is>
+      </c>
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
+        <v>36036.88</v>
+      </c>
+      <c r="I529" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J529" s="3" t="n">
+        <v>44705</v>
+      </c>
+      <c r="K529" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / INDRI</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C530" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D530" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E530" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F530" s="1" t="inlineStr">
+        <is>
+          <t>1735006062/IF/22012034536046 — gp indri gram baheri sukkal/sullu khet talab</t>
+        </is>
+      </c>
+      <c r="G530" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="n">
+        <v>310386.65</v>
+      </c>
+      <c r="I530" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J530" s="3" t="n">
+        <v>43977</v>
+      </c>
+      <c r="K530" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / JALTARA</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C531" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D531" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E531" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F531" s="1" t="inlineStr">
+        <is>
+          <t>1735006063/WC/22012034607594 — JALTARA - SARWAJNIK KOOP NIRMAR KARYA RAMLAL KE KHET KE PASS</t>
+        </is>
+      </c>
+      <c r="G531" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H531" s="2" t="n">
+        <v>470874.11</v>
+      </c>
+      <c r="I531" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J531" s="3" t="n">
+        <v>44205</v>
+      </c>
+      <c r="K531" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / PANDIWARA</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C532" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D532" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E532" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F532" s="1" t="inlineStr">
+        <is>
+          <t>1735006072/IF/22012034946602 — Kapil dhara kup pandiwara bholamaravi/chendih</t>
+        </is>
+      </c>
+      <c r="G532" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H532" s="2" t="n">
+        <v>250732.62</v>
+      </c>
+      <c r="I532" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J532" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K532" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / PANDIWARA</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C533" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D533" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E533" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F533" s="1" t="inlineStr">
+        <is>
+          <t>1735006072/IF/22012035281446 — खेत तालाब निर्माण कार्य हित आयुब खान/ हफीज खान</t>
+        </is>
+      </c>
+      <c r="G533" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H533" s="2" t="n">
+        <v>467863.18</v>
+      </c>
+      <c r="I533" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J533" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K533" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / PANDIWARA</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C534" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D534" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E534" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F534" s="1" t="inlineStr">
+        <is>
+          <t>1735006072/IF/22012035316419 — खेत तालाब निर्माण कार्य हित जुगल/ मेहताप (ग्राम पंचायत पांडि वारा)</t>
+        </is>
+      </c>
+      <c r="G534" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H534" s="2" t="n">
+        <v>497355.63</v>
+      </c>
+      <c r="I534" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J534" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K534" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NAINPUR / AMJHARMAAL</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C535" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D535" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E535" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F535" s="1" t="inlineStr">
+        <is>
+          <t>1735006073/LD/22012034598401 — medan samtalikaran pepardon gp amjharmal</t>
+        </is>
+      </c>
+      <c r="G535" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="n">
+        <v>785487.12</v>
+      </c>
+      <c r="I535" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J535" s="3" t="n">
+        <v>45364</v>
+      </c>
+      <c r="K535" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / BARWANI</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C536" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D536" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E536" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F536" s="1" t="inlineStr">
+        <is>
+          <t>1735007002/IF/22012035636088 — एक बगिया मां के नाम हितग्राही टिकमा/पोषक ग्राम धनवाही</t>
+        </is>
+      </c>
+      <c r="G536" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H536" s="2" t="n">
+        <v>266578.64</v>
+      </c>
+      <c r="I536" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J536" s="3" t="n">
+        <v>45967</v>
+      </c>
+      <c r="K536" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / BARWANI</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C537" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D537" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E537" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F537" s="1" t="inlineStr">
+        <is>
+          <t>1735007002/IF/22012035647580 — Ek Bagiya Maa Ke Naam Shashikala/Dilip</t>
+        </is>
+      </c>
+      <c r="G537" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H537" s="2" t="n">
+        <v>175623.5</v>
+      </c>
+      <c r="I537" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J537" s="3" t="n">
+        <v>46011</v>
+      </c>
+      <c r="K537" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / BARWANI</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C538" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D538" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E538" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F538" s="1" t="inlineStr">
+        <is>
+          <t>1735007002/IF/22012035647584 — Ek Bagiya Maa Ke Naam Shushila/Nevaldas</t>
+        </is>
+      </c>
+      <c r="G538" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H538" s="2" t="n">
+        <v>175623.5</v>
+      </c>
+      <c r="I538" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J538" s="3" t="n">
+        <v>46011</v>
+      </c>
+      <c r="K538" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / BARWANI</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C539" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D539" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E539" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F539" s="1" t="inlineStr">
+        <is>
+          <t>1735007002/IF/22012035651604 — Ek Bagiya Maa Ke Naam Goura bai/ Durjan</t>
+        </is>
+      </c>
+      <c r="G539" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H539" s="2" t="n">
+        <v>179573.98</v>
+      </c>
+      <c r="I539" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J539" s="3" t="n">
+        <v>46031</v>
+      </c>
+      <c r="K539" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / BANIYA</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C540" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D540" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E540" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F540" s="1" t="inlineStr">
+        <is>
+          <t>1735007013/IF/22012035612886 — एक बगिया माँ के नाम-फुलिया बाई/धन्नू बनिया</t>
+        </is>
+      </c>
+      <c r="G540" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="n">
+        <v>270536.27</v>
+      </c>
+      <c r="I540" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J540" s="3" t="n">
+        <v>45911</v>
+      </c>
+      <c r="K540" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / BANIYA</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C541" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D541" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E541" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F541" s="1" t="inlineStr">
+        <is>
+          <t>1735007013/IF/22012035612895 — एक बगिया माँ के नाम-लामिया बाई/प्रकाश बनिया</t>
+        </is>
+      </c>
+      <c r="G541" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H541" s="2" t="n">
+        <v>270536.27</v>
+      </c>
+      <c r="I541" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J541" s="3" t="n">
+        <v>45911</v>
+      </c>
+      <c r="K541" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / BANIYA</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C542" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D542" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E542" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F542" s="1" t="inlineStr">
+        <is>
+          <t>1735007013/IF/22012035612908 — एक बगिया माँ के नाम-ग्वालिन बाई बनिया</t>
+        </is>
+      </c>
+      <c r="G542" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="n">
+        <v>266577.25</v>
+      </c>
+      <c r="I542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K542" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / RAMHEPUR</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C543" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D543" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E543" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F543" s="1" t="inlineStr">
+        <is>
+          <t>1735007015/IF/22012035623762 — Ek Bagiya maa ke naam/ BALIYA BAI/NANDUDAS RAMEHPUR</t>
+        </is>
+      </c>
+      <c r="G543" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H543" s="2" t="n">
+        <v>186940.11</v>
+      </c>
+      <c r="I543" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J543" s="3" t="n">
+        <v>45945</v>
+      </c>
+      <c r="K543" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / CHAUBA</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C544" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D544" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E544" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F544" s="1" t="inlineStr">
+        <is>
+          <t>1735007017/WC/22012035301995 — JGSA 2025 Dugweel Recharge Hirdaytola Choba</t>
+        </is>
+      </c>
+      <c r="G544" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H544" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I544" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J544" s="3" t="n">
+        <v>45799</v>
+      </c>
+      <c r="K544" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / CHAUBA</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C545" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D545" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E545" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F545" s="1" t="inlineStr">
+        <is>
+          <t>1735007017/WC/22012035302023 — JGSA 2025 Dugwell Recharge Hirdaytola 02 Choba</t>
+        </is>
+      </c>
+      <c r="G545" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H545" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I545" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J545" s="3" t="n">
+        <v>45799</v>
+      </c>
+      <c r="K545" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / DHENKO</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C546" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D546" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E546" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F546" s="1" t="inlineStr">
+        <is>
+          <t>1735007019/IF/22012035647721 — Ek Bagiya Maa Ke Name Basanti/Syambabu dhenko</t>
+        </is>
+      </c>
+      <c r="G546" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H546" s="2" t="n">
+        <v>175623.5</v>
+      </c>
+      <c r="I546" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J546" s="3" t="n">
+        <v>45996</v>
+      </c>
+      <c r="K546" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / DHENKO</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1735007019/IF/22012035650241 — Ek bagiya ma ke name dashma/ratnu dhenko</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>138995.8</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>46008</v>
+      </c>
+      <c r="K547" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / SINGHANPURI</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C548" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F548" s="1" t="inlineStr">
+        <is>
+          <t>1735007020/WC/22012034873696 — चेकडेम निमार्ण कार्य पंचयत सिंघनपुरी  सिंघनपुरी</t>
+        </is>
+      </c>
+      <c r="G548" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="n">
+        <v>1488512.46</v>
+      </c>
+      <c r="I548" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J548" s="3" t="n">
+        <v>44519</v>
+      </c>
+      <c r="K548" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / SALWAH</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1735007021/WC/22012035058611 — सार्वजनिक पेय जल कूप कोरनी टोला सलवाह</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>437750.15</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>45198</v>
+      </c>
+      <c r="K549" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / KHAMARIYA</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Individuals / Raising of Nursery for Individuals</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1735007031/IF/22012034582134 — FLODHYAN HARDYAL/HIRASING KHAMARIYA</t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>111599</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>44041</v>
+      </c>
+      <c r="K550" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / KHAMARIYA</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C551" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D551" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E551" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F551" s="1" t="inlineStr">
+        <is>
+          <t>1735007031/IF/22012034649501 — बोल्डर मेडबंधन कार्य धरमाबाई/ सुमरित खम्हरिया</t>
+        </is>
+      </c>
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
+        <v>57969</v>
+      </c>
+      <c r="I551" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J551" s="3" t="n">
+        <v>44311</v>
+      </c>
+      <c r="K551" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / EMLITOLA</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone graded Bund for Individuals / Construction of Stone graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1735007036/IF/22012034606583 — BOLDER WALL SINGRO BAI/PANSARI EMLITOLA</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>91784.25</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>44382</v>
+      </c>
+      <c r="K552" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / JUNWANI</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C553" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D553" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E553" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F553" s="1" t="inlineStr">
+        <is>
+          <t>1735007037/IF/22012034583836 — IF/AHMP/Cattle Shelter/Hitgrahi-Bishram/Fagnu Dhangaon</t>
+        </is>
+      </c>
+      <c r="G553" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H553" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I553" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J553" s="3" t="n">
+        <v>44054</v>
+      </c>
+      <c r="K553" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHRI / TIKARIYA</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C554" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D554" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E554" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F554" s="1" t="inlineStr">
+        <is>
+          <t>1735007044/IF/22012035634826 — एक बगिया माँ के नाम सीता / रामधुन टिकरिया</t>
+        </is>
+      </c>
+      <c r="G554" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H554" s="2" t="n">
+        <v>266578.64</v>
+      </c>
+      <c r="I554" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J554" s="3" t="n">
+        <v>45958</v>
+      </c>
+      <c r="K554" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MOHGAON / HARRATIKUR</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C555" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D555" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E555" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F555" s="1" t="inlineStr">
+        <is>
+          <t>1735008013/IF/22012034466654 — MB LAkhan/Samari Gohdar</t>
+        </is>
+      </c>
+      <c r="G555" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="n">
+        <v>31010</v>
+      </c>
+      <c r="I555" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J555" s="3" t="n">
+        <v>43642</v>
+      </c>
+      <c r="K555" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MOHGAON / BADJHAR</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1735008030/IF/22012034466734 — mb/sukrat/bhukha singh</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>51200</v>
+      </c>
+      <c r="I556" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J556" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K556" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MAWAI / SAMNAPUR</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C557" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D557" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1735009010/IF/22012034978739 — CTR RFR padat bhoomi sunder/bhagwat gram panchayat samnapur</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>108635.83</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>44707</v>
+      </c>
+      <c r="K557" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MAWAI / SAMNAPUR</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1735009010/IF/22012035049225 — Bolder bund pansari/sawna gram panchayat samnapur</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>66200.75</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>45343</v>
+      </c>
+      <c r="K558" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MAWAI / TIKARIA</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Individuals / Raising of Nursery for Individuals</t>
+        </is>
+      </c>
+      <c r="E559" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1735009035/IF/22012035645044 — Ek bagiya Ma Ke Nam hitgrahi AmritaDhurwey/Mukesh gram panchyat tikariya</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>169400.87</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>45996</v>
+      </c>
+      <c r="K559" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MAWAI / INDARI</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1735009045/IF/22012034898242 — RFRkhet talab jhamsingh /mohan indri</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>338902.57</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>44524</v>
+      </c>
+      <c r="K560" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MAWAI / MOHGAON</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1735009050/IF/22012034642692 — RFR padat bhumi karya - ramobai/panku gram mohgaon gp mohgaon</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>148221.14</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>44266</v>
+      </c>
+      <c r="K561" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / AMARWARA / BARAH HEERA</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1736003023/IF/22012035522145 — कपिल धारा कूप निर्माण मंसराम/जयराम बारहहीरा</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>352745.87</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>46224</v>
+      </c>
+      <c r="K562" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / AMARWARA / BARAH HEERA</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1736003023/IF/22012035532094 — कपिल धारा कूप निर्माण कोहप सिंग/पीतम सिंग</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>352745.87</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>46224</v>
+      </c>
+      <c r="K563" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA / MOHKHED / PALAMAU</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1736007021/DP/22012034626022 — Plantetion Kary Shashkiye Pahadi Par  Gram Kodamau</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>737612.96</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>46281</v>
+      </c>
+      <c r="K564" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / KATANGI / AGARWADA</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1738001053/IF/22012035129368 — Agarwada nandan faloudhyan Shukhram rahangdale</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>133212.69</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>45135</v>
+      </c>
+      <c r="K565" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / KHAIRLANJI / CHIKHLA</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1738002017/WC/22012034730844 — CHIKHLA SARVJNIK KUP NIRMAN KARY MADETOLA SAMSHANGHAT ME</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>473791.69</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>44365</v>
+      </c>
+      <c r="K566" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LALBARRA / LENDEJHARI</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1738003047/DP/22012034581709 — PLANTATION KARY PANCHAYAT BHAVAN SE LEKAR BEHRAI ROAD TAK</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>437106.07</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>45133</v>
+      </c>
+      <c r="K567" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LALBARRA / LENDEJHARI</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1738003047/IF/22012035234979 — Plantation kary Ramdyal katre /tularam katre gp lendezhari</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>172819.5</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>45494</v>
+      </c>
+      <c r="K568" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LALBARRA / LENDEJHARI</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C569" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D569" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E569" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F569" s="1" t="inlineStr">
+        <is>
+          <t>1738003047/WC/22012034959824 — नविन तालाब जीर्णोद्धार लेदेझरी</t>
+        </is>
+      </c>
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
+        <v>844169.88</v>
+      </c>
+      <c r="I569" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J569" s="3" t="n">
+        <v>44686</v>
+      </c>
+      <c r="K569" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / WARASEONI / KAULIWADA</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1738004019/RS/22012034705858 — Mahendra Meshram ke khet ke pass me pakka Paip Puliya Nirman Kary</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>1467000.14</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>45495</v>
+      </c>
+      <c r="K570" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / SAKARI</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Goat Shelter</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1738005011/IF/22012034617130 — PASHU SED NIRMAN BHUMESWARI/RAJENDRA</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>44105</v>
+      </c>
+      <c r="K571" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / SAKARI</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1738005011/IF/22012035129780 — Med me nandan falodhan     R                            ajendra/surajlal</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>87153.72</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>45139</v>
+      </c>
+      <c r="K572" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / SAKARI</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1738005011/IF/22012035129846 — Med me nandan falodhan  Sukhram/Samlshing                         ajendra/surajlal</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>164918.93</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>45139</v>
+      </c>
+      <c r="K573" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / SAKARI</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1738005011/IF/22012035129848 — Med me nandan falodhan  Rajkumar/Dharmu                         ajendra/surajlal</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>164918.93</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>45139</v>
+      </c>
+      <c r="K574" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / SAKARI</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1738005011/IF/22012035129852 — Med me nandan falodhan    shivprasad/Antram                      ajendra/surajlal</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>164918.93</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>45139</v>
+      </c>
+      <c r="K575" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / SAKARI</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1738005011/IF/22012035129853 — Med me nandan falodhan    Topesh/Chailal                        ajendra/surajlal</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>164918.93</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>45139</v>
+      </c>
+      <c r="K576" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / SAKARI</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1738005011/IF/22012035590643 — Ek Bagiya Maa ke Nam Shridevi khangale Sakri devsarra</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>188512.33</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>45898</v>
+      </c>
+      <c r="K577" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / PRATAPPUR</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1738005013/IF/22012035614409 — Ek Bagiya Maa Ke Name Chandrakala/Liladhar Patle</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>193815</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K578" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / GARDA</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C579" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D579" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
+        </is>
+      </c>
+      <c r="E579" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F579" s="1" t="inlineStr">
+        <is>
+          <t>1738005031/IF/22012035308684 — Hrisingh/Jagatsingh ke khet me khet talab nirman kary</t>
+        </is>
+      </c>
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
+        <v>398039.57</v>
+      </c>
+      <c r="I579" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J579" s="3" t="n">
+        <v>45740</v>
+      </c>
+      <c r="K579" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / GARDA</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1738005031/WC/22012035114686 — Gram Garda me Shamshanghat Nala Me Stop dam Nirman kary</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>1462626.55</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K580" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / BHONDWA</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1738005041/RC/22012034599777 — PWD MEN ROAD SE ASHOK BAIS KE GHR TK</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>44532</v>
+      </c>
+      <c r="K581" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / BHONDWA</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1738005041/WC/22012034914513 — MASHANDOH TALAB JIRONDHAR KARYA DOUNI ME</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>610711.94</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>44634</v>
+      </c>
+      <c r="K582" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / BHONDWA</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D583" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E583" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1738005041/WC/22012034914526 — FULJHODI TALAB JIRNORDHAR KARYA  SALANGTOLA ME</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>596711.68</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>44634</v>
+      </c>
+      <c r="K583" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / KUKDA</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C584" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D584" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E584" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F584" s="1" t="inlineStr">
+        <is>
+          <t>1738005053/IF/22012034440265 — Nadep Nirman work( HARICHAND / BUDDHULAL)</t>
+        </is>
+      </c>
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
+        <v>11300</v>
+      </c>
+      <c r="I584" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J584" s="3" t="n">
+        <v>43528</v>
+      </c>
+      <c r="K584" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / JAGPUR</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C585" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D585" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E585" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F585" s="1" t="inlineStr">
+        <is>
+          <t>1738005055/DP/22012034586949 — Vasudha Vandan-Amrit Vatika (75)Joda Talab ke Pass Gram Panchayat  Jagpur</t>
+        </is>
+      </c>
+      <c r="G585" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H585" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I585" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J585" s="3" t="n">
+        <v>45161</v>
+      </c>
+      <c r="K585" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / BATUWA</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C586" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D586" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E586" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F586" s="1" t="inlineStr">
+        <is>
+          <t>1738005063/IF/22012035082022 — MINAXHI TALAB NETLAL /GULAB BASEGAON</t>
+        </is>
+      </c>
+      <c r="G586" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H586" s="2" t="n">
+        <v>396459.63</v>
+      </c>
+      <c r="I586" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J586" s="3" t="n">
+        <v>45072</v>
+      </c>
+      <c r="K586" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / BHATERA</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C587" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D587" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E587" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F587" s="1" t="inlineStr">
+        <is>
+          <t>1738005069/RC/22012034664807 — सी0सी0 रोड निमार्ण कार्य मेन रोड से शिव मंदिर तक</t>
+        </is>
+      </c>
+      <c r="G587" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H587" s="2" t="n">
+        <v>77000</v>
+      </c>
+      <c r="I587" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J587" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K587" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / AMEDA</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C588" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D588" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E588" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F588" s="1" t="inlineStr">
+        <is>
+          <t>1738005073/IF/22012034616024 — pashushed nirman santosh/jhadu</t>
+        </is>
+      </c>
+      <c r="G588" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I588" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J588" s="3" t="n">
+        <v>44102</v>
+      </c>
+      <c r="K588" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / AMEDA</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1738005073/IF/22012034616026 — pashushed nirman ithoba/nanji</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>44102</v>
+      </c>
+      <c r="K589" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / AMEDA</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1738005073/IF/22012034616036 — pashushed nirman arun/shyamlal</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>44102</v>
+      </c>
+      <c r="K590" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / AMEDA</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1738005073/WC/22012034573912 — Rain Water Harvesting System-Panchayat Bhawan</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>5100</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>44055</v>
+      </c>
+      <c r="K591" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / BALAGHAT / AMEDA</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1738005073/WC/22012034573928 — Rain Water Harvesting System-Primary School</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>5300</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>44109</v>
+      </c>
+      <c r="K592" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LANJI / BINJHALGAON</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1738010005/IF/22012034357595 — GRAM PANCHAYAT BINJHALGAON BHAVAN SE MOHAJHARI MARG TAK PALANTATION KARY</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>335000</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>42917</v>
+      </c>
+      <c r="K593" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LANJI / KEREGAON</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1738010028/DP/22012034585402 — VASUDHA VANDAN G.P. KEREGAON NAVIN TALAB KE PASS</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>54569.95</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>45167</v>
+      </c>
+      <c r="K594" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LANJI / KUMARIKHURD</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1738010037/DP/22012034538223 — KUMHARIKHURD BLOCK PLANTATION KALA GOTA</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>394489.84</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>44476</v>
+      </c>
+      <c r="K595" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LANJI / DULHAPUR</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1738010044/DP/22012034585394 — VASUDHA VANDAN  G.P. DULHAPUR BADA TALAB KE PASS</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>54564.94</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>45181</v>
+      </c>
+      <c r="K596" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LANJI / SIHARI</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1738010050/IF/22012035130744 — SIHARI PLANTATION PARBATI BAI BILAWAR KE KHET ME</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>136212.69</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>45171</v>
+      </c>
+      <c r="K597" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LANJI / SIHARI</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1738010050/IF/22012035130746 — SIHARI PLANTATION YOGESWARDAS RAMAWAT KE KHET ME</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>136212.69</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>45171</v>
+      </c>
+      <c r="K598" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>BALAGHAT / LANJI / KHAJARI</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1738010066/DP/22012034585330 — VASUDHA VANDAN G.P. KHAJRI TALAB KE PAS</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>54564.94</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>45183</v>
+      </c>
+      <c r="K599" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>BARWANI / PATI / GUDI</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1742002019/IF/22012035390728 — Pashu sed Nirman Kary Sakliya Dhanji Graam Gudi</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>129928.55</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K600" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
           <t>ANUPPUR / ANUPPUR / KADAMTOLA</t>
         </is>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E48" s="1" t="inlineStr">
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1746002028/RS/22012034630209 — सामुदायिक शौचालय निर्माण कार्य  पंचायत भवन के पास कदमटोला</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H48" s="2" t="n">
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
         <v>44000</v>
       </c>
-      <c r="I48" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J48" s="3" t="n">
+      <c r="I601" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J601" s="3" t="n">
         <v>44543</v>
       </c>
-      <c r="K48" s="3"/>
+      <c r="K601" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>